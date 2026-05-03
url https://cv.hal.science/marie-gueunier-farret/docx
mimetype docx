--- v0 (2026-03-29)
+++ v1 (2026-05-03)
@@ -987,295 +987,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03832800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding and monitoring the capacitance‐voltage technique for the characterization of tandem solar cells</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Detrimental effects of ion migration in the perovskite and hole transport layers on the efficiency of inverted perovskite solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Brézard-Oudot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Jaffré</w:t>
+                <w:t xml:space="preserve">Yong Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Lopez-Varo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heejae Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eric Bourée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Photovoltaics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pip.3235⟩</w:t>
+              <w:t xml:space="preserve">Journal of Photonics for Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (2), pp.024502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/1.JPE.10.024502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02439912v1</w:t>
+                <w:t xml:space="preserve">hal-02560742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detrimental effects of ion migration in the perovskite and hole transport layers on the efficiency of inverted perovskite solar cells</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Heejae Lee</w:t>
+                <w:t xml:space="preserve">Understanding and monitoring the capacitance‐voltage technique for the characterization of tandem solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Léon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Eric Bourée</w:t>
+                <w:t xml:space="preserve">Aurore Brézard-Oudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Photonics for Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (2), pp.024502. </w:t>
+              <w:t xml:space="preserve">Progress in Photovoltaics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28 (6), pp.601-608. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/1.JPE.10.024502⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pip.3235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02560742v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02439912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical characterization of low temperature plasma epitaxial Si grown on highly doped Si substrates</w:t>
               </w:r>
@@ -1385,347 +1385,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02472834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Progress in Understanding the Properties of the Amorphous Silicon/Crystalline Silicon Interface</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Highly passivating and blister-free hole selective poly-silicon based contact for large area crystalline silicon solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Audrey Morisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Cabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Grange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Marchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">José Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssa.201800877⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 200, pp.109912. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solmat.2019.109912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02308332v1</w:t>
+                <w:t xml:space="preserve">hal-02308383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly passivating and blister-free hole selective poly-silicon based contact for large area crystalline silicon solar cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recent Progress in Understanding the Properties of the Amorphous Silicon/Crystalline Silicon Interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Morisset</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bernadette Grange</w:t>
+                <w:t xml:space="preserve">José Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Marchat</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rudolf Brüggemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 200, pp.109912. </w:t>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 216 (13), pp.1800877. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solmat.2019.109912⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pssa.201800877⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02308383v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02308332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conductivity and Surface Passivation Properties of Boron‐Doped Poly‐Silicon Passivated Contacts for c‐Si Solar Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Morisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Cabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Marchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1916,144 +1916,157 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01274674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of defect-pool model parameters on the lifetime in c-Si/a-Si:H heterojunction solar cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Revisiting the theory and usage of junction capacitance: Application to high efficiency amorphous/crystalline silicon heterojunction solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Brézard-Oudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Reaux</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
+                <w:t xml:space="preserve">Olga Maslova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Procedia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 77, pp.153-158. </w:t>
+              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 135, pp.8-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.egypro.2015.07.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.solmat.2014.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01188802v1</w:t>
+                <w:t xml:space="preserve">hal-01206182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explicit analytical modeling of the low frequency a-Si:H/c-Si heterojunction capacitance: Analysis and application to silicon heterojunction solar cells</w:t>
               </w:r>
@@ -2163,157 +2176,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01310865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the theory and usage of junction capacitance: Application to high efficiency amorphous/crystalline silicon heterojunction solar cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of defect-pool model parameters on the lifetime in c-Si/a-Si:H heterojunction solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Reaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olga Maslova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 135, pp.8-16. </w:t>
+              <w:t xml:space="preserve">Energy Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 77, pp.153-158. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solmat.2014.09.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2015.07.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01206182v1</w:t>
+                <w:t xml:space="preserve">hal-01188802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical properties of hydrogenated microcrystalline silicon carbon alloys: effect of deposition parameters and light soaking</w:t>
               </w:r>
@@ -2929,90 +2929,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding inversion layers and band discontinuities in hydrogenated amorphous silicon/crystalline silicon heterojunctions from the temperature dependence of the capacitance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Maslova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Brézard-Oudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3192,77 +3192,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Space charge capacitance spectroscopy in amorphous silicon Schottky diodes: Theory, modeling, and experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Maslova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.S. Gudovskikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3332,454 +3332,454 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00778950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling on c-Si/a-Si:H wire solar cells: some key parameters to optimize the photovoltaic performance</w:t>
+                <w:t xml:space="preserve">Nanowire solar cells using hydrogenated amorphous silicon: a modeling study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Djicknoum Diouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Irène Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Alvarez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Photovoltaics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjpv/2012007⟩</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 209 (6), pp.1026-1030. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssa.201100756⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00778955v1</w:t>
+                <w:t xml:space="preserve">hal-00778953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interface properties of amorphous-crystalline silicon heterojunctions prepared using DC saddle-field PECVD</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Renaud Varache</w:t>
+                <w:t xml:space="preserve">Modelling on c-Si/a-Si:H wire solar cells: some key parameters to optimize the photovoltaic performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EPJ Photovoltaics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3, 30102 (6p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjpv/2012007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00778948v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00778955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanowire solar cells using hydrogenated amorphous silicon: a modeling study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Irène Ngo</w:t>
+                <w:t xml:space="preserve">Interface properties of amorphous-crystalline silicon heterojunctions prepared using DC saddle-field PECVD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basia Halliop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Varache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 358 (17), pp.2227-2231</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00778953v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00778948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conductive-probe atomic force microscopy characterization of silicon nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3850,265 +3850,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00710727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of silicon heterojunctions for Solar Cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural and electronic properties of hydrogenated polymorphous silicon films deposited at high rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yrebegnan Soro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1556-276X-6-152⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 109 (2), 023713 (10 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3536474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00641696v1</w:t>
+                <w:t xml:space="preserve">hal-00710726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and electronic properties of hydrogenated polymorphous silicon films deposited at high rate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of silicon heterojunctions for Solar Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Labrune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yrebegnan Soro</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olga Alexandrovna Maslova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 109 (2), 023713 (10 p.). </w:t>
+              <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6, pp.152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3536474⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1556-276X-6-152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00710726v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00641696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometrical optimization and electrical performance comparison of thin-film tandem structures based on pm-Si:H and µc-Si:H using computer simulation</w:t>
               </w:r>
@@ -4228,64 +4228,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation by conductive-probe atomic force microscopy of strongly inverted surface layers at the hydrogenated amorphous silicon/crystalline silicon heterojunctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Alexandrovna Maslova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.V. Gushina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4968,298 +4968,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00322079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport properties and defects in silicon nanoparticles and effect of embedding in amorphous silicon layers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M.E. Gueunier-Farret</w:t>
+                <w:t xml:space="preserve">Device quality a-Si:H deposited from electron cyclotron resonance at very high deposition rates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Kleider</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">G.H. Bauer</w:t>
+                <w:t xml:space="preserve">Cyril Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Longeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bulkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 352 (9-20), pp.1101-1104. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2006, 352, pp.1913-1916</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02116929v1</w:t>
+                <w:t xml:space="preserve">hal-00321731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Device quality a-Si:H deposited from electron cyclotron resonance at very high deposition rates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Bulkin</w:t>
+                <w:t xml:space="preserve">Transport properties and defects in silicon nanoparticles and effect of embedding in amorphous silicon layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.E. Gueunier-Farret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Kleider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Voigt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Brüggemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.H. Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 352, pp.1913-1916</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 352 (9-20), pp.1101-1104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2005.11.096⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00321731v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep defects and their electron capture cross sections in polymorphous silicon-germanium thin films</w:t>
               </w:r>
@@ -5364,347 +5364,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00321252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The modulated photocurrent technique: a powerful tool to investigate band gap states in silicon based thin films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of proton irradiation on the photoelectronic properties of microcrystalline silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudi Brüggemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Brehme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Estelle Gueunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Bronner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys. stat. sol.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 338-340, pp.477-480. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2004.03.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00321029v1</w:t>
+                <w:t xml:space="preserve">hal-00321028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulated photocurrent in the recombination regime</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+                <w:t xml:space="preserve">The modulated photocurrent technique: a powerful tool to investigate band gap states in silicon based thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Longeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Estelle Gueunier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 26, pp.75-85</w:t>
+              <w:t xml:space="preserve">Phys. stat. sol.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 1, pp.1208-1226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00320883v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00321029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of proton irradiation on the photoelectronic properties of microcrystalline silicon</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stephan Brehme</w:t>
+                <w:t xml:space="preserve">Modulated photocurrent in the recombination regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Estelle Gueunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Longeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wolfgang Bronner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 26, pp.75-85</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2004.03.023⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00321028v1</w:t>
+                <w:t xml:space="preserve">hal-00320883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of bandgap states using the modulated photocurrent technique in both low and high frequency regimes</w:t>
               </w:r>
@@ -5716,51 +5716,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Longeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Estelle Gueunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 338-340, pp.390-399</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6061,286 +6061,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04624971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic materials modelling in three terminal Organic/Si tandem solar cells</w:t>
+                <w:t xml:space="preserve">A New Design : Three Terminal Band Offset Barrier Organic/Si Tandem Solar Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James P. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chambon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Hirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du Photovoltaïque (JNPV) 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EUPVSEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, WIP renewable energies, Sep 2023, Lisboa, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4229/EUPVSEC2023/2CV.2.25⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04296813v1</w:t>
+                <w:t xml:space="preserve">hal-04227528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Design : Three Terminal Band Offset Barrier Organic/Si Tandem Solar Cells</w:t>
+                <w:t xml:space="preserve">Organic materials modelling in three terminal Organic/Si tandem solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James P. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Hirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUPVSEC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées Nationales du Photovoltaïque (JNPV) 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Dourdan, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4229/EUPVSEC2023/2CV.2.25⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04227528v1</w:t>
+                <w:t xml:space="preserve">hal-04296813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction to Tandem Solar Cells</w:t>
               </w:r>
@@ -6708,217 +6708,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03712357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical characterization of low temperature plasma epitaxial Si grown on highly doped Si substrates</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Le Gall</w:t>
+                <w:t xml:space="preserve">Designing Carrier Selective Perovskite on Silicon 3T Tandems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Connolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Djebbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th International Conference on Amorphous and nanocrystalline Semiconductors (ICANS 28)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">36th European Photovoltaic Solar Energy Conference and Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, WIP, Sep 2019, Marseille, France. pp.779, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4229/EUPVSEC20192019-3BV.2.60⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02344032v1</w:t>
+                <w:t xml:space="preserve">hal-02343877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SiOxNy:B layers for ex-situ doping of hole-selective poly silicon contacts: A passivation study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Morisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Cabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Giglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6963,161 +6976,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02330432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing Carrier Selective Perovskite on Silicon 3T Tandems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.P. Connolly</w:t>
+                <w:t xml:space="preserve">Electrical characterization of low temperature plasma epitaxial Si grown on highly doped Si substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Léon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pere Roca I Cabarrocas Roca I Cabarrocas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th European Photovoltaic Solar Energy Conference and Exhibition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">28th International Conference on Amorphous and nanocrystalline Semiconductors (ICANS 28)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Palaiseau, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02343877v1</w:t>
+                <w:t xml:space="preserve">hal-02344032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capacitance-Voltage Characterization Technique Adapted to Tandem Solar Cell</w:t>
               </w:r>
@@ -7142,51 +7142,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Brézard-Oudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7263,51 +7263,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Levtchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudolf Brüggemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7358,90 +7358,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C-AFM and KPFM Characterization of poly-Si/SiOx/c-Si Passivated Contact Structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Marchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Morisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Cabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.E. Gueunier-Farret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7492,90 +7492,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conductivity and surface passivation properties of boron-doped poly-silicon passivated contacts for crystalline silicon solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Morisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Cabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Marchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7611,320 +7611,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01801442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation of the effect of interface conditions in the perovskite-based single junction and tandem solar cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yong Huang</w:t>
+                <w:t xml:space="preserve">Recent progress on the amorphous silicon/crystalline silicon interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudolf Brüggemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Aharon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
+                <w:t xml:space="preserve">Tristan Carrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Integrated PhotoVoltaic Technical Conference (i-PVTC 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Cassis, France</w:t>
+              <w:t xml:space="preserve">20th ISCMP School and Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Varna, Bulgaria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03148326v1</w:t>
+                <w:t xml:space="preserve">hal-01943423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent progress on the amorphous silicon/crystalline silicon interface</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rudolf Brüggemann</w:t>
+                <w:t xml:space="preserve">Numerical investigation of the effect of interface conditions in the perovskite-based single junction and tandem solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Aharon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gheno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Vedraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Carrere</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
+                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th ISCMP School and Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Varna, Bulgaria</w:t>
+              <w:t xml:space="preserve">9th Integrated PhotoVoltaic Technical Conference (i-PVTC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Cassis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01943423v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03148326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application de la technique de caractérisation Capacité-Tension à l’étude des cellules tandem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Léon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Brézard-Oudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7992,90 +7992,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of the conductivity and surface passivation properties of boron-doped poly-silicon on oxide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Morisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Cabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Marchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8126,90 +8126,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transient simulation of halide perovskite-based solar cells with mobile ions and carriers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gheno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Vedraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Bouclé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8273,90 +8273,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting the theory and usage of capacitance techniques: application of high efficiency amorphous/crystalline heterojunction solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Brézard-Oudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Maslova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS Spring Meeting 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Materials Research Society, May 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8375,372 +8375,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01099589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D Modeling of Homojunction, Heterojunction and Hybrid n-Type Interdigitated Back Contact Silicon Solar Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexander Korovin</w:t>
+                <w:t xml:space="preserve">Low temperature hydrogenated microcrystalline silicon-carbon alloys deposited by RF-PECVD for photovoltaic application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Gaiaschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.V. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Longeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chapon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EU PVSEC 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Amsterdam, Netherlands. pp.1162 - 1165</w:t>
+              <w:t xml:space="preserve">E-MRS Spring Meeting 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Materials Research Society, May 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01099584v1</w:t>
+                <w:t xml:space="preserve">hal-01099573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TEMPERATURE DEPENDENT PHOTOLUMINESCENCE IN SILICON BASED HETEROJUNCTION SOLAR CELL</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">José Alvarez</w:t>
+                <w:t xml:space="preserve">2D Modeling of Homojunction, Heterojunction and Hybrid n-Type Interdigitated Back Contact Silicon Solar Cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Korovin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EU PVSEC 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2014, Amsterdam, Netherlands. pp.1214-1217</w:t>
+              <w:t xml:space="preserve">, Sep 2014, Amsterdam, Netherlands. pp.1162 - 1165</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01099586v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01099584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low temperature hydrogenated microcrystalline silicon-carbon alloys deposited by RF-PECVD for photovoltaic application</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E.V. Johnson</w:t>
+                <w:t xml:space="preserve">TEMPERATURE DEPENDENT PHOTOLUMINESCENCE IN SILICON BASED HETEROJUNCTION SOLAR CELL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boutchich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Jaffré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Chapon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Spring Meeting 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Materials Research Society, May 2014, Lille, France</w:t>
+              <w:t xml:space="preserve">EU PVSEC 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Amsterdam, Netherlands. pp.1214-1217</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01099573v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01099586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MODELING OF THE SURFACE DEFECT DENSITY IN C-SI/A-SI:H HETEROJUNCTIONS USING THE DEFECT-POOL</w:t>
               </w:r>
@@ -9123,51 +9123,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. de Vecchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Abolmasov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djicknoum Diouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUPVSEC 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Paris, France. pp.1135-1138</w:t>
@@ -9235,64 +9235,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Varache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Maslova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">n-PV Workshop 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Chambéry, France</w:t>
@@ -9347,77 +9347,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ming Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boutchich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Junior FédESol 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Dourdan, France</w:t>
@@ -9440,635 +9440,635 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00931326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capacitance spectroscopy of hydrogenated amorphous silicon/crystalline silicon heterojunctions : analytical calculations and experiment</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation des défauts électriquement actifs de semiconducteurs en couches minces par la technique du photocourant modulé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Longeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Gaiaschi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2013 Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">JNPV 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00931314v1</w:t>
+                <w:t xml:space="preserve">hal-00931321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature and Bias Dependence of Hydrogenated Amorphous Silicon/Crystalline Silicon Heterojunction Capacitance: The Link to Band Bending and Band Offsets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurore Brézard-Oudot</w:t>
+                <w:t xml:space="preserve">Photoluminescence techniques for heterojunction solar cell characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Jaffré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Wilfried Favre</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boutchich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICANS 25</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Toronto, Canada</w:t>
+              <w:t xml:space="preserve">JNPV 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00931318v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00931327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoluminescence techniques for heterojunction solar cell characterization</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">José Alvarez</w:t>
+                <w:t xml:space="preserve">RF power influence on structural and electrical properties of µc-Si1-xCx:H</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Gaiaschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Boutchich</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Longeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.V. Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Bulkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNPV 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Dourdan, France</w:t>
+              <w:t xml:space="preserve">EUPVSEC 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00931327v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00931310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des défauts électriquement actifs de semiconducteurs en couches minces par la technique du photocourant modulé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Capacitance spectroscopy of hydrogenated amorphous silicon/crystalline silicon heterojunctions : analytical calculations and experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Maslova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Brézard-Oudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNPV 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Dourdan, France</w:t>
+              <w:t xml:space="preserve">E-MRS 2013 Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00931321v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00931314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RF power influence on structural and electrical properties of µc-Si1-xCx:H</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sofia Gaiaschi</w:t>
+                <w:t xml:space="preserve">Temperature and Bias Dependence of Hydrogenated Amorphous Silicon/Crystalline Silicon Heterojunction Capacitance: The Link to Band Bending and Band Offsets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Maslova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Brézard-Oudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pavel Bulkin</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUPVSEC 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">ICANS 25</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00931310v1</w:t>
+                <w:t xml:space="preserve">hal-00931318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coplanar conductance measurements and modeling to characterize surface passivation of c-Si wafers by a-Si:H</w:t>
               </w:r>
@@ -10531,152 +10531,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00779020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caracterisations structurales et electriques de μc-Si1−xCx :H deposes par RF-PECVD</w:t>
+                <w:t xml:space="preserve">Deposition of microcrystalline silicon-carbon alloys by RF-PECVD and MDECR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Gaiaschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.V. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Bulkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chapon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNPV 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Chantilly, France</w:t>
+              <w:t xml:space="preserve">E-MRS Spring Meeting 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00781749v1</w:t>
+                <w:t xml:space="preserve">hal-00779004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlled interfacial WET-CHEMICAL oxide for amorphous silicon/crystalline silicon heterojunction solar cells</w:t>
               </w:r>
@@ -10809,51 +10809,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Varache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10898,394 +10898,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00778998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couche tampon d'oxyde de silicium pour des cellules à heterojonction de silicium</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lars Korte</w:t>
+                <w:t xml:space="preserve">Caracterisations structurales et electriques de μc-Si1−xCx :H deposes par RF-PECVD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Gaiaschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ruggeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.V. Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Bulkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNPV 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Chantilly, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00779021v1</w:t>
+                <w:t xml:space="preserve">hal-00781749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the undoped a-Si:H buffer layer on a-Si:H/c-Si heterojunctions from planar conductance and lifetime measurements</w:t>
+                <w:t xml:space="preserve">Couche tampon d'oxyde de silicium pour des cellules à heterojonction de silicium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Varache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Angermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Korte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EU PVSEC 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Frankfurt, Germany</w:t>
+              <w:t xml:space="preserve">JNPV 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Chantilly, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00779006v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00779021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deposition of microcrystalline silicon-carbon alloys by RF-PECVD and MDECR</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Chapon</w:t>
+                <w:t xml:space="preserve">Influence of the undoped a-Si:H buffer layer on a-Si:H/c-Si heterojunctions from planar conductance and lifetime measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Varache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basia Halliop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazir Kherani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Spring Meeting 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">EU PVSEC 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Frankfurt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00779004v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00779006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical characterization and modeling of the amorphous/crystalline silicon interface</w:t>
               </w:r>
@@ -11310,64 +11310,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Varache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Maslova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS 2012 Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Strasbourg, France</w:t>
@@ -11396,77 +11396,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of c-Si/a-Si:H nanowires based solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11543,64 +11543,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Varache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Maslova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">nPV Workshop 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Amsterdam, Netherlands</w:t>
@@ -11629,103 +11629,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanowire solar cells using hydrogenated amorphous silicon: a modeling study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djicknoum Diouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS Fall Meeting 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11744,644 +11744,644 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00710777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space charge capacitance spectroscopy in amorphous silicon Schottky diodes: theory, modeling, and experiments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olga Maslova</w:t>
+                <w:t xml:space="preserve">Conductive-atomic force microscopy and Raman spectroscopy characterization of silicon nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Fruzzetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">E.I Terukov</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICANS24</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Nara, Japan</w:t>
+              <w:t xml:space="preserve">Journées Nationales PhotoVoltaïques 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00710774v1</w:t>
+                <w:t xml:space="preserve">hal-00710790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of a-Si:H/c-Si heterointerfaces by 2D numerical simulations: influence of intrinsic a-Si:H buffer layer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Djicknoum Diouf</w:t>
+                <w:t xml:space="preserve">Modelling of c-Si/a-Si:H nanowire solar cells: some key parameters to optimize the photovoltaic performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS Spring Meeting 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00710766v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00710770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanowire solar cells using hydrogenated amorphus silicon : a modeling study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Optimization of a-Si:H/c-Si heterointerfaces by 2D numerical simulations: influence of intrinsic a-Si:H buffer layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djicknoum Diouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">José Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales PhotoVoltaïques 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Dourdan, France</w:t>
+              <w:t xml:space="preserve">E-MRS Spring Meeting 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00710792v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00710766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of c-Si/a-Si:H nanowire solar cells: some key parameters to optimize the photovoltaic performance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Irène Ngo</w:t>
+                <w:t xml:space="preserve">Space charge capacitance spectroscopy in amorphous silicon Schottky diodes: theory, modeling, and experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Maslova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S. Gudovskikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.I Terukov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Spring Meeting 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Nice, France</w:t>
+              <w:t xml:space="preserve">ICANS24</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Nara, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00710770v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00710774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conductive-atomic force microscopy and Raman spectroscopy characterization of silicon nanowires</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Nanowire solar cells using hydrogenated amorphus silicon : a modeling study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djicknoum Diouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Alvarez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales PhotoVoltaïques 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00710790v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00710792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interface properties of amorphous-crystalline silicon heterojunctions prepared using DC saddle-field PECVD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basia Halliop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12449,51 +12449,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of a-Si:H/c-Si heterointerfaces by 2D numerical simulations : influence of intrinsic a-Si:H buffer layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djicknoum Diouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12538,195 +12538,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00710793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalyst formation and growth of Sn- and In-catalyzed silicon nanowires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">Conductive-atomic force microscopy characterization of silicon nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. O\'Donnell</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
+                <w:t xml:space="preserve">Lianbo Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">E-MRS 2010 Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00555252v1</w:t>
+                <w:t xml:space="preserve">hal-00555251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical characterization of phosphorus doped silicon nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12784,195 +12784,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00555247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conductive-atomic force microscopy characterization of silicon nanowires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Catalyst formation and growth of Sn- and In-catalyzed silicon nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. O\'Donnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lianbo Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2010 Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Varsovie, Poland</w:t>
+              <w:t xml:space="preserve">MRS Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00555251v1</w:t>
+                <w:t xml:space="preserve">hal-00555252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of silicon heterojunctions for solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.V. Ankudinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13034,273 +13034,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00555254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open-circuit voltage increase dynamics in high and low deposition rate polymorphous silicon solar cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative study of thin-film silicon cell tandem structures pm-Si:H/µc-Si:H in system association prospect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foudil Dadouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bethoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Estelle Farret-Gueunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.V. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Conference on Amorphous and Nanocrystalline Semiconductors - ICANS23</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Utrecht, Netherlands</w:t>
+              <w:t xml:space="preserve">European Materials Research Society – EMRS Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Strasbourg, France. pp.CD-Rom Proceedings</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00446010v1</w:t>
+                <w:t xml:space="preserve">hal-00446008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of thin-film silicon cell tandem structures pm-Si:H/µc-Si:H in system association prospect</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Open-circuit voltage increase dynamics in high and low deposition rate polymorphous silicon solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.V. Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foudil Dadouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Estelle Farret-Gueunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E.V. Johnson</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Research Society – EMRS Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Strasbourg, France. pp.CD-Rom Proceedings</w:t>
+              <w:t xml:space="preserve">23rd International Conference on Amorphous and Nanocrystalline Semiconductors - ICANS23</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Utrecht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00446008v1</w:t>
+                <w:t xml:space="preserve">hal-00446010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogenated polymorphous silicon at high deposition rate : serious alternative for cost-effective modules</w:t>
               </w:r>
@@ -13325,51 +13325,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abramov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.H. Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yrebegnan Soro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Estelle Farret-Gueunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13638,277 +13638,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00351235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Electron Cyclotron Resonance plasma: a technology for large area deposition of device quality a-Si:H at very high rate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t>
+                <w:t xml:space="preserve">Polymorphous silicon thin films deposited at high rate: transport properties and density of states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yrebegnan Moussa Soro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abramov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.V. Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Longeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS 2007 Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00322305v1</w:t>
+                <w:t xml:space="preserve">hal-00322303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymorphous silicon thin films deposited at high rate: transport properties and density of states</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Longeaud</w:t>
+                <w:t xml:space="preserve">Distributed Electron Cyclotron Resonance plasma: a technology for large area deposition of device quality a-Si:H at very high rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Leempoel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Kervyn de Meerenedre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Charliac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS 2007 Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00322303v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00322305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Device grade hydrogenated polymorphous silicon deposited at high rates</w:t>
               </w:r>
@@ -14265,77 +14265,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Voigt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Brüggemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.H. Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Conference on Amorphous and Nanocrystalline Semiconductors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Portugal</w:t>
@@ -14377,51 +14377,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Device quality a-Si:H deposited from electron cyclotron resonance at very high deposition rates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14483,217 +14483,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00321694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technique du photocourant modulé pour la caractérisation des états localisés dans la bande interdite des semiconducteurs en couches minces</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Determination of bandgap states characteristics using the modulated photocurrent technique in both low and high frequency regimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Longeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Estelle Gueunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire RDT photovoltaïque CNRS-ADEME, Matériaux et procédés pour la conversion photovoltaïque de l'énergie solaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, France</w:t>
+              <w:t xml:space="preserve">4th AMS (international conference on Amorphous and Microcrystalline Semiconductors)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00321088v1</w:t>
+                <w:t xml:space="preserve">hal-00321032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of bandgap states characteristics using the modulated photocurrent technique in both low and high frequency regimes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Technique du photocourant modulé pour la caractérisation des états localisés dans la bande interdite des semiconducteurs en couches minces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Longeaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Estelle Gueunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th AMS (international conference on Amorphous and Microcrystalline Semiconductors)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Russia</w:t>
+              <w:t xml:space="preserve">Séminaire RDT photovoltaïque CNRS-ADEME, Matériaux et procédés pour la conversion photovoltaïque de l'énergie solaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00321032v1</w:t>
+                <w:t xml:space="preserve">hal-00321088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -15358,51 +15358,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Brézard-Oudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15483,51 +15483,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Brézard-Oudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15582,51 +15582,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functionalized Oxides for Bifacial Solar Cells with Passivated Contacts: First Results of the OXYGEN Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Desrues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Morisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Bruhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15694,103 +15694,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passivated Selective Contact Structure Characterization by C-AFM and KPFM of the Conduction by Pinholes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Marchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Morisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Morisset</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">José Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Cabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Estelle Gueunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th International Conference on Amorphous and nanocrystalline Semiconductors (ICANS 28)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Palaiseau, France</w:t>
@@ -15983,51 +15983,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Brézard-Oudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16063,609 +16063,609 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02344069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de cellules solaires tandem à trois terminaux à base de pérovskites</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Le Gall</w:t>
+                <w:t xml:space="preserve">Selective band offset three terminal tandem materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James P. Connolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNPV 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02344117v1</w:t>
+                <w:t xml:space="preserve">hal-02344122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective band offset three terminal tandem materials</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J Alvarez</w:t>
+                <w:t xml:space="preserve">Optimisation de cellules solaires tandem à trois terminaux à base de pérovskites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koffi Ahanogbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Connolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Léon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNPV 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02344122v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of the Electrical and Passivating Properties of PECVD Boron doped Poly-silicon on Oxide</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Parametric analysis of KPFM by numerical simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James P. Connolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Marchat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Silicon PV 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">Journées Nationales du PhotoVoltaïque, JNPV 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01801326v1</w:t>
+                <w:t xml:space="preserve">hal-01943490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric analysis of KPFM by numerical simulation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">James P. Connolly</w:t>
+                <w:t xml:space="preserve">Improvement of the Electrical and Passivating Properties of PECVD Boron doped Poly-silicon on Oxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Morisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Cabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Grange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Marchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Alvarez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clément Marchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du PhotoVoltaïque, JNPV 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Dourdan, France</w:t>
+              <w:t xml:space="preserve">Silicon PV 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01943490v1</w:t>
+                <w:t xml:space="preserve">hal-01801326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical investigation of the effect of interface conditions in HTM-free, printable WOx based and inverted perovskite solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sigalit Aharon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gheno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Vedraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4è Journées Pérovskites Halogénées (JPH 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Autrans, Grenoble, France. , 2018</w:t>
@@ -16694,77 +16694,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de poly-silicium dope Bore par voie PECVD pour la passivation des contacts des cellules solaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Morisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Cabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16979,51 +16979,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Marchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7è Journées Nationales du PhotoVoltaïque (JNPV 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Dourdan, France</w:t>
@@ -17167,364 +17167,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01242764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la densité de défauts de surface des heterojunctions c-Si/a-Si:H en utilisant le modèle du Defect-Pool</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
+                <w:t xml:space="preserve">Density of states measurements of RF-power, SiF4 and CH4 –tuned-hydrogenated microcrystalline silicon carbon alloy thin films using Fourier transform photocurrent spectroscopy (FTPS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Puspitosari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gaiaschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Longeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.E. Gueunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. V. Johnson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du Photovoltaïque 2015 (JNPV 2015)</w:t>
+              <w:t xml:space="preserve">Journées Nationales du Photovoltaïque 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01238539v1</w:t>
+                <w:t xml:space="preserve">hal-01245742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of defect-pool model parameters on the lifetime in c-Si/a-Si:H heterojunction solar cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Modélisation de la densité de défauts de surface des heterojunctions c-Si/a-Si:H en utilisant le modèle du Defect-Pool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Reaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J Alvarez</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Silicon Photovoltaics, Silicon PV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Konstanz, Germany</w:t>
+              <w:t xml:space="preserve">Journées Nationales du Photovoltaïque 2015 (JNPV 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01232099v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01238539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Density of states measurements of RF-power, SiF4 and CH4 –tuned-hydrogenated microcrystalline silicon carbon alloy thin films using Fourier transform photocurrent spectroscopy (FTPS)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. V. Johnson</w:t>
+                <w:t xml:space="preserve">Impact of defect-pool model parameters on the lifetime in c-Si/a-Si:H heterojunction solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Reaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du Photovoltaïque 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Dourdan, France</w:t>
+              <w:t xml:space="preserve">5th International Conference on Silicon Photovoltaics, Silicon PV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Konstanz, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01245742v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01232099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of the surface defects density in c-Si/a-Si:H heterojunction using the Defect-Pool Model</w:t>
               </w:r>
@@ -17605,103 +17605,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoluminescence techniques for heterojunction solar cell characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boutchich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNPV 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Dourdan, France. Actes des Journées Nationales du PhotoVoltaïque</w:t>
@@ -17993,51 +17993,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029206v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;nami Zogbo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Favre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Estelle Gueunier-Farret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonino" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2025.113584" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208651v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Capdevila" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saran Waiprasoet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Xavier Capella Guardi&#224;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ruiz Herrero" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Hirsch" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5TC02260F" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308642v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2023.112623" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131766v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Longeaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Alvarez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herinirina Fanevamampiandra" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bidaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Hamon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2023011" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03739827v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Ahanogbe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jaffr&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Connolly" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2022015" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608944v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril L&#233;on" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Gall" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Kleider" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2022.111699" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03832800v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Kanda" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Dan Mihailetchi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Djebbour" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/idm2.12006" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439912v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Br&#233;zard-Oudot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.3235" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560742v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Huang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Lopez-Varo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Geffroy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heejae Lee" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Bour&#233;e" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JPE.10.024502" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472834v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Roca I Cabarrocas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2020002" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02308332v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alvarez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Br&#252;ggemann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201800877" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02308383v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Morisset" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cabal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Grange" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Marchat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2019.109912" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392467v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201800603" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01274674v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Varache" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leendertz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Gueunier-Farret" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Haschke" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mu&#241;oz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2015.05.014" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4DJ1JMXS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01188802v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reaux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.07.023" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01310865v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maslova" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Br&#233;zard-Oudot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-E. Gueunier-Farret" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alvarez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Kleider" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4931150" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206182v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Maslova" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2014.09.002" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01274543v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Gaiaschi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Estelle Farret-Gueunier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Johnson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/48/28/285101" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104328v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik V. Johnson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201400034" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RR9G931P-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104321v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gaiaschi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ruggeri" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-E Gueunier-Farret" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E V Johnson" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/45/455102" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099596v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Favre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjp-2013-0544" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099597v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaiaschi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ruggeri" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.V. Johnson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bulkin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chapon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.11.081" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MT9RT964-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931277v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4826920" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931269v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Varache" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Korte" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2012.11.011" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CPCBTM4Q-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778950v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Gudovskikh" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.I Terukov" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2012.01.053" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NFZ7CGTV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778955v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Ngo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2012007" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778948v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basia Halliop" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Sala&#252;n" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778953v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djicknoum Diouf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201100756" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CSP41BR5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710727v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linwei Yu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-6-110" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00641696v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Labrune" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Alexandrovna Maslova" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-6-152" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710726v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yrebegnan Soro" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3536474" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00642129v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foudil Dadouche" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bethoux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Johnson" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pvd/2011001" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00557102v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.V. Gushina" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555228v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00350890v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leempoel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Descamps" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kervyn de Meerendr&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Charliac" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00350767v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yrebegnan Moussa Soro" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abramov" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00350886v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322079v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.H. Dao" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Daineka" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116929v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Kleider" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Voigt" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Br&#252;ggemann" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.H. Bauer" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2005.11.096" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SG137Z5W-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321731v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bazin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321252v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meaudre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Meaudre" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vignoli" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321029v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Estelle Gueunier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320883v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321028v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudi Br&#252;ggemann" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Brehme" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Bronner" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2004.03.023" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320874v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681613v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James P. Connolly" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chambon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624971v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vignau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wantz" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04296813v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227528v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/EUPVSEC2023/2CV.2.25" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510851v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887207v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878623v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Bojar" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Collin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03712357v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James P Connolly" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344032v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Roca I Cabarrocas Roca I Cabarrocas" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330432v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Giglia" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5123839" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02343877v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/EUPVSEC20192019-3BV.2.60" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02343918v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/EUPVSEC20192019-3CO.8.3" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344024v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Levtchenko" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02343908v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/EUPVSEC20192019-1AO.2.6" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01801442v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Grange" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148326v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aharon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gheno" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vedraine" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pedesseau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01943423v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Carrere" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943020v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01943223v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Alvarez" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5049280" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969296v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Boucl&#233;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/nusod.2018.8570250" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099589v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099584v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Korovin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099586v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Xu" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boutchich" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099573v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099585v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R&#233;aux" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099579v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931313v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Bulkin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931337v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Desrues" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidro Martin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Vecchi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abolmasov" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931320v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931326v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Xu" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931314v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Munoz" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931318v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931327v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931321v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931310v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931340v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor P. Sobkowicz" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parsathi Chatterjee" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Salomon" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931312v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931311v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779020v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00781749v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779007v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Angermann" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778998v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779021v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Angermann" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779006v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazir Kherani" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779004v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778999v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779014v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779010v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710777v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710774v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710766v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710792v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710770v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710790v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Fruzzetti" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710771v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710793v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555252v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. O\'Donnell" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555247v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Perraud" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555251v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianbo Yu" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555254v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Ankudinov" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446010v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446008v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446006v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.H. Kim" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351239v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chouffot" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baur" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Luca" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351235v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322305v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kervyn de Meerenedre" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322303v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322281v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321911v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321563v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321697v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321694v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321088v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321032v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04296817v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Waiprasoet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878596v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=herinirina Fanevamampiandra" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia da Lisca" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878578v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288843v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Berson" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03262583v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289623v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04530887v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344046v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Desrues" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bruhat" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Veau" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hayes" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344005v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344012v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344069v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344117v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344122v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mencaraglia" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01801326v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01943490v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01812584v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigalit Aharon" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01633178v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01637646v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lachaume" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01633187v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01242764v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Puspitosari" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Longeaud" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Gueunier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. V. Johnson" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238539v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232099v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01245742v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Gueunier" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099351v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099349v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01660496v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029206v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;nami Zogbo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Favre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Estelle Gueunier-Farret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonino" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2025.113584" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208651v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Capdevila" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saran Waiprasoet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Xavier Capella Guardi&#224;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ruiz Herrero" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Hirsch" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5TC02260F" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308642v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2023.112623" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131766v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Longeaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Alvarez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herinirina Fanevamampiandra" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bidaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Hamon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2023011" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03739827v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Ahanogbe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jaffr&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Connolly" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2022015" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608944v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril L&#233;on" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Gall" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Kleider" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2022.111699" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03832800v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Kanda" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Dan Mihailetchi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Djebbour" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/idm2.12006" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560742v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Huang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Lopez-Varo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Geffroy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heejae Lee" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Bour&#233;e" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JPE.10.024502" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439912v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Br&#233;zard-Oudot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.3235" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472834v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Roca I Cabarrocas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2020002" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02308383v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Morisset" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cabal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Grange" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Marchat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alvarez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2019.109912" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02308332v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Br&#252;ggemann" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201800877" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392467v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201800603" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01274674v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Varache" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leendertz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Gueunier-Farret" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Haschke" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mu&#241;oz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2015.05.014" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4DJ1JMXS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206182v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Maslova" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2014.09.002" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01310865v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maslova" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Br&#233;zard-Oudot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-E. Gueunier-Farret" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alvarez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Kleider" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4931150" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01188802v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reaux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.07.023" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01274543v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Gaiaschi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Estelle Farret-Gueunier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Johnson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/48/28/285101" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104328v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik V. Johnson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201400034" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RR9G931P-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104321v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gaiaschi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ruggeri" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-E Gueunier-Farret" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E V Johnson" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/45/455102" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099596v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Favre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjp-2013-0544" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099597v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaiaschi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ruggeri" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.V. Johnson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bulkin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chapon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.11.081" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MT9RT964-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931277v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4826920" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931269v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Varache" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Korte" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2012.11.011" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CPCBTM4Q-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778950v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Gudovskikh" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.I Terukov" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2012.01.053" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NFZ7CGTV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778953v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djicknoum Diouf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Ngo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201100756" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CSP41BR5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778955v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2012007" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778948v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basia Halliop" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Sala&#252;n" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710727v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linwei Yu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-6-110" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710726v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yrebegnan Soro" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3536474" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00641696v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Labrune" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Alexandrovna Maslova" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-6-152" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00642129v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foudil Dadouche" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bethoux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Johnson" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pvd/2011001" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00557102v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.V. Gushina" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555228v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00350890v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leempoel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Descamps" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kervyn de Meerendr&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Charliac" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00350767v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yrebegnan Moussa Soro" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abramov" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00350886v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322079v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.H. Dao" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Daineka" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321731v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bazin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116929v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Kleider" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Voigt" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Br&#252;ggemann" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.H. Bauer" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2005.11.096" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SG137Z5W-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321252v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meaudre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Meaudre" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vignoli" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321028v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudi Br&#252;ggemann" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Brehme" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Estelle Gueunier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Bronner" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2004.03.023" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321029v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320883v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320874v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681613v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James P. Connolly" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chambon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624971v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vignau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wantz" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227528v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/EUPVSEC2023/2CV.2.25" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04296813v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510851v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887207v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878623v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Bojar" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Collin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03712357v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James P Connolly" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02343877v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/EUPVSEC20192019-3BV.2.60" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330432v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Giglia" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5123839" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344032v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Roca I Cabarrocas Roca I Cabarrocas" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02343918v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/EUPVSEC20192019-3CO.8.3" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344024v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Levtchenko" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02343908v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/EUPVSEC20192019-1AO.2.6" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01801442v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Grange" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01943423v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Carrere" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148326v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aharon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gheno" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vedraine" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pedesseau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943020v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01943223v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Alvarez" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5049280" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969296v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Boucl&#233;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/nusod.2018.8570250" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099589v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099573v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099584v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Korovin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099586v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Xu" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boutchich" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099585v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R&#233;aux" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099579v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931313v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Bulkin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931337v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Desrues" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidro Martin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Vecchi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abolmasov" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931320v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931326v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Xu" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931321v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931327v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931310v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931314v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Munoz" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931318v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931340v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor P. Sobkowicz" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parsathi Chatterjee" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Salomon" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931312v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931311v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779020v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779004v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779007v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Angermann" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778998v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00781749v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779021v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Angermann" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779006v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazir Kherani" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778999v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779014v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779010v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710777v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710790v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Fruzzetti" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710770v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710766v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710774v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710792v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710771v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710793v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555251v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianbo Yu" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555247v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Perraud" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555252v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. O\'Donnell" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555254v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Ankudinov" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446008v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446010v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446006v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.H. Kim" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351239v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chouffot" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baur" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Luca" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351235v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322303v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322305v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kervyn de Meerenedre" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322281v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321911v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321563v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321697v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321694v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321032v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321088v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04296817v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Waiprasoet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878596v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=herinirina Fanevamampiandra" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia da Lisca" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878578v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288843v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Berson" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03262583v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289623v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04530887v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344046v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Desrues" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bruhat" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Veau" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hayes" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344005v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344012v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344069v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344122v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mencaraglia" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344117v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01943490v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01801326v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01812584v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigalit Aharon" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01633178v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01637646v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lachaume" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01633187v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01242764v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Puspitosari" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Longeaud" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Gueunier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. V. Johnson" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01245742v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Gueunier" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238539v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232099v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099351v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099349v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01660496v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>