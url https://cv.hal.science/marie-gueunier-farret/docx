--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -987,295 +987,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03832800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detrimental effects of ion migration in the perovskite and hole transport layers on the efficiency of inverted perovskite solar cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Understanding and monitoring the capacitance‐voltage technique for the characterization of tandem solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Léon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yong Huang</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-Eric Bourée</w:t>
+                <w:t xml:space="preserve">Aurore Brézard-Oudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Photonics for Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/1.JPE.10.024502⟩</w:t>
+              <w:t xml:space="preserve">Progress in Photovoltaics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28 (6), pp.601-608. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pip.3235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02560742v1</w:t>
+                <w:t xml:space="preserve">hal-02439912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding and monitoring the capacitance‐voltage technique for the characterization of tandem solar cells</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
+                <w:t xml:space="preserve">Detrimental effects of ion migration in the perovskite and hole transport layers on the efficiency of inverted perovskite solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Lopez-Varo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heejae Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Brézard-Oudot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Jaffré</w:t>
+                <w:t xml:space="preserve">Jean-Eric Bourée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Photovoltaics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 28 (6), pp.601-608. </w:t>
+              <w:t xml:space="preserve">Journal of Photonics for Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (2), pp.024502. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pip.3235⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/1.JPE.10.024502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02439912v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02560742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical characterization of low temperature plasma epitaxial Si grown on highly doped Si substrates</w:t>
               </w:r>
@@ -1948,51 +1948,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Brézard-Oudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2942,51 +2942,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding inversion layers and band discontinuities in hydrogenated amorphous silicon/crystalline silicon heterojunctions from the temperature dependence of the capacitance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Maslova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Brézard-Oudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4222,273 +4222,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00642129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation by conductive-probe atomic force microscopy of strongly inverted surface layers at the hydrogenated amorphous silicon/crystalline silicon heterojunctions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Open-circuit voltage increase dynamics in high and low deposition rate polymorphous silicon solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.V. Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foudil Dadouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Estelle Farret-Gueunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 97 (25), pp.252110</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 207 (3), pp.691-694</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00557102v1</w:t>
+                <w:t xml:space="preserve">hal-00555228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open-circuit voltage increase dynamics in high and low deposition rate polymorphous silicon solar cells</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Observation by conductive-probe atomic force microscopy of strongly inverted surface layers at the hydrogenated amorphous silicon/crystalline silicon heterojunctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Alexandrovna Maslova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.V. Gushina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 207 (3), pp.691-694</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 97 (25), pp.252110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00555228v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00557102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed Electron Cyclotron Resonance plasma: a technology for large area deposition of device quality a-Si:H at very high rate</w:t>
               </w:r>
@@ -6842,282 +6842,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02343877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SiOxNy:B layers for ex-situ doping of hole-selective poly silicon contacts: A passivation study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Cabal</w:t>
+                <w:t xml:space="preserve">Electrical characterization of low temperature plasma epitaxial Si grown on highly doped Si substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Léon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Giglia</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pere Roca I Cabarrocas Roca I Cabarrocas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SiliconPV 2019, THE 9TH INTERNATIONAL CONFERENCE ON CRYSTALLINE SILICON PHOTOVOLTAICS</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">28th International Conference on Amorphous and nanocrystalline Semiconductors (ICANS 28)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Palaiseau, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02330432v1</w:t>
+                <w:t xml:space="preserve">hal-02344032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical characterization of low temperature plasma epitaxial Si grown on highly doped Si substrates</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">SiOxNy:B layers for ex-situ doping of hole-selective poly silicon contacts: A passivation study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Morisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Cabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Giglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Grange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th International Conference on Amorphous and nanocrystalline Semiconductors (ICANS 28)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SiliconPV 2019, THE 9TH INTERNATIONAL CONFERENCE ON CRYSTALLINE SILICON PHOTOVOLTAICS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Leuven, Belgium. pp.040012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5123839⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02344032v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02330432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capacitance-Voltage Characterization Technique Adapted to Tandem Solar Cell</w:t>
               </w:r>
@@ -7142,51 +7142,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Brézard-Oudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7611,320 +7611,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01801442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent progress on the amorphous silicon/crystalline silicon interface</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rudolf Brüggemann</w:t>
+                <w:t xml:space="preserve">Numerical investigation of the effect of interface conditions in the perovskite-based single junction and tandem solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Carrere</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
+                <w:t xml:space="preserve">S. Aharon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gheno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Vedraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th ISCMP School and Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Varna, Bulgaria</w:t>
+              <w:t xml:space="preserve">9th Integrated PhotoVoltaic Technical Conference (i-PVTC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Cassis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01943423v1</w:t>
+                <w:t xml:space="preserve">hal-03148326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation of the effect of interface conditions in the perovskite-based single junction and tandem solar cells</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Vedraine</w:t>
+                <w:t xml:space="preserve">Recent progress on the amorphous silicon/crystalline silicon interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudolf Brüggemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
+                <w:t xml:space="preserve">Tristan Carrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Integrated PhotoVoltaic Technical Conference (i-PVTC 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Cassis, France</w:t>
+              <w:t xml:space="preserve">20th ISCMP School and Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Varna, Bulgaria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03148326v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01943423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application de la technique de caractérisation Capacité-Tension à l’étude des cellules tandem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Léon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Brézard-Oudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8126,90 +8126,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transient simulation of halide perovskite-based solar cells with mobile ions and carriers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gheno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Vedraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Bouclé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8286,51 +8286,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Brézard-Oudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8720,622 +8720,622 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01099586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MODELING OF THE SURFACE DEFECT DENSITY IN C-SI/A-SI:H HETEROJUNCTIONS USING THE DEFECT-POOL</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
+                <w:t xml:space="preserve">Structural and electrical properties of hydrogenated microcrystalline silicon-carbon alloys deposited at low substrate temperature by RF-PECVD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Gaiaschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Longeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.V. Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chapon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EU PVSEC 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Amsterdam, Netherlands. pp.1158-1161</w:t>
+              <w:t xml:space="preserve">E-MRS Spring Meeting 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Materials Research Society, May 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01099585v1</w:t>
+                <w:t xml:space="preserve">hal-01099579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and electrical properties of hydrogenated microcrystalline silicon-carbon alloys deposited at low substrate temperature by RF-PECVD</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sofia Gaiaschi</w:t>
+                <w:t xml:space="preserve">MODELING OF THE SURFACE DEFECT DENSITY IN C-SI/A-SI:H HETEROJUNCTIONS USING THE DEFECT-POOL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Réaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Spring Meeting 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Materials Research Society, May 2014, Lille, France</w:t>
+              <w:t xml:space="preserve">EU PVSEC 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Amsterdam, Netherlands. pp.1158-1161</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01099579v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01099585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and electrical characterization of microcrystalline silicon-carbon alloys deposited by RF-PECVD</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Silicon Heterojunction for Advanced Rear Contact Cells: Main Results of the SHARCC Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pavel Bulkin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
+                <w:t xml:space="preserve">T. Desrues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isidro Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. de Vecchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Abolmasov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djicknoum Diouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Spring Meeting 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">EUPVSEC 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Paris, France. pp.1135-1138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00931313v1</w:t>
+                <w:t xml:space="preserve">hal-00931337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon Heterojunction for Advanced Rear Contact Cells: Main Results of the SHARCC Project</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Djicknoum Diouf</w:t>
+                <w:t xml:space="preserve">Physical insight on silicon heterojunction solar cells from electrical characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Varache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Maslova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUPVSEC 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Paris, France. pp.1135-1138</w:t>
+              <w:t xml:space="preserve">n-PV Workshop 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00931337v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00931320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical insight on silicon heterojunction solar cells from electrical characterization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">José Alvarez</w:t>
+                <w:t xml:space="preserve">Structural and electrical characterization of microcrystalline silicon-carbon alloys deposited by RF-PECVD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Gaiaschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ruggeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.V. Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Bulkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">n-PV Workshop 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Chambéry, France</w:t>
+              <w:t xml:space="preserve">E-MRS Spring Meeting 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00931320v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00931313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoluminescence techniques for heterojunction solar cell characterization</w:t>
               </w:r>
@@ -9731,51 +9731,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Longeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.V. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Bulkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUPVSEC 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Paris, France</w:t>
@@ -9817,51 +9817,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capacitance spectroscopy of hydrogenated amorphous silicon/crystalline silicon heterojunctions : analytical calculations and experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Maslova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Brézard-Oudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9942,51 +9942,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature and Bias Dependence of Hydrogenated Amorphous Silicon/Crystalline Silicon Heterojunction Capacitance: The Link to Band Bending and Band Offsets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Maslova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Brézard-Oudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10048,402 +10048,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00931318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coplanar conductance measurements and modeling to characterize surface passivation of c-Si wafers by a-Si:H</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Parsathi Chatterjee</w:t>
+                <w:t xml:space="preserve">Tailored Voltage deposition of µc-Si1-xCx:H from H2 diluted SiH4 and CH4 gas mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Gaiaschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ruggeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.V. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Longeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUPVSEC 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Paris, France. pp.1680 - 1685</w:t>
+              <w:t xml:space="preserve">ICANS 25</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00931340v1</w:t>
+                <w:t xml:space="preserve">hal-00931312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailored Voltage deposition of µc-Si1-xCx:H from H2 diluted SiH4 and CH4 gas mixtures</w:t>
+                <w:t xml:space="preserve">µc-Si1-xCx:H deposited by RF-PECVD: a novel material for PV applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Gaiaschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.V. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Longeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Bulkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICANS 25</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Toronto, Canada</w:t>
+              <w:t xml:space="preserve">E-MRS Fall Meeting 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00931312v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00931311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">µc-Si1-xCx:H deposited by RF-PECVD: a novel material for PV applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E.V. Johnson</w:t>
+                <w:t xml:space="preserve">Coplanar conductance measurements and modeling to characterize surface passivation of c-Si wafers by a-Si:H</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor P. Sobkowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parsathi Chatterjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pavel Bulkin</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Fall Meeting 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Warsaw, Poland</w:t>
+              <w:t xml:space="preserve">EUPVSEC 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Paris, France. pp.1680 - 1685</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00931311v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00931340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellules photovoltaiques à heterojonction de silicium (c-Si/a-Si:H): modèle analytique et simulation numérique pour une optimisation des propriétés de l'émetteur</w:t>
               </w:r>
@@ -10563,51 +10563,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Gaiaschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.V. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Bulkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Chapon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10943,51 +10943,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ruggeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.V. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Bulkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11869,476 +11869,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00710790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of c-Si/a-Si:H nanowire solar cells: some key parameters to optimize the photovoltaic performance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Irène Ngo</w:t>
+                <w:t xml:space="preserve">Optimization of a-Si:H/c-Si heterointerfaces by 2D numerical simulations: influence of intrinsic a-Si:H buffer layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djicknoum Diouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">José Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS Spring Meeting 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00710770v1</w:t>
+                <w:t xml:space="preserve">hal-00710766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of a-Si:H/c-Si heterointerfaces by 2D numerical simulations: influence of intrinsic a-Si:H buffer layer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Djicknoum Diouf</w:t>
+                <w:t xml:space="preserve">Space charge capacitance spectroscopy in amorphous silicon Schottky diodes: theory, modeling, and experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Maslova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S. Gudovskikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.I Terukov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Spring Meeting 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Nice, France</w:t>
+              <w:t xml:space="preserve">ICANS24</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Nara, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00710766v1</w:t>
+                <w:t xml:space="preserve">hal-00710774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space charge capacitance spectroscopy in amorphous silicon Schottky diodes: theory, modeling, and experiments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olga Maslova</w:t>
+                <w:t xml:space="preserve">Nanowire solar cells using hydrogenated amorphus silicon : a modeling study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djicknoum Diouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Alvarez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICANS24</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Nara, Japan</w:t>
+              <w:t xml:space="preserve">Journées Nationales PhotoVoltaïques 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00710774v1</w:t>
+                <w:t xml:space="preserve">hal-00710792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanowire solar cells using hydrogenated amorphus silicon : a modeling study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Djicknoum Diouf</w:t>
+                <w:t xml:space="preserve">Modelling of c-Si/a-Si:H nanowire solar cells: some key parameters to optimize the photovoltaic performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">José Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales PhotoVoltaïques 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Dourdan, France</w:t>
+              <w:t xml:space="preserve">E-MRS Spring Meeting 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00710792v1</w:t>
+                <w:t xml:space="preserve">hal-00710770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interface properties of amorphous-crystalline silicon heterojunctions prepared using DC saddle-field PECVD</w:t>
               </w:r>
@@ -12663,273 +12663,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00555251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical characterization of phosphorus doped silicon nanowires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Catalyst formation and growth of Sn- and In-catalyzed silicon nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. O\'Donnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRS Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00555247v1</w:t>
+                <w:t xml:space="preserve">hal-00555252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalyst formation and growth of Sn- and In-catalyzed silicon nanowires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrical characterization of phosphorus doped silicon nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. O\'Donnell</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simon Perraud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRS Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00555252v1</w:t>
+                <w:t xml:space="preserve">hal-00555247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of silicon heterojunctions for solar cells</w:t>
               </w:r>
@@ -12967,51 +12967,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.V. Ankudinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.S. Gudovskikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.V. Gushina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS 2010 Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Varsovie, Poland</w:t>
@@ -13034,273 +13034,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00555254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of thin-film silicon cell tandem structures pm-Si:H/µc-Si:H in system association prospect</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Open-circuit voltage increase dynamics in high and low deposition rate polymorphous silicon solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.V. Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foudil Dadouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Estelle Farret-Gueunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E.V. Johnson</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Research Society – EMRS Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Strasbourg, France. pp.CD-Rom Proceedings</w:t>
+              <w:t xml:space="preserve">23rd International Conference on Amorphous and Nanocrystalline Semiconductors - ICANS23</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Utrecht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00446008v1</w:t>
+                <w:t xml:space="preserve">hal-00446010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open-circuit voltage increase dynamics in high and low deposition rate polymorphous silicon solar cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative study of thin-film silicon cell tandem structures pm-Si:H/µc-Si:H in system association prospect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foudil Dadouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bethoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Estelle Farret-Gueunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.V. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Conference on Amorphous and Nanocrystalline Semiconductors - ICANS23</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Utrecht, Netherlands</w:t>
+              <w:t xml:space="preserve">European Materials Research Society – EMRS Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Strasbourg, France. pp.CD-Rom Proceedings</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00446010v1</w:t>
+                <w:t xml:space="preserve">hal-00446008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogenated polymorphous silicon at high deposition rate : serious alternative for cost-effective modules</w:t>
               </w:r>
@@ -15358,51 +15358,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Brézard-Oudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15483,51 +15483,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Brézard-Oudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15563,277 +15563,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04530887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functionalized Oxides for Bifacial Solar Cells with Passivated Contacts: First Results of the OXYGEN Project</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Desrues</w:t>
+                <w:t xml:space="preserve">Passivated Selective Contact Structure Characterization by C-AFM and KPFM of the Conduction by Pinholes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Marchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Morisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Hayes</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Cabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Estelle Gueunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th European Photovoltaic Solar Energy Conference and Exhibition (EU PVSEC 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Marseille, France</w:t>
+              <w:t xml:space="preserve">28th International Conference on Amorphous and nanocrystalline Semiconductors (ICANS 28)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02344046v1</w:t>
+                <w:t xml:space="preserve">hal-02344005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passivated Selective Contact Structure Characterization by C-AFM and KPFM of the Conduction by Pinholes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Marchat</w:t>
+                <w:t xml:space="preserve">Functionalized Oxides for Bifacial Solar Cells with Passivated Contacts: First Results of the OXYGEN Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Desrues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Morisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie-Estelle Gueunier</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Bruhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Veau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th International Conference on Amorphous and nanocrystalline Semiconductors (ICANS 28)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">36th European Photovoltaic Solar Energy Conference and Exhibition (EU PVSEC 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02344005v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interface Design for Three Terminal Selective Band Offset Tandems</w:t>
               </w:r>
@@ -15983,51 +15983,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Brézard-Oudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16063,609 +16063,609 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02344069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective band offset three terminal tandem materials</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J Alvarez</w:t>
+                <w:t xml:space="preserve">Optimisation de cellules solaires tandem à trois terminaux à base de pérovskites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koffi Ahanogbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Connolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Léon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNPV 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02344122v1</w:t>
+                <w:t xml:space="preserve">hal-02344117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de cellules solaires tandem à trois terminaux à base de pérovskites</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Le Gall</w:t>
+                <w:t xml:space="preserve">Selective band offset three terminal tandem materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James P. Connolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNPV 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02344117v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric analysis of KPFM by numerical simulation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">James P. Connolly</w:t>
+                <w:t xml:space="preserve">Improvement of the Electrical and Passivating Properties of PECVD Boron doped Poly-silicon on Oxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Morisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Cabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Grange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Marchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Alvarez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clément Marchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du PhotoVoltaïque, JNPV 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Dourdan, France</w:t>
+              <w:t xml:space="preserve">Silicon PV 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01943490v1</w:t>
+                <w:t xml:space="preserve">hal-01801326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of the Electrical and Passivating Properties of PECVD Boron doped Poly-silicon on Oxide</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Grange</w:t>
+                <w:t xml:space="preserve">Parametric analysis of KPFM by numerical simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James P. Connolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Marchat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Silicon PV 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">Journées Nationales du PhotoVoltaïque, JNPV 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01801326v1</w:t>
+                <w:t xml:space="preserve">hal-01943490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical investigation of the effect of interface conditions in HTM-free, printable WOx based and inverted perovskite solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sigalit Aharon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gheno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Vedraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4è Journées Pérovskites Halogénées (JPH 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Autrans, Grenoble, France. , 2018</w:t>
@@ -17510,51 +17510,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of the surface defects density in c-Si/a-Si:H heterojunction using the Defect-Pool Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Réaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17993,51 +17993,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029206v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;nami Zogbo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Favre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Estelle Gueunier-Farret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonino" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2025.113584" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208651v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Capdevila" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saran Waiprasoet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Xavier Capella Guardi&#224;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ruiz Herrero" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Hirsch" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5TC02260F" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308642v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2023.112623" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131766v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Longeaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Alvarez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herinirina Fanevamampiandra" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bidaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Hamon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2023011" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03739827v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Ahanogbe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jaffr&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Connolly" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2022015" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608944v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril L&#233;on" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Gall" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Kleider" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2022.111699" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03832800v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Kanda" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Dan Mihailetchi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Djebbour" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/idm2.12006" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560742v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Huang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Lopez-Varo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Geffroy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heejae Lee" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Bour&#233;e" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JPE.10.024502" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439912v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Br&#233;zard-Oudot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.3235" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472834v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Roca I Cabarrocas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2020002" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02308383v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Morisset" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cabal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Grange" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Marchat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alvarez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2019.109912" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02308332v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Br&#252;ggemann" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201800877" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392467v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201800603" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01274674v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Varache" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leendertz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Gueunier-Farret" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Haschke" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mu&#241;oz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2015.05.014" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4DJ1JMXS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206182v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Maslova" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2014.09.002" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01310865v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maslova" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Br&#233;zard-Oudot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-E. Gueunier-Farret" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alvarez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Kleider" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4931150" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01188802v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reaux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.07.023" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01274543v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Gaiaschi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Estelle Farret-Gueunier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Johnson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/48/28/285101" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104328v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik V. Johnson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201400034" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RR9G931P-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104321v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gaiaschi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ruggeri" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-E Gueunier-Farret" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E V Johnson" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/45/455102" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099596v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Favre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjp-2013-0544" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099597v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaiaschi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ruggeri" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.V. Johnson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bulkin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chapon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.11.081" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MT9RT964-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931277v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4826920" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931269v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Varache" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Korte" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2012.11.011" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CPCBTM4Q-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778950v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Gudovskikh" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.I Terukov" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2012.01.053" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NFZ7CGTV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778953v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djicknoum Diouf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Ngo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201100756" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CSP41BR5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778955v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2012007" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778948v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basia Halliop" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Sala&#252;n" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710727v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linwei Yu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-6-110" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710726v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yrebegnan Soro" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3536474" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00641696v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Labrune" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Alexandrovna Maslova" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-6-152" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00642129v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foudil Dadouche" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bethoux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Johnson" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pvd/2011001" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00557102v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.V. Gushina" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555228v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00350890v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leempoel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Descamps" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kervyn de Meerendr&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Charliac" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00350767v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yrebegnan Moussa Soro" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abramov" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00350886v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322079v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.H. Dao" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Daineka" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321731v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bazin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116929v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Kleider" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Voigt" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Br&#252;ggemann" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.H. Bauer" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2005.11.096" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SG137Z5W-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321252v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meaudre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Meaudre" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vignoli" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321028v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudi Br&#252;ggemann" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Brehme" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Estelle Gueunier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Bronner" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2004.03.023" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321029v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320883v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320874v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681613v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James P. Connolly" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chambon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624971v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vignau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wantz" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227528v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/EUPVSEC2023/2CV.2.25" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04296813v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510851v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887207v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878623v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Bojar" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Collin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03712357v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James P Connolly" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02343877v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/EUPVSEC20192019-3BV.2.60" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330432v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Giglia" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5123839" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344032v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Roca I Cabarrocas Roca I Cabarrocas" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02343918v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/EUPVSEC20192019-3CO.8.3" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344024v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Levtchenko" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02343908v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/EUPVSEC20192019-1AO.2.6" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01801442v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Grange" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01943423v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Carrere" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148326v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aharon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gheno" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vedraine" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pedesseau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943020v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01943223v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Alvarez" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5049280" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969296v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Boucl&#233;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/nusod.2018.8570250" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099589v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099573v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099584v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Korovin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099586v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Xu" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boutchich" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099585v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R&#233;aux" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099579v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931313v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Bulkin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931337v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Desrues" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidro Martin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Vecchi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abolmasov" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931320v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931326v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Xu" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931321v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931327v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931310v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931314v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Munoz" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931318v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931340v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor P. Sobkowicz" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parsathi Chatterjee" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Salomon" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931312v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931311v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779020v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779004v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779007v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Angermann" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778998v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00781749v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779021v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Angermann" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779006v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazir Kherani" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778999v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779014v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779010v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710777v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710790v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Fruzzetti" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710770v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710766v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710774v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710792v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710771v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710793v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555251v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianbo Yu" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555247v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Perraud" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555252v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. O\'Donnell" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555254v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Ankudinov" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446008v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446010v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446006v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.H. Kim" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351239v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chouffot" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baur" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Luca" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351235v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322303v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322305v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kervyn de Meerenedre" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322281v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321911v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321563v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321697v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321694v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321032v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321088v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04296817v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Waiprasoet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878596v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=herinirina Fanevamampiandra" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia da Lisca" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878578v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288843v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Berson" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03262583v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289623v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04530887v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344046v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Desrues" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bruhat" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Veau" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hayes" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344005v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344012v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344069v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344122v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mencaraglia" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344117v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01943490v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01801326v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01812584v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigalit Aharon" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01633178v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01637646v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lachaume" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01633187v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01242764v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Puspitosari" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Longeaud" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Gueunier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. V. Johnson" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01245742v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Gueunier" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238539v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232099v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099351v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099349v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01660496v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029206v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;nami Zogbo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Favre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Estelle Gueunier-Farret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonino" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2025.113584" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208651v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Capdevila" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saran Waiprasoet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Xavier Capella Guardi&#224;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ruiz Herrero" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Hirsch" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5TC02260F" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308642v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2023.112623" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131766v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Longeaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Alvarez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herinirina Fanevamampiandra" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bidaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Hamon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2023011" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03739827v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Ahanogbe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jaffr&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Connolly" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2022015" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608944v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril L&#233;on" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Gall" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Kleider" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2022.111699" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03832800v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Kanda" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Dan Mihailetchi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Djebbour" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/idm2.12006" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439912v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Br&#233;zard-Oudot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.3235" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560742v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Huang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Lopez-Varo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Geffroy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heejae Lee" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Bour&#233;e" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JPE.10.024502" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472834v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Roca I Cabarrocas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2020002" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02308383v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Morisset" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cabal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Grange" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Marchat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alvarez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2019.109912" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02308332v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Br&#252;ggemann" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201800877" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392467v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201800603" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01274674v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Varache" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leendertz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Gueunier-Farret" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Haschke" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mu&#241;oz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2015.05.014" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4DJ1JMXS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206182v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Maslova" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2014.09.002" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01310865v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maslova" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Br&#233;zard-Oudot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-E. Gueunier-Farret" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alvarez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Kleider" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4931150" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01188802v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reaux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.07.023" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01274543v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Gaiaschi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Estelle Farret-Gueunier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Johnson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/48/28/285101" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104328v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik V. Johnson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201400034" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RR9G931P-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104321v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gaiaschi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ruggeri" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-E Gueunier-Farret" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E V Johnson" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/45/455102" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099596v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Favre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjp-2013-0544" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099597v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaiaschi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ruggeri" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.V. Johnson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bulkin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chapon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.11.081" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MT9RT964-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931277v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4826920" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931269v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Varache" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Korte" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2012.11.011" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CPCBTM4Q-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778950v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Gudovskikh" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.I Terukov" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2012.01.053" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NFZ7CGTV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778953v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djicknoum Diouf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Ngo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201100756" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CSP41BR5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778955v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2012007" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778948v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basia Halliop" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Sala&#252;n" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710727v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linwei Yu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-6-110" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710726v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yrebegnan Soro" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3536474" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00641696v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Labrune" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Alexandrovna Maslova" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-6-152" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00642129v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foudil Dadouche" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bethoux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Johnson" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pvd/2011001" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555228v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00557102v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.V. Gushina" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00350890v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leempoel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Descamps" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kervyn de Meerendr&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Charliac" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00350767v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yrebegnan Moussa Soro" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abramov" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00350886v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322079v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.H. Dao" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Daineka" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321731v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bazin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116929v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Kleider" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Voigt" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Br&#252;ggemann" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.H. Bauer" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2005.11.096" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SG137Z5W-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321252v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meaudre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Meaudre" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vignoli" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321028v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudi Br&#252;ggemann" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Brehme" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Estelle Gueunier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Bronner" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2004.03.023" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321029v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320883v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320874v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681613v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James P. Connolly" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chambon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624971v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vignau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wantz" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227528v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/EUPVSEC2023/2CV.2.25" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04296813v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510851v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887207v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878623v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Bojar" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Collin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03712357v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James P Connolly" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02343877v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/EUPVSEC20192019-3BV.2.60" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344032v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Roca I Cabarrocas Roca I Cabarrocas" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330432v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Giglia" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5123839" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02343918v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/EUPVSEC20192019-3CO.8.3" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344024v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Levtchenko" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02343908v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/EUPVSEC20192019-1AO.2.6" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01801442v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Grange" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148326v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aharon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gheno" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vedraine" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pedesseau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01943423v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Carrere" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943020v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01943223v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Alvarez" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5049280" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969296v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Boucl&#233;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/nusod.2018.8570250" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099589v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099573v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099584v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Korovin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099586v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Xu" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boutchich" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099579v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099585v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R&#233;aux" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931337v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Desrues" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidro Martin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Vecchi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abolmasov" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931320v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931313v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Bulkin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931326v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Xu" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931321v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931327v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931310v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931314v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Munoz" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931318v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931312v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931311v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931340v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor P. Sobkowicz" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parsathi Chatterjee" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Salomon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779020v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779004v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779007v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Angermann" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778998v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00781749v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779021v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Angermann" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779006v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazir Kherani" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778999v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779014v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779010v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710777v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710790v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Fruzzetti" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710766v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710774v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710792v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710770v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710771v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710793v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555251v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianbo Yu" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555252v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. O\'Donnell" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555247v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Perraud" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555254v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Ankudinov" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446010v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446008v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446006v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.H. Kim" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351239v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chouffot" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baur" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Luca" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351235v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322303v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322305v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kervyn de Meerenedre" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322281v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321911v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321563v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321697v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321694v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321032v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321088v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04296817v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Waiprasoet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878596v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=herinirina Fanevamampiandra" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia da Lisca" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878578v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288843v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Berson" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03262583v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289623v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04530887v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344005v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344046v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Desrues" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bruhat" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Veau" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hayes" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344012v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344069v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344117v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344122v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mencaraglia" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01801326v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01943490v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01812584v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigalit Aharon" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01633178v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01637646v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lachaume" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01633187v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01242764v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Puspitosari" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Longeaud" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Gueunier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. V. Johnson" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01245742v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Gueunier" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238539v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232099v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099351v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099349v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01660496v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>