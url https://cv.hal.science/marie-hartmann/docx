--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -2000,174 +2000,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05030693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Léon Bloy aux limites de l'idée de littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque : Evolutions / Révolutions des valeurs critiques (1860-1940)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marie-Paule Berranger, Jun 2012, Caen, France. pp.179-192</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02305067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">André Pezard, Nous autres à Vauquois, la beauté en rempart contre l'horreur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hartmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'études André Pézard (écrivain)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marie Hartmann; Sylvia Fabrizio-Costa, Nov 2014, Paris, France. pp.247-261, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1400/237610⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1400/237610⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02304725v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02305067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le témoin d'ailleurs, Mandiargues critique d’art</w:t>
               </w:r>
@@ -3734,202 +3734,202 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le dépaysement dans la littérature et le cinéma aux XXe et XXIe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Boblet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le dépaysement au XXe et XXIe s.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Caen, France. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Entre-deux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4 (1), 2018, Le dépaysement</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01951599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sur la Paroi nocturne. L'Art pariétal dans les littératures des XXe et XXIe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gourio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Elseneur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 33, 241 p., 2018, 978-2-84133-903-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Gourio</w:t>
-[...44 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01958633v1</w:t>
-              </w:r>
-[...91 lines deleted...]
-                <w:t xml:space="preserve">hal-01951599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fictions de guerre</w:t>
               </w:r>
@@ -4486,51 +4486,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756173v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hartmann" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17220-8.p.0051" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756366v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13gbr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756184v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccs.3480" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03011268v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Boblet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03692252v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02304669v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02304683v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02304775v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756156v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Fabrizio-Costa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305088v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/r2050.056.0157" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756206v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790503v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790504v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756511v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inli.591.0030" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756230v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/r2050.044.0115" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756222v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03692221v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756238v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756246v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756250v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030692v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144915v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elfe.2838" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305136v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02144490v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030693v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02304725v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/237610" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305067v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738132v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738135v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738117v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738120v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756116v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.puc.29111" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756123v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756372v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09868-3.p.0233" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02144480v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01951168v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01951489v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305081v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-2926-2.p.0251" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756403v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.23919" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756409v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305099v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756422v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766724v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756441v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756449v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756162v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756457v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756465v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01958633v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gourio" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01951599v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02304789v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756477v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756481v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756491v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756505v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756173v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hartmann" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17220-8.p.0051" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756366v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13gbr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756184v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccs.3480" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03011268v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Boblet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03692252v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02304669v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02304683v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02304775v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756156v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Fabrizio-Costa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305088v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/r2050.056.0157" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756206v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790503v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790504v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756511v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inli.591.0030" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756230v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/r2050.044.0115" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756222v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03692221v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756238v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756246v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756250v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030692v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144915v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elfe.2838" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305136v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02144490v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030693v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305067v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02304725v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/237610" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738132v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738135v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738117v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738120v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756116v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.puc.29111" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756123v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756372v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09868-3.p.0233" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02144480v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01951168v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01951489v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305081v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-2926-2.p.0251" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756403v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.23919" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756409v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305099v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756422v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766724v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756441v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756449v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756162v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756457v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756465v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01951599v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01958633v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gourio" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02304789v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756477v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756481v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756491v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756505v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>