--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -72,2543 +72,2543 @@
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Littérature et histoireLittérature et artsÉcopoétique</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Direction de thèses :Thèses en cours	Pauline Adeline : Poétique des récits d’Éric Chevillard	Mathéo Feray : La figure du Christ dans quatre récits français de conversion au catholicisme de la première moitié du XXe siècle.	Romane Girard : Jean Giono et Julien Gracq lus à la lumière de l’écopoétique : deux passants d’outre-terre à l’écoute du « chant du monde ».</w:t>
+        <w:t xml:space="preserve">Direction de thèses :Thèses en cours	Pauline Adeline : Poétique des récits d’Éric Chevillard	Mathéo Feray : La figure du Christ dans quatre récits français de conversion au catholicisme de la première moitié du XXe siècle.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Jury de thèses :	Mme Bahia Dalens, « André Pieyre de Mandiargues ou l’écriture du trouble », sous la direction de Marie-Paule Berranger, Université Paris-Sorbonne Nouvelle, 18 novembre 2022.	Mme Diane de Camproger, « Chevaux de papier ; représentations de la figure équine dans le roman contemporain de l’entre-deux guerres à nos jours (Paul Morand, Jean Giono, Claude Simon, Richard Millet, Laurent Mauvignier, Pierre Lemaître) », sous la direction de Marie-Hélène Boblet, Université de Caen, 21 juin 2022	M. François-Xavier Lavenne, « CÉLINE CONTRE CHRONOS. Du pamphlet au roman, une posture auctoriale pour défier le temps destructeur », sous la direction de Mme Watthee-Delmotte et de M. Jacques, Université catholique de Louvain, Louvain-la-Neuve, 2015.	M. Jong Sue Kim, « La théâtralité dans l’œuvre de Céline », sous la direction de Jean-Claude Lieber, Tours, Université de Tours, 2003.</w:t>
+        <w:t xml:space="preserve">Jury de thèses :•	Mme Jessica Monteiro, « Des voix à travers les médias : voix poétique, radiophonique et cinématographique dans les œuvres de Robert Desnos », sous la direction de Marie-Paule Berranger et Isabelle Alfandary, Université Paris-Sorbonne Nouvelle, 1er juillet 2025.	Mme Bahia Dalens, « André Pieyre de Mandiargues ou l’écriture du trouble », sous la direction de Marie-Paule Berranger, Université Paris-Sorbonne Nouvelle, 18 novembre 2022.	Mme Diane de Camproger, « Chevaux de papier ; représentations de la figure équine dans le roman contemporain de l’entre-deux guerres à nos jours (Paul Morand, Jean Giono, Claude Simon, Richard Millet, Laurent Mauvignier, Pierre Lemaître) », sous la direction de Marie-Hélène Boblet, Université de Caen, 21 juin 2022	M. François-Xavier Lavenne, « CÉLINE CONTRE CHRONOS. Du pamphlet au roman, une posture auctoriale pour défier le temps destructeur », sous la direction de Mme Watthee-Delmotte et de M. Jacques, Université catholique de Louvain, Louvain-la-Neuve, 2015.	M. Jong Sue Kim, « La théâtralité dans l’œuvre de Céline », sous la direction de Jean-Claude Lieber, Tours, Université de Tours, 2003.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
-[...1490 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Simon, le risque de la folie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hartmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international. Claude Simon : relations étrangères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Genève, Suisse. pp.201-213</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05030692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les réserves critiques de Claude Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hartmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès SELF XX-XXI : Modes de présence et fonctions de l'écrivain dans la cité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marie-Hélène Boblet; Simon Bréan, Sep 2019, Caen, France. 11 p., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/elfe.2838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04144915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Louis-Ferdinand] Céline, portrait de l'artiste en clochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hartmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international : Marketing et stratégies éditoriales aux XXe et XXIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brigitte Diaz; Marie-Hélène Boblet, Apr 2018, Caen, France. pp.43-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02305136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mémoire et fiction, à propos du Jardin des Plantes de Claude Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hartmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seconde édition de la Semaine de la mémoire - Table ronde : Mémoire et fictions littéraires (XXe et XXIe s.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MRSH; Cyceron; B2V; le Mémorial de Caen; Relais d’sciences, Sep 2016, Caen, France. [4 p.]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02144490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Nouveau Roman en question dans la correspondance d’Alain Robbe-Grillet et Claude Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hartmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Correspondances et critique littéraire, XVe-XXe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Göttingen, Allemagne. pp.233-249</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05030693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Pezard, Nous autres à Vauquois, la beauté en rempart contre l'horreur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études André Pézard (écrivain)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marie Hartmann; Sylvia Fabrizio-Costa, Nov 2014, Paris, France. pp.247-261, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1400/237610⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02304725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon Bloy aux limites de l'idée de littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hartmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque : Evolutions / Révolutions des valeurs critiques (1860-1940)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marie-Paule Berranger, Jun 2012, Caen, France. pp.179-192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02305067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...44 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le témoin d'ailleurs, Mandiargues critique d’art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international : Centenaire de la naissance d'André Pieyre de Mandiargues (1909-1991)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marie-Paule Berranger, May 2009, Caen, France. pp.221-240</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Marie-Paule Berranger, May 2009, Caen, France. pp.221-240</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00738132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La falsification de l'histoire contemporaine dans &amp;quot;D'un château l'autre&amp;quot; de Louis-Ferdinand Céline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international : Céline réprouvé et classique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Paris, France. [4 p.]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Paris, France. [4 p.]</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00738135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Que des bouts de l'enfer&amp;quot;, l'ébranlement des partages symboliques dans le théâtre de Bernard-Marie Koltès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque : Bernard-Marie Koltès, démons chimères et autres métamorphoses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Caen, France. pp.201-218</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00738120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transposition et traduction : la transposition de Chateaubriand dans les trois derniers romans de Louis-Ferdinand Céline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hartmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIe colloque international Louis-Ferdinand Céline : Traduction et transposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Milan, Italie. pp.151-168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00738117v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00738120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Simon, l’avidité de vivre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Caen, 272 p., 2024, (Quaestiones), 978-2-38185-218-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.puc.29111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04756116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Envers de l’Histoire contemporaine. Étude de la &amp;quot;trilogie allemande&amp;quot; de Louis-Ferdinand Céline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Société des études céliniennes, 270 p., 2006, 2-913193-10-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04756123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Simon, le risque de la folie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Claude Simon </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Relations étrangères, 18, pp.201-213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13gbr⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04756366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La facétie, jeux de mots, pointes sarcastiques ou spirituelles dans Le Jardin des Plantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue des Lettres Modernes. Série Claude Simon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, [6. Le Rire de Claude Simon], 9, pp.51-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-17220-8.p.0051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04756173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réécriture des Mémoires de Churchill dans Le Jardin des Plantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Claude Simon </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Guerres et batailles, 16, pp.151-163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ccs.3480⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04756184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Boblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Elseneur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Claude Simon, passions du corps, 35, pp.7-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03011268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Négation et détournement des témoignages concentrationnaires. La trilogie allemande de Louis-Ferdinand Céline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Témoigner en littérature, 1041-1042, pp.99-114</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03692252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Négation et détournement des témoignages concentrationnaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Témoigner en littérature, 1041-1042, pp.99-114</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02304669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Pézard écrivain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Fabrizio-Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studi Medievali e Moderni - arte letteratura storia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, [Anno XIX] (1/2), pp.141-145</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04756156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exposer au chaos, la monstruosité dans Le Jardin des Plantes de Claude Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Elseneur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Monstruosités contemporaines, 30, pp.63-76</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02304683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La guerre dans la langue, lecture d'un extrait de &amp;quot;Voyage au bout de la nuit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Elseneur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Fictions de guerre, 29, pp.121-130</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02304775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zazie dans le métro : impertinences et désenchantements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Roman 20-50 : Revue d'étude du roman du XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Jacques Perret. Le Caporal épinglé, Bande à part, Histoires sous le vent et autres nouvelles, avec des inédits, 2 (56), pp.157-167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/r2050.056.0157⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02305088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Pieyre de Mandiargues, « Les incongruités monumentales, inventer le bonheur avant de le retrouver »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Textuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Littérature au présent. Mélanges offerts à Francis Marmande, 1 (67), pp.125-143</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00790504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La débâcle-marmelade, approche de Mort à crédit...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Incertains regards. Cahiers dramaturgiques.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Figures du désordre sur la scène contemporaine, 2, pp.31-39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04756206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Défendre les Français ? Louis-Ferdinand Céline et la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études céliniennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7, pp.29-40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00790503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écrire Venise : « La jeune fille à la croisée »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Textuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, À la recherche d'Albertine disparue, 50, pp.23-32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04756222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fin de partie : l'étalement du temps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'information littéraire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 59 (1), pp.30-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/inli.591.0030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04756511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">&amp;lt;em&amp;gt;Un balcon en forêt&amp;lt;/em&amp;gt; de Julien Gracq. L’irréel de la guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Roman 20-50 : Revue d'étude du roman du XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Pascal Quignard. Le Salon du Wurtemberg et Villa Amalia, 44 (2), pp.115-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/r2050.044.0115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04756230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vision célinienne de l'Histoire dans Semmelweis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études céliniennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 1, pp.59-67</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03692221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Simon, l’avidité de vivre</w:t>
-[...20 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une vision subversive de l’Histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Magazine littéraire (Le)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Louis-Ferdinand Céline, hors-série n°4, pp.100-102</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04756238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04756116v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline et le “délire de l’Histoire”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherche innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, pp.140-152</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04756246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Envers de l’Histoire contemporaine. Étude de la &amp;quot;trilogie allemande&amp;quot; de Louis-Ferdinand Céline</w:t>
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Ouvrages</w:t>
+                <w:t xml:space="preserve">L’Envers de l’Histoire contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Année Céline 2000 : Revue d'actualité célinienne, textes-chronique-documents-études</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04756123v1</w:t>
+                <w:t xml:space="preserve">hal-04756250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3753,51 +3753,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le dépaysement dans la littérature et le cinéma aux XXe et XXIe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Boblet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le dépaysement au XXe et XXIe s.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Caen, France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
@@ -4486,51 +4486,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756173v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hartmann" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17220-8.p.0051" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756366v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13gbr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756184v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccs.3480" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03011268v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Boblet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03692252v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02304669v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02304683v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02304775v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756156v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Fabrizio-Costa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305088v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/r2050.056.0157" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756206v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790503v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790504v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756511v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inli.591.0030" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756230v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/r2050.044.0115" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756222v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03692221v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756238v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756246v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756250v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030692v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144915v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elfe.2838" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305136v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02144490v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030693v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305067v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02304725v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/237610" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738132v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738135v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738117v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738120v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756116v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.puc.29111" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756123v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756372v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09868-3.p.0233" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02144480v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01951168v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01951489v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305081v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-2926-2.p.0251" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756403v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.23919" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756409v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305099v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756422v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766724v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756441v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756449v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756162v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756457v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756465v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01951599v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01958633v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gourio" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02304789v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756477v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756481v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756491v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756505v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030692v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hartmann" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144915v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elfe.2838" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305136v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02144490v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030693v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02304725v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/237610" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305067v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738132v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738135v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738120v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738117v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756116v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.puc.29111" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756123v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756366v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13gbr" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756173v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17220-8.p.0051" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756184v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccs.3480" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03011268v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Boblet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03692252v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02304669v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756156v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Fabrizio-Costa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02304683v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02304775v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305088v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/r2050.056.0157" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790504v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756206v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790503v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756222v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756511v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inli.591.0030" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756230v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/r2050.044.0115" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03692221v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756238v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756246v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756250v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756372v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09868-3.p.0233" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02144480v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01951168v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01951489v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305081v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-2926-2.p.0251" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756403v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.23919" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756409v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305099v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756422v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766724v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756441v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756449v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756162v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756457v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756465v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01951599v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01958633v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gourio" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02304789v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756477v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756481v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756491v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756505v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>