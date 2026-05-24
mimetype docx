--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -120,4118 +120,4187 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le plaisir retrouvé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Claude Simon </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, Cahiers Claude Simon n°20, Intimités (20), p. 65-76</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05619660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La facétie, jeux de mots, pointes sarcastiques ou spirituelles dans Le Jardin des Plantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue des Lettres Modernes. Série Claude Simon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, [6. Le Rire de Claude Simon], 9, pp.51-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-17220-8.p.0051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04756173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Simon, le risque de la folie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Claude Simon </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Relations étrangères, 18, pp.201-213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13gbr⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04756366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réécriture des Mémoires de Churchill dans Le Jardin des Plantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Claude Simon </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Guerres et batailles, 16, pp.151-163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ccs.3480⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04756184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Boblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Elseneur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Claude Simon, passions du corps, 35, pp.7-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03011268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Négation et détournement des témoignages concentrationnaires. La trilogie allemande de Louis-Ferdinand Céline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Témoigner en littérature, 1041-1042, pp.99-114</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03692252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Négation et détournement des témoignages concentrationnaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Témoigner en littérature, 1041-1042, pp.99-114</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02304669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exposer au chaos, la monstruosité dans Le Jardin des Plantes de Claude Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Elseneur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Monstruosités contemporaines, 30, pp.63-76</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02304683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La guerre dans la langue, lecture d'un extrait de &amp;quot;Voyage au bout de la nuit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Elseneur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Fictions de guerre, 29, pp.121-130</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02304775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Pézard écrivain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Fabrizio-Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studi Medievali e Moderni - arte letteratura storia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, [Anno XIX] (1/2), pp.141-145</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04756156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zazie dans le métro : impertinences et désenchantements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Roman 20-50 : Revue d'étude du roman du XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Jacques Perret. Le Caporal épinglé, Bande à part, Histoires sous le vent et autres nouvelles, avec des inédits, 2 (56), pp.157-167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/r2050.056.0157⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02305088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La débâcle-marmelade, approche de Mort à crédit...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Incertains regards. Cahiers dramaturgiques.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Figures du désordre sur la scène contemporaine, 2, pp.31-39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04756206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Défendre les Français ? Louis-Ferdinand Céline et la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études céliniennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7, pp.29-40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00790503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Pieyre de Mandiargues, « Les incongruités monumentales, inventer le bonheur avant de le retrouver »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Textuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Littérature au présent. Mélanges offerts à Francis Marmande, 1 (67), pp.125-143</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00790504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fin de partie : l'étalement du temps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'information littéraire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 59 (1), pp.30-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/inli.591.0030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04756511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">&amp;lt;em&amp;gt;Un balcon en forêt&amp;lt;/em&amp;gt; de Julien Gracq. L’irréel de la guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Roman 20-50 : Revue d'étude du roman du XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Pascal Quignard. Le Salon du Wurtemberg et Villa Amalia, 44 (2), pp.115-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/r2050.044.0115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04756230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écrire Venise : « La jeune fille à la croisée »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Textuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, À la recherche d'Albertine disparue, 50, pp.23-32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04756222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vision célinienne de l'Histoire dans Semmelweis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études céliniennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 1, pp.59-67</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03692221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une vision subversive de l’Histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Magazine littéraire (Le)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Louis-Ferdinand Céline, hors-série n°4, pp.100-102</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04756238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline et le “délire de l’Histoire”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherche innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, pp.140-152</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04756246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Envers de l’Histoire contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Année Céline 2000 : Revue d'actualité célinienne, textes-chronique-documents-études</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04756250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Simon, le risque de la folie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hartmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international. Claude Simon : relations étrangères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Genève, Suisse. pp.201-213</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05030692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les réserves critiques de Claude Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hartmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès SELF XX-XXI : Modes de présence et fonctions de l'écrivain dans la cité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marie-Hélène Boblet; Simon Bréan, Sep 2019, Caen, France. 11 p., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/elfe.2838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04144915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Louis-Ferdinand] Céline, portrait de l'artiste en clochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hartmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international : Marketing et stratégies éditoriales aux XXe et XXIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brigitte Diaz; Marie-Hélène Boblet, Apr 2018, Caen, France. pp.43-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02305136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mémoire et fiction, à propos du Jardin des Plantes de Claude Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hartmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seconde édition de la Semaine de la mémoire - Table ronde : Mémoire et fictions littéraires (XXe et XXIe s.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MRSH; Cyceron; B2V; le Mémorial de Caen; Relais d’sciences, Sep 2016, Caen, France. [4 p.]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02144490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Nouveau Roman en question dans la correspondance d’Alain Robbe-Grillet et Claude Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hartmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Correspondances et critique littéraire, XVe-XXe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Göttingen, Allemagne. pp.233-249</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05030693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon Bloy aux limites de l'idée de littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque : Evolutions / Révolutions des valeurs critiques (1860-1940)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marie-Paule Berranger, Jun 2012, Caen, France. pp.179-192</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02305067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Pezard, Nous autres à Vauquois, la beauté en rempart contre l'horreur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hartmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'études André Pézard (écrivain)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marie Hartmann; Sylvia Fabrizio-Costa, Nov 2014, Paris, France. pp.247-261, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1400/237610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02304725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le témoin d'ailleurs, Mandiargues critique d’art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international : Centenaire de la naissance d'André Pieyre de Mandiargues (1909-1991)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marie-Paule Berranger, May 2009, Caen, France. pp.221-240</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00738132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La falsification de l'histoire contemporaine dans &amp;quot;D'un château l'autre&amp;quot; de Louis-Ferdinand Céline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international : Céline réprouvé et classique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Paris, France. [4 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00738135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transposition et traduction : la transposition de Chateaubriand dans les trois derniers romans de Louis-Ferdinand Céline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVIIe colloque international Louis-Ferdinand Céline : Traduction et transposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Milan, Italie. pp.151-168</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00738117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Que des bouts de l'enfer&amp;quot;, l'ébranlement des partages symboliques dans le théâtre de Bernard-Marie Koltès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque : Bernard-Marie Koltès, démons chimères et autres métamorphoses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Caen, France. pp.201-218</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00738120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le dépaysement dans la littérature et le cinéma aux XXe et XXIe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...325 lines deleted...]
-                <w:t xml:space="preserve">hal-00738117v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Boblet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le dépaysement au XXe et XXIe s.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Caen, France. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Entre-deux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4 (1), 2018, Le dépaysement</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01951599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur la Paroi nocturne. L'Art pariétal dans les littératures des XXe et XXIe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gourio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Elseneur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 33, 241 p., 2018, 978-2-84133-903-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01958633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fictions de guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Elseneur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 29, 159 p., 2015, Fictions de guerre, 978-2-84133-510-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02304789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Simon, l’avidité de vivre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hartmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Caen, 272 p., 2024, (Quaestiones), 978-2-38185-218-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.puc.29111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04756116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Envers de l’Histoire contemporaine. Étude de la &amp;quot;trilogie allemande&amp;quot; de Louis-Ferdinand Céline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hartmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Société des études céliniennes, 270 p., 2006, 2-913193-10-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04756123v1</w:t>
-              </w:r>
-[...1490 lines deleted...]
-                <w:t xml:space="preserve">hal-04756250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Nouveau Roman en question dans la correspondance d’Alain Robbe-Grillet et Claude Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hartmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Julie Anselmini; Brigitte Diaz; Franziska Meier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Correspondances et critique littéraire XVe-XXe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 440, Classiques Garnier, pp.233-249, 2020, (Rencontres), 978-2-406-09868-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-09868-3.p.0233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04756372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nu au bain, variations sur le &amp;quot;Jardin des Plantes&amp;quot; de Claude Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hartmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Désir demeuré désir, Mélanges autour de Franck Bauer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Caen, pp.309-319, 2019, (Miscellanea), 978-2-84133-919-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02144480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mémoires de disparu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hartmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">" Il est pas facile de raconter à présent ". Crise de l'expérience et création artistique après la Grande guerre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, Éditions Mimésis, pp.117-131, 2018, (Littérature et critique), 978-8-86976-167-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01951168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les métamorphoses de Phèdre. Dans la baignoire du Narrateur de La Recherche du temps perdu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hartmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Récits de spectateurs. Raconter le spectacle, modéliser l'expérience (XVII-XXe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.191-204, 2017, (Le Spectaculaire. Série Arts de la scène), 978-2-7535-5909-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01951489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éclats du passé. Claude Simon, Le Jardin des plantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hartmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Héritages littéraires dans la littérature française (XVIe-XXe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, pp.251-265, 2014, (Rencontres, n° 83 ; Série : Civilisation médiévale, n° 10), 978-2-8124-2925-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-2926-2.p.0251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02305081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Testaments en pièces [dans Quai Ouest]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hartmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Claude Hubert; Florence Bernard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Relire Koltès</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Provence, pp.179-189, 2013, (Textuelles), 978-2-85399-876-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pup.23919⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04756403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le non-sens du temps dans &amp;lt;em&amp;gt;L’Acacia&amp;lt;/em&amp;gt; de Claude Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hartmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gérard Gengembre; Franziska Meier; Francine Wild. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écrire ou la présence du passé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Caen, pp.197-210, 2012, (Symposia), 978-2-84133-412-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04756409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les prognostications du docteur Céline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hartmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Louis-Ferdinand Céline</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Magazine Littéraire, pp.181-186, 2012, (Nouveaux regards), 979-10-91530-00-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02305099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mandiargues essayiste, le témoin d’ailleurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hartmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Paule Berranger; Claude Leroy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plaisir à Mandiargues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermann, pp.221-239, 2011, 978-2-7056-8098-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04756422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transposition et traduction : la transposition de Chateaubriand dans les trois derniers romans de Louis-Ferdinand Céline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hartmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traduction et transposition. Actes du Dix-septième Colloque international Louis-Ferdinand Céline, Milan, 4-6 juillet 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Société des Etudes céliniennes, pp.151-168, 2010, 978-2-913193-17-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04766724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline, le réquisitoire contre les contemporains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hartmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Céline - Paulhan : questions sur la responsabilité de l'écrivain au sortir de la Seconde Guerre mondiale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société des études céliniennes, pp.71-82, 2008, 2-913193-15-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04756441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline et la seconde guerre : la présentation des collaborateurs en victimes de guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hartmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Céline et la guerre. Actes du seizième colloque international Louis-Ferdinand Céline [Caen, 30 juin - 2 juillet 2006]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société des études céliniennes, pp.173-183, 2007, 978-2-913193-12-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04756449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avant-propos : Le Dialogue dans l’œuvre de Louis-Ferdinand Céline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hartmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Groupe de recherches céliniennes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le dialogue dans l'œuvre romanesque de Louis-Ferdinand Céline</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société des études céliniennes, 2004, 2-913193-05-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04756162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Imitation de Jésus-Christ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hartmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La démesure. Actes du quatorzième colloque international Louis-Ferdinand Céline : Paris, 5-7 juillet 2002</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société d'études céliniennes, pp.155-166, 2003, 2-913193-04-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04756457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’allusion dans Nord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hartmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pesanteur et féerie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société des études céliniennes, pp.193-204, 2001, 2-913193-02-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04756465v1</w:t>
-              </w:r>
-[...274 lines deleted...]
-                <w:t xml:space="preserve">hal-02304789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Débâcles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hartmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Claude Simon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, pp.255-258</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04756477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Acacia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hartmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Claude Simon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, pp.521-526</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04756481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Jardin des plantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hartmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Claude Simon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, pp.582-587</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04756491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4241,105 +4310,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La falsification de l’histoire contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hartmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04756505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId79"/>
+      <w:footerReference w:type="default" r:id="rId80"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4486,51 +4555,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030692v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hartmann" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144915v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elfe.2838" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305136v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02144490v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030693v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02304725v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/237610" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305067v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738132v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738135v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738120v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738117v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756116v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.puc.29111" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756123v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756366v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13gbr" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756173v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17220-8.p.0051" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756184v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccs.3480" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03011268v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Boblet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03692252v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02304669v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756156v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Fabrizio-Costa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02304683v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02304775v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305088v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/r2050.056.0157" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790504v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756206v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790503v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756222v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756511v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inli.591.0030" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756230v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/r2050.044.0115" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03692221v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756238v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756246v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756250v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756372v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09868-3.p.0233" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02144480v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01951168v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01951489v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305081v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-2926-2.p.0251" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756403v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.23919" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756409v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305099v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756422v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766724v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756441v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756449v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756162v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756457v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756465v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01951599v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01958633v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gourio" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02304789v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756477v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756481v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756491v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756505v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05619660v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hartmann" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756173v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17220-8.p.0051" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756366v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13gbr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756184v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccs.3480" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03011268v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Boblet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03692252v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02304669v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02304683v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02304775v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756156v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Fabrizio-Costa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305088v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/r2050.056.0157" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756206v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790503v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790504v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756511v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inli.591.0030" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756230v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/r2050.044.0115" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756222v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03692221v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756238v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756246v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756250v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030692v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144915v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elfe.2838" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305136v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02144490v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030693v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305067v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02304725v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/237610" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738132v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738135v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738117v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738120v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01951599v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01958633v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gourio" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02304789v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756116v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.puc.29111" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756123v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756372v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09868-3.p.0233" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02144480v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01951168v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01951489v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305081v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-2926-2.p.0251" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756403v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.23919" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756409v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305099v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756422v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766724v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756441v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756449v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756162v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756457v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756465v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756477v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756481v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756491v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756505v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>