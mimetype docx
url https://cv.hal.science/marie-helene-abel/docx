--- v0 (2026-03-21)
+++ v1 (2026-04-25)
@@ -93,934 +93,904 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (29)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (30)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating context and criteria: a multi-head attention-based approach for multi-criteria group recommender systems</w:t>
+                <w:t xml:space="preserve">Enhancing Context‐Aware Recommender Systems Through Deep Feature Interaction Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Luyen Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gouspillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Wide Web</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11280-025-01358-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Multi-Criteria Decision Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mcda.70012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05158933v1</w:t>
+                <w:t xml:space="preserve">hal-05000567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Context‐Aware Recommender Systems Through Deep Feature Interaction Learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ngoc Luyen Le</w:t>
+                <w:t xml:space="preserve">Feature Selection Effect on Context‐Aware Teacher‐Support Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nader N Nashed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gouspillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Multi-Criteria Decision Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 32 (1), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mcda.70012⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 32 (2), pp.e70014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mcda.70014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05000567v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05515477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’auto-efficacité des enseignantes et enseignants du supérieur à enseigner avec le numérique, de la période Covid à nos jours</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Desbiens</w:t>
+                <w:t xml:space="preserve">Integrating context and criteria: a multi-head attention-based approach for multi-criteria group recommender systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Luyen Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/11ulw⟩</w:t>
+              <w:t xml:space="preserve">World Wide Web</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28 (4), pp.50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11280-025-01358-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04634520v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05158933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontology-based crisis simulation system for population sheltering management</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’auto-efficacité des enseignantes et enseignants du supérieur à enseigner avec le numérique, de la période Covid à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Tali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Loubère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jinfeng Zhong</w:t>
+                <w:t xml:space="preserve">Christiana Charalampopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luyen Le Ngoc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elsa Negre</w:t>
+                <w:t xml:space="preserve">Jean-François Desbiens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIMULATION: Transactions of The Society for Modeling and Simulation International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/00375497231214563⟩</w:t>
+              <w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 53 (2), pp.313-342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11ulw⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04645368v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04634520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A collaboration context ontology to enhance human-related collaboration into Industry 4.0</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ontology-based crisis simulation system for population sheltering management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinfeng Zhong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siying Li</w:t>
+                <w:t xml:space="preserve">Luyen Le Ngoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Negre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elsa Negre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognition, Technology and Work</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10111-021-00677-w⟩</w:t>
+              <w:t xml:space="preserve">SIMULATION: Transactions of The Society for Modeling and Simulation International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 100 (4), pp.379-399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/00375497231214563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03970722v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04645368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MEMORAe project: an approach and a platform for learning innovation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A collaboration context ontology to enhance human-related collaboration into Industry 4.0</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siying Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Negre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cognition, Technology and Work</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (1), pp.75-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10111-021-00677-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11042-021-11157-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03547164v1</w:t>
+                <w:t xml:space="preserve">hal-03970722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CONSIGNELA: A multidisciplinary patient-centered project to improve drug prescription comprehension and execution in elderly people and parkinsonian patients</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MEMORAe project: an approach and a platform for learning innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Telematics and Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tele.2017.11.010⟩</w:t>
+              <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 81 (25), pp.35555-35569. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11042-021-11157-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01661708v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03547164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MBA: A system of systems architecture model for supporting collaborative work</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Moro Puppi Wanderley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emerson Cabrera Paraiso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers in Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 100, pp.31-42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compind.2018.04.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01773449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
@@ -1123,1499 +1093,1529 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01893333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">System of Information Systems to support learners (a case study at the University of Technology of Compiègne)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CONSIGNELA: A multidisciplinary patient-centered project to improve drug prescription comprehension and execution in elderly people and parkinsonian patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Moro Puppi Wanderley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Majd Saleh</w:t>
+                <w:t xml:space="preserve">Élodie Vandenbergh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Hainselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behaviour and Information Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/0144929X.2018.1502808⟩</w:t>
+              <w:t xml:space="preserve">Telematics and Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 35 (4), pp.913-929. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tele.2017.11.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01999872v1</w:t>
+                <w:t xml:space="preserve">hal-01661708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MEMORAe : un système d’information support d’un éco-système apprenant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">System of Information Systems to support learners (a case study at the University of Technology of Compiègne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majd Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Majd Saleh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Behaviour and Information Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37 (10-11), pp.1097-1110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/0144929X.2018.1502808⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/isi.22.6.53-69⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01999892v1</w:t>
+                <w:t xml:space="preserve">hal-01999872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capitalization of Remote Collaborative Brainstorming Activities</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MEMORAe : un système d’information support d’un éco-système apprenant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majd Saleh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Standards and Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.csi.2015.11.006⟩</w:t>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 22 (6), pp.53-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/isi.22.6.53-69⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01396766v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01999892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge map-based web platform to facilitate organizational learning return of experiences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Capitalization of Remote Collaborative Brainstorming Activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuki Kaeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenji Sugawara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Human Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chb.2014.10.012⟩</w:t>
+              <w:t xml:space="preserve">Computer Standards and Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Special Issue on Information System in Distributed Environment, 48 (C), pp.217-224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csi.2015.11.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01128677v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01396766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note-taking as a main feature in a social networking platform for small and medium sized enterprises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ala Atrash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Darène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers in Human Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 51, pp.705-714. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chb.2014.12.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01121203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notes and annotations as information resources in a social networking platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ala Atrash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers in Human Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 51, pp.1261-1267. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chb.2014.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01121206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A user-centered and group-based approach for social data filtering and sharing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Knowledge map-based web platform to facilitate organizational learning return of experiences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Morizet-Mahoudeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers in Human Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Special Issue on Computing for Collaborative Learning in the Social networks and new media era, 51, pp.1012-1023. </w:t>
+              <w:t xml:space="preserve">, 2015, 51, pp.960-966. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chb.2014.11.079⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chb.2014.10.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01101056v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01128677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A User-centered Approach for Integrating Social Data into Groups of Interest</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A user-centered and group-based approach for social data filtering and sharing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan-Truong Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Morizet-Mahoudeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data and Knowledge Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 96-97, pp.43-56. </w:t>
+              <w:t xml:space="preserve">Computers in Human Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Special Issue on Computing for Collaborative Learning in the Social networks and new media era, 51, pp.1012-1023. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.datak.2015.04.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chb.2014.11.079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01212913v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01101056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information Management from Social and Documentary Sources in Organizations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Deparis</w:t>
+                <w:t xml:space="preserve">A User-centered Approach for Integrating Social Data into Groups of Interest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan Truong Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Juliette Mattioli</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Morizet-Mahoudeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Human Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chb.2013.10.033⟩</w:t>
+              <w:t xml:space="preserve">Data and Knowledge Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 96-97, pp.43-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.datak.2015.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01137349v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01212913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and exploiting collaborative traces in web-based collaborative working environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Information Management from Social and Documentary Sources in Organizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Deparis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qiang Li</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
+                <w:t xml:space="preserve">Lortal Gaelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Mattioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers in Human Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 30, pp.396-408. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chb.2013.04.028⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 30, pp.753-759. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chb.2013.10.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00942222v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01137349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An aggregation model of online social networks to support group decision-making</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan-Truong Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Morizet-Mahoudeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Decision Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Special Issue: Knowledge and Group Decision Making, 23 (1), pp.24-39. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/12460125.2014.857209⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00917565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Support for Organizational Learning Needs” International Journal of Knowledge-Based Organizations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adeline Leblanc</w:t>
+                <w:t xml:space="preserve">Modeling and exploiting collaborative traces in web-based collaborative working environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internation Journal of Knowledge-Based Organizations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4018/ijkbo.2014100101⟩</w:t>
+              <w:t xml:space="preserve">Computers in Human Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 30, pp.396-408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chb.2013.04.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01136042v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00942222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise en compte des médias sociaux dans la gestion des connaissances de l’entreprise</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lortal Gaelle</w:t>
+                <w:t xml:space="preserve">A Support for Organizational Learning Needs” International Journal of Knowledge-Based Organizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juliette Mattioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Internation Journal of Knowledge-Based Organizations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (4), pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4018/ijkbo.2014100101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/DN.17.2.55-79⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01136452v1</w:t>
+                <w:t xml:space="preserve">hal-01136042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Support for Collaborative Building of a Railway Technical Solution during Tendering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diana Penciuc</w:t>
+                <w:t xml:space="preserve">Prise en compte des médias sociaux dans la gestion des connaissances de l’entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Deparis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lortal Gaelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier van den Abeele</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Mattioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Knowledge Society Research (IJKSR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 4 (3), pp.103-113. </w:t>
+              <w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2, pp.55-79. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4018/ijksr.2013070109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/DN.17.2.55-79⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01306351v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01136452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping semantic script with image processing algorithms to leverage amateur video material in professional production</w:t>
               </w:r>
@@ -2627,51 +2627,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Diemert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Pinzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2737,547 +2737,651 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01306356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic audiovisual asset model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Diemert</w:t>
+                <w:t xml:space="preserve">Support for Collaborative Building of a Railway Technical Solution during Tendering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Penciuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claude Moulin</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier van den Abeele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11042-011-0883-1⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Knowledge Society Research (IJKSR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4 (3), pp.103-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4018/ijksr.2013070109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01306567v1</w:t>
+                <w:t xml:space="preserve">hal-01306351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport des ontologies à la gestion des connaissances au cours du cycle de vie des systèmes de transport ferroviaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diana Penciuc</w:t>
+                <w:t xml:space="preserve">Semantic audiovisual asset model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Diemert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier van den Abeele</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 63 (3), pp.663-690. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11042-011-0883-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/ISI.17.4.119-140⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00790221v1</w:t>
+                <w:t xml:space="preserve">hal-01306567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A forum-based Organizational Memory as Organizational Learning Support</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adeline Leblanc</w:t>
+                <w:t xml:space="preserve">Apport des ontologies à la gestion des connaissances au cours du cycle de vie des systèmes de transport ferroviaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Penciuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier van den Abeele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Digital Information Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 17 (4), pp.117-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ISI.17.4.119-140⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00367824v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00790221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'accès aux ressources d'une formation guidé par des ontologies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ahcène Benayache</w:t>
+                <w:t xml:space="preserve">A forum-based Organizational Memory as Organizational Learning Support</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Digital Information Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 6 (4), pp.303-312</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18162/ritpu.2006.121⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">edutice-00194351v1</w:t>
+                <w:t xml:space="preserve">hal-00367824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'accès aux ressources d'une formation guidé par des ontologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahcène Benayache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 3 (3), pp.18-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18162/ritpu.2006.121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">edutice-00194351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Environment improvements for a better cooperation in international collaborative mechanical design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indira Mouttapa Thouvenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ramond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abir Qamiyah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of integrated design &amp; process science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 7 (2), pp.131-142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00452618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3287,10248 +3391,10257 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un cadre ontologique pour la gestion des compétences : à des fins de formation, de recrutement, de métier, ou de recherches associées</w:t>
+                <w:t xml:space="preserve">How Well Do LLMs Predict Prerequisite Skills? Zero-Shot Comparison to Expert-Defined Concepts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Luyen Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Laforge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36es Journées francophones d'Ingénierie des Connaissances (IC 2025) @ Plate-Forme Intelligence Artificielle (PFIA 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Dijon, France. pp.120-125</w:t>
+              <w:t xml:space="preserve">2025 IEEE International Conference on Systems, Man, and Cybernetics (SMC 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Oct 2025, Vienne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05147866v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05450451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Recommender Systems Using Textual Embeddings from Pre-trained Language Models</w:t>
+                <w:t xml:space="preserve">Automated Skill Decomposition Meets Expert Ontologies: Bridging the Granularity Gap with LLMs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Luyen Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Information Technology &amp; Systems (ICITS'25)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">17th International Conference on Management of Digital Ecosystems (MEDES 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Ho Chi MInh City, Vietnam</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05001083v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05450473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Context-Aware Multi-Criteria Recommender Systems Using Variable Selection Networks</w:t>
+                <w:t xml:space="preserve">Vers un cadre ontologique pour la gestion des compétences : à des fins de formation, de recrutement, de métier, ou de recherches associées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Luyen Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Laforge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Advanced Intelligent Systems and Informatics (AISI 2025)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">36es Journées francophones d'Ingénierie des Connaissances (IC 2025) @ Plate-Forme Intelligence Artificielle (PFIA 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Dijon, France. pp.120-125</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04961071v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05147866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Well Do LLMs Predict Prerequisite Skills? Zero-Shot Comparison to Expert-Defined Concepts</w:t>
+                <w:t xml:space="preserve">Enhancing Recommender Systems Using Textual Embeddings from Pre-trained Language Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Luyen Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE International Conference on Systems, Man, and Cybernetics (SMC 2025)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th International Conference on Information Technology &amp; Systems (ICITS'25)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Mexico City, Mexico. pp.93-103, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-93103-1_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05450451v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated Skill Decomposition Meets Expert Ontologies: Bridging the Granularity Gap with LLMs</w:t>
+                <w:t xml:space="preserve">Context-Aware Multi-Criteria Recommender Systems Using Variable Selection Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Luyen Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Management of Digital Ecosystems (MEDES 2025)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th International Conference on Advanced Intelligent Systems and Informatics (AISI 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Port Said, Egypt. pp.3-15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-81308-5_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05450473v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04961071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint Group Profiling and Recommendation via Deep Neural Network-based Multi-Task Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Luyen Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th International Conference on Computer Supported Cooperative Work in Design (CSCWD 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2025, Compiègne, France</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, May 2025, Compiègne, France. pp.2171-2176, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CSCWD64889.2025.11033340⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05001120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Ontology-Based Bridge between Algorithmic Thinking and Programming</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nader N Nashed</w:t>
+                <w:t xml:space="preserve">Modeling and Visualizing Competency Progression: A Semantic Integration of Pedagogical Graphs and Generative AI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Luyen Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Laforge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Information and Knowledge Systems (ICIKS 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Sousse (Tunisie), Tunisia</w:t>
+              <w:t xml:space="preserve">2e International Meeting for Innovative Pedagogy 2025 (IMIP25)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05515539v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05151429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and Visualizing Competency Progression: A Semantic Integration of Pedagogical Graphs and Generative AI</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ngoc Luyen Le</w:t>
+                <w:t xml:space="preserve">An Ontology-Based Bridge between Algorithmic Thinking and Programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María José Ojeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nader N Nashed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Laforge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2e International Meeting for Innovative Pedagogy 2025 (IMIP25)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Compiègne, France</w:t>
+              <w:t xml:space="preserve">7th International Conference on Information and Knowledge Systems (ICIKS 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Sousse (Tunisie), Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05151429v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05515539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Context-Aware Hybrid Recommender System for Teachers within MEMORAe SoIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nader N Nashed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lahoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th International Conference on Computer Supported Cooperative Work in Design (CSCWD 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Compiegne, France. pp.2623-2628, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CSCWD64889.2025.11033644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05515523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recognizing Similar Crises through the Application of Ontology-based Knowledge Mining</w:t>
+                <w:t xml:space="preserve">From Individual to Group: Developing a Context-Aware Multi-Criteria Group Recommender System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Luyen Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elsa Negre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57th Hawaii International Conference on System Sciences (HICSS 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th International Conference on Management of Digital EcoSystems (MEDES 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Naple, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-93598-5_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04378722v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Weighted Property Approaches for RDF Graph Similarity Measure</w:t>
+                <w:t xml:space="preserve">Designing a User Contextual Profile Ontology: A Focus on the Vehicle Sales Domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Luyen Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gouspillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th IEEE International Conference on Computer Supported Cooperative Work in Design (CSCWD 2024)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CSCWD61410.2024.10580431⟩</w:t>
+              <w:t xml:space="preserve">6th International Conference on Information and Knowledge Systems (ICIKS 23)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Portsmouth (UK), United Kingdom. pp.197-212, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-51664-1_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04645427v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04645398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontology-based crisis simulation system for population sheltering management</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elsa Negre</w:t>
+                <w:t xml:space="preserve">Exploring Weighted Property Approaches for RDF Graph Similarity Measure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Luyen Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gouspillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42ème INFormatique des ORganisations et Systèmes d’Information et de Décision (Inforsid 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">27th IEEE International Conference on Computer Supported Cooperative Work in Design (CSCWD 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Tianjin, China. pp.3104-3109, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CSCWD61410.2024.10580431⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04868078v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04645427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Context-awareness in Pedagogical Resources Recommender System for Teachers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nader N Nashed</w:t>
+                <w:t xml:space="preserve">Ontology-based crisis simulation system for population sheltering management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinfeng Zhong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luyen Le Ngoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Negre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Lahoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 21st International Conference on Information Technology Based Higher Education and Training (ITHET)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">42ème INFormatique des ORganisations et Systèmes d’Information et de Décision (Inforsid 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Nancy, France. pp.56-58</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05515503v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04868078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Individual to Group: Developing a Context-Aware Multi-Criteria Group Recommender System</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ngoc Luyen Le</w:t>
+                <w:t xml:space="preserve">Context-awareness in Pedagogical Resources Recommender System for Teachers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nader N Nashed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lahoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Management of Digital EcoSystems (MEDES 2024)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-93598-5_6⟩</w:t>
+              <w:t xml:space="preserve">2024 21st International Conference on Information Technology Based Higher Education and Training (ITHET)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Paris, France. pp.1-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITHET61869.2024.10837654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05001106v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05515503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing a User Contextual Profile Ontology: A Focus on the Vehicle Sales Domain</w:t>
+                <w:t xml:space="preserve">Recognizing Similar Crises through the Application of Ontology-based Knowledge Mining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Luyen Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gouspillou</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Negre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Information and Knowledge Systems (ICIKS 23)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">57th Hawaii International Conference on System Sciences (HICSS 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Hawaii, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04645398v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04378722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système de simulations de crises, basé sur une ontologie, pour la mise à l'abri des populations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinfeng Zhong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luyen Le Ngoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Negre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42ème édition INFormatique des ORganisations et Systèmes d’Information et de Décision (INFORSID 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Nancy, France. pp.57-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04774529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teachers Facing Psychosocial Risks: Adaptation of a French Context Questionnaire to Egypt</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Artificial Intelligence: Applications and its Relationship to Self-Efficacy in Higher Education Teachers' Digital Teaching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Tali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Loubère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Computer Supported Education (CSEDU 2023), 6th Special Session on Educational Knowledge Management (EKM 2023)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Technologies éducatives pour l'enseignement et l'apprentissage -La personne en formation au cœur de l'apprentissage avec le numérique (ROC 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Réseau d’enseignement francophone à distance du Canada (REFAD) ; Observatoire du numérique en éducation (ONE) et à la Communauté pour l’Innovation et la Recherche sur les Technologies dans l’enseignement/Apprentissage (CIRTA), Nov 2023, En ligne, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04201038v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04422221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système de recommandations basé sur les contraintes pour les simulations de gestion de crise</w:t>
+                <w:t xml:space="preserve">A Constraint-based Recommender System via RDF Knowledge Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Luyen Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gouspillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34es Journées francophones d'Ingénierie des Connaissances (IC 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">26th IEEE International Conference on Computer Supported Cooperative Work in Design (CSCWD 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Rio de Janeiro, Brazil. pp.849-854, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CSCWD57460.2023.10152701⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04152504v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04161345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why Ethics is important to consider in AI ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nada Matta</w:t>
+                <w:t xml:space="preserve">Construction d'un système de recommandation basé sur des contraintes via des graphes de connaissances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Luyen Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Hedi Karray</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gouspillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th ACS/IEEE International Conference on Computer Systems and Applications (AICCSA 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Gizeh, Egypt. pp.1-5</w:t>
+              <w:t xml:space="preserve">34es Journées francophones d'Ingénierie des Connaissances (IC 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Strasbourg, France. pp.85-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04337459v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04152530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction d'un système de recommandation basé sur des contraintes via des graphes de connaissances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ngoc Luyen Le</w:t>
+                <w:t xml:space="preserve">Teachers Facing Psychosocial Risks: Adaptation of a French Context Questionnaire to Egypt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Tali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lahoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Negre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gouspillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34es Journées francophones d'Ingénierie des Connaissances (IC 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th International Conference on Computer Supported Education (CSEDU 2023), 6th Special Session on Educational Knowledge Management (EKM 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSEDU, Apr 2023, Prague, Czech Republic. pp.417-426, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0012059600003470⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04152530v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04201038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial Intelligence: Applications and its Relationship to Self-Efficacy in Higher Education Teachers' Digital Teaching</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fatiha Tali</w:t>
+                <w:t xml:space="preserve">Why Ethics is important to consider in AI ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nada Matta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lucie Loubère</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hedi Karray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technologies éducatives pour l'enseignement et l'apprentissage -La personne en formation au cœur de l'apprentissage avec le numérique (ROC 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Le Réseau d’enseignement francophone à distance du Canada (REFAD) ; Observatoire du numérique en éducation (ONE) et à la Communauté pour l’Innovation et la Recherche sur les Technologies dans l’enseignement/Apprentissage (CIRTA), Nov 2023, En ligne, Canada</w:t>
+              <w:t xml:space="preserve">20th ACS/IEEE International Conference on Computer Systems and Applications (AICCSA 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Gizeh, Egypt. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04422221v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04337459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Constraint-based Recommender System via RDF Knowledge Graphs</w:t>
+                <w:t xml:space="preserve">Système de recommandations basé sur les contraintes pour les simulations de gestion de crise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Luyen Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinfeng Zhong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Negre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gouspillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th IEEE International Conference on Computer Supported Cooperative Work in Design (CSCWD 2023)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">34es Journées francophones d'Ingénierie des Connaissances (IC 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Strasbourg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04161345v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04152504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraint-based recommender system for crisis management simulations</w:t>
+                <w:t xml:space="preserve">Improving Semantic Similarity Measure Within a Recommender System Based-on RDF Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Luyen Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gouspillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">56th Hawaii International Conference on System Sciences(HICSS 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th International Conference on Information Technology &amp; Systems (ICITS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Cusco, Peru. pp.463-474, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-33258-6_42⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03832226v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04161309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Semantic Similarity Measure Within a Recommender System Based-on RDF Graphs</w:t>
+                <w:t xml:space="preserve">Constraint-based recommender system for crisis management simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Luyen Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinfeng Zhong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Negre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gouspillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Information Technology &amp; Systems (ICITS 2023)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">56th Hawaii International Conference on System Sciences(HICSS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Hawaii, United States. pp.1778-1787</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04161309v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03832226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CORec-Cri: How Collaborative and Social Technologies Can Help to Contextualize Crises?</w:t>
+                <w:t xml:space="preserve">Combining Embedding-Based and Semantic-Based Models for Post-Hoc Explanations in Recommender Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Luyen Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gouspillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 IEEE International Conference on Systems, Man, and Cybernetics (SMC 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2023, Honolulu, Hawaii, United States. pp.4625-4630, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SMC53992.2023.10394630⟩</w:t>
+              <w:t xml:space="preserve">, Oct 2023, Honolulu, HI, United States. pp.4619-4624, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SMC53992.2023.10394410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04454260v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04454269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Embedding-Based and Semantic-Based Models for Post-Hoc Explanations in Recommender Systems</w:t>
+                <w:t xml:space="preserve">CORec-Cri: How Collaborative and Social Technologies Can Help to Contextualize Crises?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Luyen Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinfeng Zhong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Negre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gouspillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 IEEE International Conference on Systems, Man, and Cybernetics (SMC 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2023, Honolulu, HI, United States. pp.4619-4624, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SMC53992.2023.10394410⟩</w:t>
+              <w:t xml:space="preserve">, Oct 2023, Honolulu, Hawaii, United States. pp.4625-4630, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SMC53992.2023.10394630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04454269v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04454260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Personalized Recommender System Based-on Knowledge Graph Embeddings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Luyen Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gouspillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Artificial Intelligence and Computer Vision (AICV2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Marrakesh, Morocco. pp.368-378, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-27762-7_35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04101826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contextual and Sentimental Teachers’ Peer Recommendations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Lahoud</w:t>
+                <w:t xml:space="preserve">Personalized Services in Collaborative Learning Environment Based on Learner’s Activity Records</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qing Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Negre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th IEEE International Conference on Computer Supported Cooperative Work in Design (CSCWD 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2022, Hangzhou, China. pp.1461-1466, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CSCWD54268.2022.9776277⟩</w:t>
+              <w:t xml:space="preserve">, May 2022, Hangzhou, China. pp.1420-1425, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CSCWD54268.2022.9776060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03896004v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03911906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Context Awareness in Autonomous Navigation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+                <w:t xml:space="preserve">Autonomous vehicle navigation with semantical modelling: A project overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Corrêa Victorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Systems, Man, and Cybernetics (SMC 2022)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SMC53654.2022.9945347⟩</w:t>
+              <w:t xml:space="preserve">14th IEEE/SICE International Symposium on System Integration (SII 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Narvik, Norway. pp.844-849, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SII52469.2022.9708871⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03934443v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03523324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontology-based teacher-context data integration</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Lahoud</w:t>
+                <w:t xml:space="preserve">Dynamic Context Awareness in Autonomous Navigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selim Chefchaouni Moussaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Pousseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Corrêa Victorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th IEEE/SICE International Symposium on System Integration (SII 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Systems, Man, and Cybernetics (SMC 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Prague, Czech Republic. pp.2808-2813, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SMC53654.2022.9945347⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SII52469.2022.9708601⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03537280v1</w:t>
+                <w:t xml:space="preserve">hal-03934443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personalized Services in Collaborative Learning Environment Based on Learner’s Activity Records</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Qing Tang</w:t>
+                <w:t xml:space="preserve">Ontology-based teacher-context data integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nader Nashed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elsa Negre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th IEEE International Conference on Computer Supported Cooperative Work in Design (CSCWD 2022)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CSCWD54268.2022.9776060⟩</w:t>
+              <w:t xml:space="preserve">14th IEEE/SICE International Symposium on System Integration (SII 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Narvik (en ligne), Norway. pp.809-814, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SII52469.2022.9708601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03911906v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03537280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomous vehicle navigation with semantical modelling: A project overview</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Corrêa Victorino</w:t>
+                <w:t xml:space="preserve">Contextual and Sentimental Teachers’ Peer Recommendations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nader Nashed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th IEEE/SICE International Symposium on System Integration (SII 2022)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SII52469.2022.9708871⟩</w:t>
+              <w:t xml:space="preserve">25th IEEE International Conference on Computer Supported Cooperative Work in Design (CSCWD 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Hangzhou, China. pp.1461-1466, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CSCWD54268.2022.9776277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03523324v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03896004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Implementation of a Semantic Model for Intelligent Vehicle Navigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Corrêa Victorino</w:t>
+                <w:t xml:space="preserve">Sentiment d’efficacité personnelle à enseigner avec les outils numériques pendant la pandémie dans l’enseignement supérieur.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Tali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiana Charalampopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Desbiens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Raisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Deep Learning, Artificial Intelligence and Robotics (ICDLAIR 2022)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Semaine internationale de l’éducation et de la formation (SIEF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L’Observatoire de l’éducation et de la formation de la Faculté des Sciences Sociales et Politiques (OBSEF) de l’Université de Lausanne, Sep 2022, Lausanne, Suisse</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03523308v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03780003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contextual Ontology-based Feature Selection for Teachers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nader Nashed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Conference on Web-based Learning (ICWL 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Tenerife, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03896053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sentiment d’efficacité personnelle à enseigner avec les outils numériques pendant la pandémie dans l’enseignement supérieur.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Desbiens</w:t>
+                <w:t xml:space="preserve">On the Implementation of a Semantic Model for Intelligent Vehicle Navigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Corrêa Victorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Raisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semaine internationale de l’éducation et de la formation (SIEF)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th International Conference on Deep Learning, Artificial Intelligence and Robotics (ICDLAIR 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Salerno, Italy. pp.47-54, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-85365-5_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03780003v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03523308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and Using the Context of Navigation: Towards Context-Aware Navigation of Autonomous Vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sélim Chefchaouni Moussaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Corrêa Victorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13h Workshop on Planning, Perception and Navigation for Intelligent Vehicles (PPNIV'22)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Oct 2022, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04511775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport des ontologies pour le calcul de la similarité sémantique au sein d'un système de recommandation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Luyen Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gouspillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33ème Journées Francophones d'Ingénierie des Connaissances (IC 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Saint-Étienne, France. pp.189-198, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48550/arXiv.2205.12539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03675591v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards personalized educational resources recommendations for teachers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nader Nashed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Deep Learning, Artificial Intelligence and Robotics, (ICDLAIR 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Salermo, Italy. pp.107-116, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-98531-8_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03537290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teacher Educational Resources Recommendation in the COVID-19 Context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nader Nashed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Computer Supported Education (CSEDU 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Prague, Czech Republic. pp.587-598, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5220/0011147000003182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03896021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TCO : a Teacher Context Ontology</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Lahoud</w:t>
+                <w:t xml:space="preserve">Towards a Semantic Model of the Context of Navigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Faruffini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Corrêa Victorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th IEEE International Conference on Computer Supported Cooperative Work in Design (CSCWD 2021)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CSCWD49262.2021.9437622⟩</w:t>
+              <w:t xml:space="preserve">5th International Conference on Information and Knowledge Systems (ICIKS 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, online, France. pp.168-183, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-85977-0_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03537261v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03522886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ontology-based Semantic Similarity in Generating Context-aware Collaborator Recommendations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siying Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Negre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th IEEE International Conference on Computer Supported Cooperative Work in Design (CSCWD 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Dalian, China. pp.751-756, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CSCWD49262.2021.9437647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03832653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an Ontology-based Recommender System for the Vehicle Domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Luyen Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gouspillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Deep Learning, Artificial Intelligence and Robotics, (ICDLAIR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Salerno, Italy. pp.107-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03547699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Context Modelling applied to the Intelligent Vehicle Navigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Faruffini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Pousseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Corrêa Victorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47th Annual Conference of the IEEE Industrial Electronics Society (IECON 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Toronto, Canada. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IECON48115.2021.9589399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03523249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Semantic Model of the Context of Navigation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Corrêa Victorino</w:t>
+                <w:t xml:space="preserve">TCO : a Teacher Context Ontology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nader Nashed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Information and Knowledge Systems (ICIKS 2021)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-85977-0_13⟩</w:t>
+              <w:t xml:space="preserve">24th IEEE International Conference on Computer Supported Cooperative Work in Design (CSCWD 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Dalian, China. pp.757-762, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CSCWD49262.2021.9437622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03522886v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03537261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vehicle Autonomous Navigation with Context Awareness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Faruffini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Corrêa Victorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd IEEE International Conference on Human-Machine Systems (ICHMS 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Magdeburg, Germany. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICHMS53169.2021.9582660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03523227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improve Learner-based Recommender System with Learner’s Mood in Online Learning Platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qing Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Negre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th IEEE International Conference on Machine Learning and Applications (ICMLA 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Pasadena, CA, United States. pp.1704-1709, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICMLA52953.2021.00271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03529869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mood detection ontology integration with teacher context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nader Nashed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Andrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Blancan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th IEEE International Conference on Machine Learning and Applications (ICMLA 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 20th IEEE International Conference on Machine Learning and Applications (ICMLA 2021, Dec 2021, Pasadena, CA, United States. pp.1710-1715, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICMLA52953.2021.00272⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03537277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MEMORAe-CWE : un système collaboratif de systèmes d’information à base d’ontologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siying Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Negre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31ème Journées Francophones d'Ingénierie des Connaissances (IC 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sébastien Ferré, Jun 2020, Angers, France. pp.56-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02891786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Collaborative Working Environment as an ontology-based collaborative System of Information Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siying Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Negre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Systems, Man and Cybernetics (SMC 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Toronto (virtual), Canada. pp.800-805, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SMC42975.2020.9282877⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02944629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managing and recommending resources in web-based collaborative working environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siying Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Negre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th International Conference on Enabling Technologies: Infrastructure for Collaborative Enterprises (WETICE 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Bayonne (virtual), France. pp.287-290</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02944640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the Privacy-Preserving of Online Recommender System in Collaborative Learning Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qing Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Negre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Systems, Man, and Cybernetics (SMC 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Toronto, Canada. pp.1298-1303, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SMC42975.2020.9283463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02945153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Context-based decision support to form relevant groups of learners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Negre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd IEEE International Conference on Computer Supported Cooperative Work in Design (CSCWD 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Porto, Portugal. pp.75-80, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CSCWD.2019.8791896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02276357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a collaboration context ontology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Using User Contextual Profile for Recommendation in Collaborations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siying Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Negre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd IEEE International Conference on Computer Supported Cooperative Work in Design (CSCWD 2019)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CSCWD.2019.8791845⟩</w:t>
+              <w:t xml:space="preserve">Research and Innovation Forum 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Rome, Italy. pp.199-209, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-30809-4_19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02276366v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03218720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using User Contextual Profile for Recommendation in Collaborations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Towards a collaboration context ontology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siying Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Negre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research and Innovation Forum 2019</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-30809-4_19⟩</w:t>
+              <w:t xml:space="preserve">23rd IEEE International Conference on Computer Supported Cooperative Work in Design (CSCWD 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Porto, Portugal. pp.93-98, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CSCWD.2019.8791845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03218720v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02276366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les plateformes de formation à distance, des environnements capacitants ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Nagels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Tali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème Conférence sur les Environnements Informatiques pour l’Apprentissage Humain (EIAH 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02151704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aide à la décision basée sur le contexte pour former des groupes d'apprenants pertinents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Negre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXVIIème congrès INFormatique des ORganisations et Systèmes d’Information et de Décision (INFORSID 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Paris, France. pp.9-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02276499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GAMBAD: A Method for Developing Systems of Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">MBA: A Framework for Building Systems of Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Moro Puppi Wanderley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emerson Cabrera Paraiso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th IEEE International Conference on Tools with Artificial Intelligence (ICTAI 2018)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICTAI.2018.00127⟩</w:t>
+              <w:t xml:space="preserve">13th Annual International Conference on System of Systems Engineering (SoSE 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France. pp.358-364, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SYSOSE.2018.8428721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01999979v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A System of Information Systems to Capitalize Resources of Collaborative Activities: the ECOPACK Project</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claude Moulin</w:t>
+                <w:t xml:space="preserve">Modèle de contexte de collaboration : pour qui, pourquoi, comment ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siying Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Véronique Misséri</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Negre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Annual International Conference on System of Systems Engineering (SoSE 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">29ème Journées Francophones d'Ingénierie des Connaissances (IC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Nancy, France. pp.229-243</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SYSOSE.2018.8428751⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01996313v1</w:t>
+                <w:t xml:space="preserve">hal-01839623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle de contexte de collaboration : pour qui, pourquoi, comment ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Siying Li</w:t>
+                <w:t xml:space="preserve">GAMBAD: A Method for Developing Systems of Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Moro Puppi Wanderley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elsa Negre</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emerson Cabrera Paraiso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29ème Journées Francophones d'Ingénierie des Connaissances (IC 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">30th IEEE International Conference on Tools with Artificial Intelligence (ICTAI 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Volos, Greece. pp.813-817, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTAI.2018.00127⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01839623v1</w:t>
+                <w:t xml:space="preserve">hal-01999979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MBA: A Framework for Building Systems of Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gregory Moro Puppi Wanderley</w:t>
+                <w:t xml:space="preserve">A System of Information Systems to Capitalize Resources of Collaborative Activities: the ECOPACK Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoubida Afoutni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majd Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Misséri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th Annual International Conference on System of Systems Engineering (SoSE 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2018, Paris, France. pp.358-364, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France. pp.82-88, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SYSOSE.2018.8428751⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SYSOSE.2018.8428721⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01901510v1</w:t>
+                <w:t xml:space="preserve">hal-01996313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contact and Collaboration Context Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siying Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Negre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th IEEE International Forum on Research and Technology for Society and Industry (RTSI 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Palermo, Italy. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/RTSI.2018.8548381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01999966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">System of Information Systems and Organizational Memory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majd Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th Annual International Conference on System of Systems Engineering (SoSE 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France. pp.477-484, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SYSOSE.2018.8428784⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01999908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing Proactive Interfaces for Cooperation using Systems of Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Moro Puppi Wanderley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emerson Cabrera Paraiso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd IEEE International Conference on Computer Supported Cooperative Work in Design (CSCWD 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Nanjing, China. pp.122-127, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CSCWD.2018.8465388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01901517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Systems of Systems to Manage Enterprise Contacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Moro Puppi Wanderley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emerson Cabrera Paraiso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th IEEE International Forum on Research and Technology for Society and Industry (RTSI 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Palermo, Italy. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/RTSI.2018.8548382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01999959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment créer des environnements d'apprentissage formels, non formels, informels au service des apprenants pour accroître leur pouvoir d'agir ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Nagels</w:t>
+                <w:t xml:space="preserve">How to take into account Informal Knowledge in Information Systems?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumaya Gouider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orphée Rendez-vous réseau d' e-Education (ORPHEE RDV 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Font Romeu, France. pp.1-4</w:t>
+              <w:t xml:space="preserve">Third International Conference on Knowledge Management, Information and Knowledge Systems (KMIKS 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Hammamet, Tunisia. pp.103-114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01522956v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01568025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Core Architecture for Developing Systems of Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gregory Moro Puppi Wanderley</w:t>
+                <w:t xml:space="preserve">Recommandation de ressources pédagogiques au sein d'un système de systèmes d'information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Ben Ameur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majd Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emerson Cabrera Paraiso</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Negre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Systems, Man, and Cybernetics (SMC 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">28ème Journées Francophones d'Ingénierie des Connaissances (IC 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Caen, France. pp.223-228</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SMC.2017.8122592⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01629837v1</w:t>
+                <w:t xml:space="preserve">hal-01570294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommandation de ressources pédagogiques au sein d'un système de systèmes d'information</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Majd Saleh</w:t>
+                <w:t xml:space="preserve">A Core Architecture for Developing Systems of Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Moro Puppi Wanderley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elsa Negre</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emerson Cabrera Paraiso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28ème Journées Francophones d'Ingénierie des Connaissances (IC 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Systems, Man, and Cybernetics (SMC 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Banff, Canada. pp.141-146, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SMC.2017.8122592⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01570294v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01629837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to take into account Informal Knowledge in Information Systems?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Soumaya Gouider</w:t>
+                <w:t xml:space="preserve">Comment créer des environnements d'apprentissage formels, non formels, informels au service des apprenants pour accroître leur pouvoir d'agir ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Gilliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Nagels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Acensio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Algave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third International Conference on Knowledge Management, Information and Knowledge Systems (KMIKS 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Hammamet, Tunisia. pp.103-114</w:t>
+              <w:t xml:space="preserve">Orphée Rendez-vous réseau d' e-Education (ORPHEE RDV 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Font Romeu, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01568025v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01522956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A System of Systems Architecture for Supporting Decision-Making</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gregory Moro Puppi Wanderley</w:t>
+                <w:t xml:space="preserve">Towards a Proactive Interoperability Solution in Systems of Information Systems: A PLM Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoubida Afoutni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le-Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emerson Cabrera Paraiso</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Eynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st IEEE International Conference on Computer Supported Cooperative Work in Design (CSCWD 2017)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CSCWD.2017.8066692⟩</w:t>
+              <w:t xml:space="preserve">14th IFIP International Conference on Product Lifecycle Management (PLM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Seville, Spain. pp.580-589, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-72905-3_51⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01567880v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01764171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Proactive Interoperability Solution in Systems of Information Systems: A PLM Perspective</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Le-Duigou</w:t>
+                <w:t xml:space="preserve">Recommendation of Pedagogical Resources within a Learning Ecosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Ben Ameur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majd Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoît Eynard</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Negre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th IFIP International Conference on Product Lifecycle Management (PLM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9th International Conference on Management of Digital EcoSystems (MEDES '17 )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Bangkok, Thailand. pp.14-21</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01764171v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01671194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">System of Information Systems as Support for Learning Ecosystem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majd Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Symposium on Emerging Technologies for Education (SETE 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01621539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommendation of Pedagogical Resources within a Learning Ecosystem</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Majd Saleh</w:t>
+                <w:t xml:space="preserve">A System of Systems Architecture for Supporting Decision-Making</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Moro Puppi Wanderley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elsa Negre</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emerson Cabrera Paraiso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Management of Digital EcoSystems (MEDES '17 )</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21st IEEE International Conference on Computer Supported Cooperative Work in Design (CSCWD 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Wellington, New Zealand. pp.186-191, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CSCWD.2017.8066692⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01671194v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01567880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and Developing a System of Information Systems for Managing Heterogeneous Resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majd Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Systems, Man, and Cybernetics (SMC 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Banff, Canada. pp.2672-2677</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01734908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trace-based computer supported cooperative work as support for learners group design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ning Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Negre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st IEEE International Conference on Computer Supported Cooperative Work in Design (CSCWD 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Wellington, New Zealand. pp.115-120, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CSCWD.2017.8066680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01687880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommending competent person in a digial ecosystem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ning Wang</w:t>
+                <w:t xml:space="preserve">Integration of Brainstorming Platform in a System of Information Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majd Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elsa Negre</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Misséri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Versailles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Industrial Informatics and Computer Systems (CIICS 2016)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICCSII.2016.7462436⟩</w:t>
+              <w:t xml:space="preserve">8th International ACM Conference on Management of Digital EcoSystems (MEDES'16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Hendaye, France. pp.166-173 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3012071.3012084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01386798v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01396534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Advanced Collaborative Environment for Software Development</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emerson Cabrera Paraiso</w:t>
+                <w:t xml:space="preserve">Moving from Digital Ecosystem to System of Information Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majd Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Abel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2016 IEEE International Conference on Systems, Man, and Cybernetics (SMC 2016)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SMC.2016.7844683⟩</w:t>
+              <w:t xml:space="preserve">IEEE 20th International Conference on Computer Supported Cooperative Work in Design (CSCWD), </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Nanchang, China. pp.91-96, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CSCWD.2016.7565969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01406052v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01396304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moving from Digital Ecosystem to System of Information Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Helene Abel</w:t>
+                <w:t xml:space="preserve">Recommending competent person in a digial ecosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ning Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Negre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 20th International Conference on Computer Supported Cooperative Work in Design (CSCWD), </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CSCWD.2016.7565969⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Industrial Informatics and Computer Systems (CIICS 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Sharjah, United Arab Emirates. pp.37-43, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCSII.2016.7462436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01396304v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01386798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of Brainstorming Platform in a System of Information Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Majd Saleh</w:t>
+                <w:t xml:space="preserve">An Advanced Collaborative Environment for Software Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Moro Puppi Wanderley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">David Versailles</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emerson Cabrera Paraiso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International ACM Conference on Management of Digital EcoSystems (MEDES'16)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3012071.3012084⟩</w:t>
+              <w:t xml:space="preserve">The 2016 IEEE International Conference on Systems, Man, and Cybernetics (SMC 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE Systems, Man, and Cybernetics Society, Oct 2016, Budapest, Hungary. pp.2917-2922, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SMC.2016.7844683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01396534v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01406052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic Recommendation of Pedagogical Resources within Learning Ecosystems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId269" w:history="1">
+                <w:t xml:space="preserve">Recommandation argumentée de ressources pédagogiques au sein d'un écosystème apprenant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mediani Chahrazed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Industrial Informatics and Computer Systems (CIICS) </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IC2016 : 27es Journées francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01396439v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01396494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommandation argumentée de ressources pédagogiques au sein d'un écosystème apprenant</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
+                <w:t xml:space="preserve">Resources management and decision support in a system of information systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majd Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Abel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC2016 : 27es Journées francophones d'Ingénierie des Connaissances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 International Conference on Industrial Informatics and Computer Systems (CIICS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Dubai, United Arab Emirates. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCSII.2016.7462434⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01396494v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01396295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resources management and decision support in a system of information systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Helene Abel</w:t>
+                <w:t xml:space="preserve">Semantic Recommendation of Pedagogical Resources within Learning Ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mediani Chahrazed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 International Conference on Industrial Informatics and Computer Systems (CIICS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICCSII.2016.7462434⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Industrial Informatics and Computer Systems (CIICS) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Sharjah, United Arab Emirates. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCSII.2016.7462437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01396295v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01396439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An answerer recommender system exploiting collaboration in CQA services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ning Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Negre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Computer Supported Cooperative Work in Design (CSCWD 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Nanchang, China. pp.198-203, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CSCWD.2016.7565988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01386789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managing Heterogeneous Information in a System of Information Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majd Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Misséri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Knowledge Management and Information Sharing (KMIS 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Porto, Portugal. pp.165-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01396554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Recommender System from Semantic Traces Based on Bayes Classifier</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Elsa Negre</w:t>
+                <w:t xml:space="preserve">An Architectural Model for System of Information Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majd Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alok Mishra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2nd international conference on Knowledge Management, Information and Knowledge Systems (KMIKS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISDE15 Sixth International Workshop on Information Systems in Distributed Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Rhodes, Greece. pp.411-420, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-26138-6_44⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01266499v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01282797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining user competency from semantic trace</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Elsa Negre</w:t>
+                <w:t xml:space="preserve">Investigating the similarity between collaboration systems and digital ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majd Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Misseri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Supported Cooperative Work in Design (CSCWD),</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CSCWD.2015.7230932⟩</w:t>
+              <w:t xml:space="preserve">CSCWD 2015 19th IEEE International Conference on Computer Supported Cooperative Work in Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DIMES, University of Calabria, May 2015, Calabria, Italy. pp.30-35, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CSCWD.2015.7230929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01266493v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01282789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommending Competent Users from Semantic Traces Using a Bayes Classifier</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ning Wang</w:t>
+                <w:t xml:space="preserve">Towards a Recommendation System for the Learner from a Semantic Model of Knowledge in a Collaborative Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chahrazed Mediani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elsa Negre</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahieddine Djoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Systems, Man, and Cybernetics (IEEE SMC 2015 )</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SMC.2015.240⟩</w:t>
+              <w:t xml:space="preserve">5th International Conference on Computer Science and Its Applications (CIIA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Saida, Algeria. pp.315-327, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-19578-0_26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01266501v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01789938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information Systems: Towards a System of Information Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Helene Abel</w:t>
+                <w:t xml:space="preserve">About the Relevance of Digital Ecosystems for Collaborative Expert Group Projects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Misseri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Versailles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">KMIS 2015 7th International Conference on Knowledge Management and Information Sharing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5220/0005596101930200⟩</w:t>
+              <w:t xml:space="preserve">IEEE 19th International Conference on Computer Supported Cooperative Work in Design (CSCWD 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Calabria, Italy. pp.60-65, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CSCWD.2015.7230934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01282774v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01323728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the similarity between collaboration systems and digital ecosystems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Information Systems: Towards a System of Information Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majd Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene Abel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Veronique Misseri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSCWD 2015 19th IEEE International Conference on Computer Supported Cooperative Work in Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CSCWD.2015.7230929⟩</w:t>
+              <w:t xml:space="preserve">KMIS 2015 7th International Conference on Knowledge Management and Information Sharing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Lisbonne, Portugal. pp.193-200, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0005596101930200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01282789v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01282774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Recommendation System for the Learner from a Semantic Model of Knowledge in a Collaborative Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chahrazed Mediani</w:t>
+                <w:t xml:space="preserve">Recommending Competent Users from Semantic Traces Using a Bayes Classifier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ning Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mahieddine Djoudi</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Negre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Computer Science and Its Applications (CIIA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-19578-0_26⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Systems, Man, and Cybernetics (IEEE SMC 2015 )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, HongKong, China. pp.1351-1356, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SMC.2015.240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01789938v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01266501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About the Relevance of Digital Ecosystems for Collaborative Expert Group Projects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mining user competency from semantic trace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ning Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Versailles</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul A Barthès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Negre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 19th International Conference on Computer Supported Cooperative Work in Design (CSCWD 2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CSCWD.2015.7230934⟩</w:t>
+              <w:t xml:space="preserve">Computer Supported Cooperative Work in Design (CSCWD),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Calabria, Italy. pp.48-53, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CSCWD.2015.7230932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01323728v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01266493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Architectural Model for System of Information Systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alok Mishra</w:t>
+                <w:t xml:space="preserve">A Recommender System from Semantic Traces Based on Bayes Classifier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ning Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul A Barthès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Negre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISDE15 Sixth International Workshop on Information Systems in Distributed Environment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 2nd international conference on Knowledge Management, Information and Knowledge Systems (KMIKS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Hammamet, Tunisia. pp.49-60</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01282797v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01266499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MEMORAe : Plateforme web pour supporter l’annotation collaborative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ala Atrash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26es journées francophones d'Ingénierie des Connaissances (IC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01169715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A learning semantic Web service for generating learning paths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaker Ben Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azaiez Ikbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fathia Bettahar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faïez Gargouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th IEEE/ACIS International Conference on Computer and Information Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Las Vegas NV, United States. pp.627-631, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICIS.2015.7166668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01306880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un système de recommandation pour l'apprenant à partir d'un modèle sémantique de connaissances dans un environnement de collaboration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahrazed Mediani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahieddine Djoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain (EIAH 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Agadir, Maroc. pp.180-191</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01405947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new approach based on learning services to generate appropriate learning paths</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fathia Bettahar</w:t>
+                <w:t xml:space="preserve">Supporting Organizational Learning with Collaborative Annotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ala Atrash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Faïez Gargouri</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Enterprise Information Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5220/0004940006430646⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Knowledge Management and Information Sharing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Rome, Italy. pp.237 - 244, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0005082602370244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01139122v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01121393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supporting Organizational Learning with Collaborative Annotation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ala Atrash</w:t>
+                <w:t xml:space="preserve">A Framework for Exploring Collaborative Traces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claude Moulin</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Knowledge Management and Information Sharing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">18th IEEE International Conference on Computer Supported Cooperative Work in Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Hsinzhu, Taiwan. pp.414-417</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01121393v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01060482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Framework for Exploring Collaborative Traces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Qiang Li</w:t>
+                <w:t xml:space="preserve">Towards a Recommender System from Semantic Traces for Decision Aid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ning Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Negre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th IEEE International Conference on Computer Supported Cooperative Work in Design</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th International conference on Knowledge Management and Information Sharing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Rome, Italy. pp.274-279, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0005133502740279⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01060482v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01130026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Recommender System from Semantic Traces for Decision Aid</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ning Wang</w:t>
+                <w:t xml:space="preserve">A new approach based on learning services to generate appropriate learning paths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaker Ben Mahmoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fathia Bettahar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elsa Negre</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faïez Gargouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International conference on Knowledge Management and Information Sharing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5220/0005133502740279⟩</w:t>
+              <w:t xml:space="preserve">16th International Conference on Enterprise Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Lisbon, Portugal. pp.643-646, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0004940006430646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01130026v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01139122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ontologie Modulaire pour la Collaboration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ala Atrash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25es Journées francophones d'Ingénierie des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Clermont Ferrand, France. pp.8 - 11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01121394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Individual Cognition on Product Lifecycle Management Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Arduin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13537,3090 +13650,3090 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Eynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference On Design Computing And Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, london, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01061015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge Sharing Within Extended Enterprises: Case of Product Lifecycle Management systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Arduin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Penciuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Eynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Knowledge Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, portugal, Portugal. pp.63-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01061011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing a system to capitalize both social and documentary resources</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quel support pour l'apprentissage organisationnel ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Juliette Mattioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th IEEE International Conference on Computer Supported Cooperative Work in Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Whistler, Canada. pp.581-586</w:t>
+              <w:t xml:space="preserve">Journée EIAH&amp;IA 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Toulouse, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00944315v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00824290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empowering Collaborative Intelligence by the use of User-centered Social Network Aggregation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Morizet-Mahoudeaux</w:t>
+                <w:t xml:space="preserve">Management of Twitter Resources in a Semantic Organizational Memory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Lai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 IEEE/WIC/ACM International Conference on Web Intelligence WI 2013</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Eighth International Conference on P2P, Parallel, Grid, Cloud and Internet Computing (3PGCIC 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Compiègne, France. pp.695-700</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00915163v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01307752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of Twitter Resources in a Semantic Organizational Memory</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claude Moulin</w:t>
+                <w:t xml:space="preserve">An Aggregation Model of Online Social Networks to Contribute to Organizational Knowledge Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan-Truong Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Morizet-Mahoudeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eighth International Conference on P2P, Parallel, Grid, Cloud and Internet Computing (3PGCIC 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Compiègne, France. pp.695-700</w:t>
+              <w:t xml:space="preserve">1st International Conference on Knowledge Management, Information and Knowledge Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Hammamet, Tunisia. pp.25--37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01307752v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00916843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Aggregation Model of Online Social Networks to Contribute to Organizational Knowledge Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xuan-Truong Vu</w:t>
+                <w:t xml:space="preserve">Designing a system to capitalize both social and documentary resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Deparis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Morizet-Mahoudeaux</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lortal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Mattioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on Knowledge Management, Information and Knowledge Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Hammamet, Tunisia. pp.25--37</w:t>
+              <w:t xml:space="preserve">17th IEEE International Conference on Computer Supported Cooperative Work in Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Whistler, Canada. pp.581-586</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00916843v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00944315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel support pour l'apprentissage organisationnel ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Empowering Collaborative Intelligence by the use of User-centered Social Network Aggregation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan-Truong Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Morizet-Mahoudeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée EIAH&amp;IA 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2013 IEEE/WIC/ACM International Conference on Web Intelligence WI 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Atlanta, United States. pp.425-430, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WI-IAT.2013.60⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00824290v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00915163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">User-centered social network profiles integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan-Truong Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Morizet-Mahoudeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Web Information Systems and Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Aachen, Germany. pp.473-476</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00915015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Semantic Model For Small and Medium-sized Enterprises to Support Organizational Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ala Aldin Atrash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Knowledge Management and Information Sharing (KMIS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, vilamoura, Portugal. pp.476 - 483, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5220/0004624804760483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00944454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semantic Indexing of Twitter Resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Joint Conference on Software Technologies (ICSOFT 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Reykjavik, Iceland. pp.611-616</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01307756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sharing Working Experience : Using a Model of Collaborative Traces.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Support for collaborative building of a railway technical solution during Tendering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th IEEE International Conference on Computer Supported Cooperative Work in Design, CSCW in Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Wuhan, China. pp.221-227</w:t>
+              <w:t xml:space="preserve">WSKS 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Rome, Italy. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00799002v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00942215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation d'une plate-forme sociale de collaboration à l'aide de standards du web sémantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Deparis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Mattioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Conférence Internationale Francophone sur l'Extraction et la Gestion de Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Bordeaux, France. pp.565 - 566</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00802144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Support for collaborative building of a railway technical solution during Tendering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Sharing Working Experience : Using a Model of Collaborative Traces.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WSKS 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Rome, Italy. pp.1</w:t>
+              <w:t xml:space="preserve">16th IEEE International Conference on Computer Supported Cooperative Work in Design, CSCW in Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Wuhan, China. pp.221-227</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00942215v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00799002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facilitating Experience Sharing Groups - Collaborative Trace Reuse and Exploitation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiang Qiang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Knowledge Management and Information Sharing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Barcelona, Spain. pp.21-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00798993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling a social collaborative platform with standard ontologies</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Juliette Mattioli</w:t>
+                <w:t xml:space="preserve">Modèle termino-ontologique pour la collaboration entre communautés hétérogènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Diemert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Knowledge Acquisition, Reuse and Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Dijon, France. pp.167 - 173</w:t>
+              <w:t xml:space="preserve">IC 2011, 22èmes Journées francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Chambéry, France. pp.623-638</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00658616v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00746728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle termino-ontologique pour la collaboration entre communautés hétérogènes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claude Moulin</w:t>
+                <w:t xml:space="preserve">Support for collaborative development of a customer solution in railway transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Penciuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier van den Abeele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC 2011, 22èmes Journées francophones d'Ingénierie des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Chambéry, France. pp.623-638</w:t>
+              <w:t xml:space="preserve">15th International Conference on Computer Supported Cooperative Work in Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Lausanne, Switzerland. pp.544-550</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00746728v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00666784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Support for collaborative development of a customer solution in railway transport</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diana Penciuc</w:t>
+                <w:t xml:space="preserve">Capitalisation des échanges informels en entreprise via les réseaux sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Deparis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier van den Abeele</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Mattioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Computer Supported Cooperative Work in Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Lausanne, Switzerland. pp.544-550</w:t>
+              <w:t xml:space="preserve">Atelier Le Web Social de la 11ème Conférence Internationale Francophone sur l'Extraction et la Gestion de Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Brest, France. pp.35 - 42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00666784v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00659489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capitalisation des échanges informels en entreprise via les réseaux sociaux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Modeling a social collaborative platform with standard ontologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Deparis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Mattioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Le Web Social de la 11ème Conférence Internationale Francophone sur l'Extraction et la Gestion de Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Brest, France. pp.35 - 42</w:t>
+              <w:t xml:space="preserve">International Workshop on Knowledge Acquisition, Reuse and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Dijon, France. pp.167 - 173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00659489v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00658616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Semantic Approach for the Repurposing of Audiovisual Objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Diemert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third International Conference on Advances in Multimedia (MMedia 2011).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Budapest, Hungary. pp.60-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01307740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge Capitalization in an Organization Social Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Deparis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lortal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Mattioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Knowledge Management and Information Sharing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Paris, France. pp.217 - 222</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00659492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traces d'Interaction au sein d'un Environnement de Collaboration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IC'2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Chambery, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00942211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semantics and knowledge management to improve construction of customer railway systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Penciuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier van den Abeele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Digital Information and Communication Technology and its Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Dijon, France. pp.391-405</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00664478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How can knowledge management improve the Tendering process in railway transport.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Penciuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier van den Abeele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Symposium on the Management of Industrial and Corporate Knowledge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Lausane, Switzerland. pp.813-818</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00666802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REQUIREMENTS AND MODELLING OF A WORKSPACE FOR TACIT KNOWLEDGE MANAGEMENT IN RAILWAY PRODUCT DEVELOPMENT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diana Penciuc</w:t>
+                <w:t xml:space="preserve">Knowledge Management and Sharing Support : The E-MEMORAe2.0 web platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier van den Abeele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Knowledge Management and Information Sharing, KMIS 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Valence, Spain. pp.61-70</w:t>
+              <w:t xml:space="preserve">22nd IEEE International Conference on Tools with Artificial Intelligence (ICTAI 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Arras, France. pp.358-359</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00554918v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00554959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From intangibles identification to Requirements for Intangibles Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Penciuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier van den Abeele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Intellectual Capital, Knowledge Management and Organisational Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Hong Kong, China. pp.628-634</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00554911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge Management and Sharing Support : The E-MEMORAe2.0 web platform</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adeline Leblanc</w:t>
+                <w:t xml:space="preserve">REQUIREMENTS AND MODELLING OF A WORKSPACE FOR TACIT KNOWLEDGE MANAGEMENT IN RAILWAY PRODUCT DEVELOPMENT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Penciuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier van den Abeele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd IEEE International Conference on Tools with Artificial Intelligence (ICTAI 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Arras, France. pp.358-359</w:t>
+              <w:t xml:space="preserve">International Conference on Knowledge Management and Information Sharing, KMIS 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Valence, Spain. pp.61-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00554959v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00554918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E-MEMORAe2.0: A Web Platform Dedicated to Organizational Learning Needs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third World Summit on the Knowledge Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Corfu, Greece. pp.306-315</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00557972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and architecture of a workspace for tacit knowledge management in railway transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Penciuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier van den Abeele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd IEEE International Conference on Tools with Artificial Intelligence (ICTAI 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Arras, France. pp.356-357</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00554955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge Sharing via the E-MEMORAe2.0 Platform</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Linking Semantic Web and Web 2.0 for Learning Resources Management.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Leblanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Intellectual Capital, Knowledge Management &amp; Organisational Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Montreal, Canada. pp.10-19</w:t>
+              <w:t xml:space="preserve">The 2nd World Summit on the Knowledge Society (WSKS 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Chania, Greece. pp.60-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00429077v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00447772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking Semantic Web and Web 2.0 for Learning Resources Management.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId346" w:history="1">
+                <w:t xml:space="preserve">Knowledge Sharing via the E-MEMORAe2.0 Platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Leblanc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2nd World Summit on the Knowledge Society (WSKS 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Chania, Greece. pp.60-69</w:t>
+              <w:t xml:space="preserve">6th International Conference on Intellectual Capital, Knowledge Management &amp; Organisational Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Montreal, Canada. pp.10-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00447772v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00429077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competences Management in an Organizational Learning Context</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A web plaform for innovation process facilitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Leblanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International ACM Conference on Management of Emergent Digital EcoSystems, MEDES 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Lyon, France. pp.353-360</w:t>
+              <w:t xml:space="preserve">International Joint Conference on Knowledge Discovery, Knowledge Engineering and Knowledge Management.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Madeira, Portugal. pp.141-146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00447120v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00429072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A web plaform for innovation process facilitation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Competences Management in an Organizational Learning Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Leblanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Joint Conference on Knowledge Discovery, Knowledge Engineering and Knowledge Management.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Madeira, Portugal. pp.141-146</w:t>
+              <w:t xml:space="preserve">International ACM Conference on Management of Emergent Digital EcoSystems, MEDES 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Lyon, France. pp.353-360</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00429072v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00447120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application des principes de l'apprentissage organisationnel au projet MEMORAe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnements Informatiques pour l’Apprentissage Humain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00161631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16630,434 +16743,434 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système de systèmes d'information et écosystème apprenant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majd Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Ben Ameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine Roussey. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28es Journées francophones d'Ingénierie des Connaissances IC 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Caen, France. , pp.237-240, Actes IC 2017 28es Journées francophones d'Ingénierie des Connaissances</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01570827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet ECOPACK : environnement socio-technique support à une analyse stratégique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Misseri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine Roussey. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28èmes Journées francophones d'Ingénierie des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Caen, France. , Actes IC 2017 28es Journées francophones d'Ingénierie des Connaissances., pp.233-236, Actes IC 2017 28es Journées francophones d'Ingénierie des Connaissances</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01567967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une Plateforme Support à l'Apprentissage Organisationnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ala Aldin Atrash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine Faron-Zucker. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IC - 25èmes Journées francophones d'Ingénierie des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Clermont-Ferrand, France. pp.263-265</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01016013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation sociale d'une organisation et usage de son réseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Deparis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lortal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Mattioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ingénierie des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01107420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17067,588 +17180,588 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 22. Implementing Context Awareness in Autonomous Vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Faruffini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Corrêa Victorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Human‐Machine Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Wiley, pp.257-265, 2023, 978-1-119-86363-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781119863663.ch22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04390046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Educational Resources Recommender System for Teachers: Why and How?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nader Nashed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Deep Learning, Artificial Intelligence and Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 249, Springer International Publishing, pp.71-80, 2022, Lecture Notes in Networks and Systems, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-85365-5_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03537265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing performances of three context-aware collaborator recommendation algorithms in terms of accuracy and time efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siying Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Negre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inès Saad; Camille Rosenthal-Sabroux; Faiez Gargouri; Pierre-Emmanuel Arduin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information and Knowledge Systems. Digital Technologies, Artificial Intelligence and Decision Making. 5th International Conference, ICIKS 2021, Virtual Event, June 22–23, 2021, Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 425, Springer International Publishing, pp.100-115, 2021, Lecture Notes in Business Information Processing, 978-3-030-85976-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-85977-0_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03832627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improve Performance of Recommender System in Collaborative Learning Environment based on Learner Tracks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qing Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Negre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siying Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information and Knowledge Systems. Digital Technologies, Artificial Intelligence and Decision Making</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 425, SCITEPRESS - Science and Technology Publications; Springer International Publishing, pp.270-277, 2021, Lecture Notes in Business Information Processing, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5220/0010214702700277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03529461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le focus sur l'agentivité des apprenants pour innover en pédagogie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Nagels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Tali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Future of Innovation and Technology in Education: Policies and Practices for Teaching and Learning Excellence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Emerald Publishing Limited, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1108/978-1-78756-555-520181004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01864542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge Sharing in Design Based on Product Lifecycle Management System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Arduin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17684,709 +17797,709 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Eynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chakrabarti, A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICoRD’15 – Research into Design Across Boundaries Volume 2: Creativity, Sustainability, DfX, Enabling Technologies, Management and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 35, Springer, pp.507-517, 2015, Smart Innovation, Systems and Technologies, 9788132222293. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-81-322-2229-3_43⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01119916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social Networks: Leveraging User Social Data to Empower Collective Intelligence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan-Truong Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Morizet-Mahoudeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">I. Saad, C. R. Sabroux and F. Gargouri. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information Systems for Knowledge Management </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Wiley &amp; Sons, Inc, pp.33--60, 2014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781118920664.ch2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01101072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating Social Network Data for Empowering Collaborative Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan-Truong Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Morizet-Mahoudeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">V. N. Huynh, T. Denoeux, D. H. Tran, A. C. Le, &amp; S. B. Pham. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Knowledge and Systems Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.109-119, 2014, Advances in Intelligent Systems and Computing, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-02821-7_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00916831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facilitating collaboration and information retrieval: Collaborative traces based SWOT analysis and implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qian Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lai, Cristian; Giuliani, Alessandro; Semeraro, Giovanni. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Distributed Systems and Applications of Information Filtering and Retrieval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.65-78, 2014, Studies in Computational Intelligence, 515, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-40621-8_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00942226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Support for Collaborative Building of a Railway Technical Solution during Tendering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diana Penciuc</w:t>
+                <w:t xml:space="preserve">Exploiting and reusing collaborative traces to facilitate sharing experiences in groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Lytras, M.D., Ruan, D., Tennyson, R.D., Ordonez De Pablos, P., García Peñalvo, F.J., Rusu, L. </w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fred, Ana and Dietz, JanL.G. and Liu, Kecheng and Filipe, Joaquim. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Systems, E-learning, and Knowledge Management Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-35879-1_35⟩</w:t>
+              <w:t xml:space="preserve">Knowledge Discovery, Knowledge Engineering and Knowledge Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.308-322, 2013, Communications in Computer and Information Science, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-54105-6_21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01307008v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00942223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting and reusing collaborative traces to facilitate sharing experiences in groups</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Qiang Li</w:t>
+                <w:t xml:space="preserve">Support for Collaborative Building of a Railway Technical Solution during Tendering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Penciuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Fred, Ana and Dietz, JanL.G. and Liu, Kecheng and Filipe, Joaquim. </w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier van den Abeele</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lytras, M.D., Ruan, D., Tennyson, R.D., Ordonez De Pablos, P., García Peñalvo, F.J., Rusu, L. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Knowledge Discovery, Knowledge Engineering and Knowledge Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-54105-6_21⟩</w:t>
+              <w:t xml:space="preserve">Information Systems, E-learning, and Knowledge Management Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 278, Springer, pp.301-310, 2013, Communications in Computer and Information Science, 978-3-642-35879-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-35879-1_35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00942223v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01307008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technological tools to support Self Regulated Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Trigano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ed. R. Carneiro, P. Lefrere, K. Steffens and J. Underwood Eds. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Self-Regulated Learning in Technology Enhanced Learning Environments : A European Perspective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sense Publishers, pp.123-133, 2011, 978-94-6091-652-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00982032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18396,130 +18509,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mémoire de formation et apprentissage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahcène Benayache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00005712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18529,151 +18642,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Langages pour le Web sémantique et pour le E-Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mh. Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Dieng-Kuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Hérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005, 25/97-122 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00106552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18683,105 +18796,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport des Mémoires Organisationnelles dans un contexte d'apprentissage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Interface homme-machine [cs.HC]. Université de Technologie de Compiègne, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00211976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId392"/>
+      <w:footerReference w:type="default" r:id="rId395"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -18928,51 +19041,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158933v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Luyen Le" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Abel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11280-025-01358-8" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05000567v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gouspillou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mcda.70012" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634520v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Tali" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Loub&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiana Charalampopoulou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Desbiens" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11ulw" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04645368v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinfeng Zhong" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luyen Le Ngoc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Negre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00375497231214563" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970722v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siying Li" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-021-00677-w" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547164v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-021-11157-8" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661708v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Moro Puppi Wanderley" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Vandenbergh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Barth&#232;s" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hainselin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tele.2017.11.010" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773449v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerson Cabrera Paraiso" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2018.04.011" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893333v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Arduin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Duigou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Eynard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJKBO.2018100102" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999872v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majd Saleh" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0144929X.2018.1502808" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999892v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.22.6.53-69" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396766v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Moulin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Kaeri" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Sugawara" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csi.2015.11.006" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128677v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2014.10.012" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121203v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Atrash" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dar&#232;ne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2014.12.010" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121206v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2014.12.005" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101056v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan-Truong Vu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morizet-Mahoudeaux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2014.11.079" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9M0GQXZ6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212913v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Truong Vu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2015.04.004" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137349v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Deparis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lortal Gaelle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mattioli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2013.10.033" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942222v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Li" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2013.04.028" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917565v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12460125.2014.857209" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136042v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Leblanc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijkbo.2014100101" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136452v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DN.17.2.55-79" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306351v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Penciuc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier van den Abeele" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijksr.2013070109" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306356v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Diemert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Pinzari" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shawky" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-011-0908-9" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4D576B4468DFF1E51DE8393BDE4B17C47DC0E913/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306567v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-011-0883-1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PXC8Q02C-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790221v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ISI.17.4.119-140" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-6RTT8PJB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367824v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00194351v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fontaine" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahc&#232;ne Benayache" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu.2006.121" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452618v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indira Mouttapa Thouvenin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ramond" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Qamiyah" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147866v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Laforge" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001083v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-93103-1_10" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04961071v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-81308-5_1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450451v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450473v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001120v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515539v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Ojeda" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader N Nashed" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05151429v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515523v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lahoud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD64889.2025.11033644" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378722v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645427v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD61410.2024.10580431" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868078v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515503v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITHET61869.2024.10837654" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001106v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-93598-5_6" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04645398v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-51664-1_14" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774529v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04201038v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012059600003470" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152504v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04337459v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Matta" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hedi Karray" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152530v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422221v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161345v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD57460.2023.10152701" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832226v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161309v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33258-6_42" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454260v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC53992.2023.10394630" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454269v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC53992.2023.10394410" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101826v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-27762-7_35" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896004v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Nashed" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD54268.2022.9776277" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934443v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Chefchaouni Moussaoui" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pousseur" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Corr&#234;a Victorino" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC53654.2022.9945347" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537280v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SII52469.2022.9708601" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911906v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Tang" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD54268.2022.9776060" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523324v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SII52469.2022.9708871" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523308v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85365-5_5" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896053v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780003v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Raisin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511775v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;lim Chefchaouni Moussaoui" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675591v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2205.12539" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537290v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-98531-8_11" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896021v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011147000003182" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537261v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD49262.2021.9437622" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832653v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD49262.2021.9437647" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547699v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523249v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Faruffini" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON48115.2021.9589399" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522886v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85977-0_13" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523227v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHMS53169.2021.9582660" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529869v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMLA52953.2021.00271" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537277v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andr&#232;s" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Blancan" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMLA52953.2021.00272" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891786v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944629v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC42975.2020.9282877" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944640v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945153v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC42975.2020.9283463" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276357v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD.2019.8791896" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276366v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD.2019.8791845" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218720v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30809-4_19" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151704v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Nagels" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276499v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999979v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2018.00127" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996313v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubida Afoutni" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Miss&#233;ri" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSOSE.2018.8428751" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839623v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901510v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSOSE.2018.8428721" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999966v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RTSI.2018.8548381" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999908v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSOSE.2018.8428784" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901517v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD.2018.8465388" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999959v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RTSI.2018.8548382" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522956v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gilliot" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Acensio" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Algave" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629837v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC.2017.8122592" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570294v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Ben Ameur" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568025v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Gouider" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567880v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD.2017.8066692" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01764171v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le-Duigou" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Eynard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72905-3_51" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621539v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671194v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734908v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687880v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Wang" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD.2017.8066680" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386798v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCSII.2016.7462436" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406052v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC.2016.7844683" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396304v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Abel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD.2016.7565969" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396534v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Versailles" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3012071.3012084" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396439v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mediani Chahrazed" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCSII.2016.7462437" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396494v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396295v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCSII.2016.7462434" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386789v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD.2016.7565988" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396554v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266499v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul A Barth&#232;s" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266493v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD.2015.7230932" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266501v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC.2015.240" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282774v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005596101930200" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282789v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Misseri" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD.2015.7230929" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01789938v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahrazed Mediani" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahieddine Djoudi" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19578-0_26" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323728v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD.2015.7230934" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282797v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alok Mishra" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26138-6_44" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169715v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306880v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaker Ben Mahmoud" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azaiez Ikbel" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathia Bettahar" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;ez Gargouri" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIS.2015.7166668" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405947v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139122v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004940006430646" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121393v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005082602370244" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060482v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130026v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005133502740279" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121394v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061015v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061011v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944315v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lortal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915163v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2013.60" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307752v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Lai" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916843v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824290v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915015v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944454v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Aldin Atrash" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004624804760483" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307756v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799002v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802144v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942215v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798993v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Qiang Li" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658616v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746728v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666784v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659489v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307740v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659492v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942211v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664478v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666802v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554918v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554911v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554959v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557972v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leblanc" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554955v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429077v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447772v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447120v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429072v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161631v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lenne" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570827v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567967v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01016013v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107420v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Deparis" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390046v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119863663.ch22" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537265v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85365-5_7" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832627v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85977-0_8" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529461v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010214702700277" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864542v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/978-1-78756-555-520181004" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119916v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-81-322-2229-3_43" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101072v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118920664.ch2" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916831v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02821-7_11" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942226v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Li" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40621-8_4" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307008v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35879-1_35" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942223v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54105-6_21" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982032v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Trigano" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00005712v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106552v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mh. Abel" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dieng-Kuntz" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le H&#233;rin" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lenne" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moulin" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00211976v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05000567v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Luyen Le" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Abel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gouspillou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mcda.70012" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515477v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader N Nashed" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lahoud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mcda.70014" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158933v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11280-025-01358-8" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634520v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Tali" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Loub&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiana Charalampopoulou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Desbiens" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11ulw" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645368v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinfeng Zhong" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luyen Le Ngoc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Negre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00375497231214563" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970722v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siying Li" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-021-00677-w" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547164v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-021-11157-8" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773449v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Moro Puppi Wanderley" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerson Cabrera Paraiso" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Barth&#232;s" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2018.04.011" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893333v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Arduin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Duigou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Eynard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJKBO.2018100102" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661708v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Vandenbergh" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hainselin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tele.2017.11.010" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999872v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majd Saleh" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0144929X.2018.1502808" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999892v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.22.6.53-69" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396766v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Moulin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Kaeri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Sugawara" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csi.2015.11.006" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121203v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Atrash" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dar&#232;ne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2014.12.010" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121206v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2014.12.005" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128677v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2014.10.012" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101056v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan-Truong Vu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morizet-Mahoudeaux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2014.11.079" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9M0GQXZ6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212913v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Truong Vu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2015.04.004" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137349v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Deparis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lortal Gaelle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mattioli" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2013.10.033" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917565v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12460125.2014.857209" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942222v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Li" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2013.04.028" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136042v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Leblanc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijkbo.2014100101" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136452v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DN.17.2.55-79" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306356v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Diemert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Pinzari" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shawky" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-011-0908-9" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4D576B4468DFF1E51DE8393BDE4B17C47DC0E913/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306351v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Penciuc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier van den Abeele" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijksr.2013070109" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306567v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-011-0883-1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PXC8Q02C-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790221v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ISI.17.4.119-140" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-6RTT8PJB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367824v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00194351v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fontaine" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahc&#232;ne Benayache" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu.2006.121" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452618v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indira Mouttapa Thouvenin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ramond" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Qamiyah" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450451v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450473v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147866v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Laforge" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001083v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-93103-1_10" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04961071v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-81308-5_1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001120v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD64889.2025.11033340" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05151429v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515539v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Ojeda" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515523v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD64889.2025.11033644" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001106v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-93598-5_6" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04645398v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-51664-1_14" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645427v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD61410.2024.10580431" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868078v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515503v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITHET61869.2024.10837654" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378722v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774529v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422221v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161345v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD57460.2023.10152701" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152530v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04201038v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012059600003470" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04337459v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Matta" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hedi Karray" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152504v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161309v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33258-6_42" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832226v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454269v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC53992.2023.10394410" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454260v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC53992.2023.10394630" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101826v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-27762-7_35" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911906v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Tang" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD54268.2022.9776060" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523324v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Corr&#234;a Victorino" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SII52469.2022.9708871" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934443v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Chefchaouni Moussaoui" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pousseur" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC53654.2022.9945347" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537280v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Nashed" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SII52469.2022.9708601" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896004v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD54268.2022.9776277" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780003v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Raisin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896053v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523308v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85365-5_5" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511775v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;lim Chefchaouni Moussaoui" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675591v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2205.12539" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537290v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-98531-8_11" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896021v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011147000003182" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522886v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Faruffini" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85977-0_13" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832653v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD49262.2021.9437647" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547699v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523249v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON48115.2021.9589399" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537261v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD49262.2021.9437622" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523227v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHMS53169.2021.9582660" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529869v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMLA52953.2021.00271" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537277v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andr&#232;s" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Blancan" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMLA52953.2021.00272" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891786v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944629v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC42975.2020.9282877" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944640v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945153v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC42975.2020.9283463" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276357v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD.2019.8791896" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218720v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30809-4_19" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276366v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD.2019.8791845" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151704v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Nagels" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276499v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901510v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSOSE.2018.8428721" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839623v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999979v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2018.00127" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996313v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubida Afoutni" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Miss&#233;ri" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSOSE.2018.8428751" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999966v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RTSI.2018.8548381" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999908v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSOSE.2018.8428784" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901517v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD.2018.8465388" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999959v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RTSI.2018.8548382" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568025v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Gouider" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570294v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Ben Ameur" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629837v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC.2017.8122592" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522956v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gilliot" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Acensio" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Algave" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01764171v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le-Duigou" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Eynard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72905-3_51" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671194v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621539v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567880v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD.2017.8066692" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734908v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687880v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Wang" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD.2017.8066680" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396534v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Versailles" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3012071.3012084" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396304v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Abel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD.2016.7565969" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386798v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCSII.2016.7462436" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406052v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC.2016.7844683" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396494v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mediani Chahrazed" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396295v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCSII.2016.7462434" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396439v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCSII.2016.7462437" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386789v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD.2016.7565988" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396554v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282797v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alok Mishra" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26138-6_44" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282789v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Misseri" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD.2015.7230929" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01789938v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahrazed Mediani" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahieddine Djoudi" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19578-0_26" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323728v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD.2015.7230934" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282774v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005596101930200" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266501v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC.2015.240" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266493v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul A Barth&#232;s" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD.2015.7230932" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266499v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169715v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306880v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaker Ben Mahmoud" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azaiez Ikbel" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathia Bettahar" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;ez Gargouri" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIS.2015.7166668" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405947v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121393v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005082602370244" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060482v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130026v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005133502740279" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139122v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004940006430646" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121394v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061015v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061011v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824290v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307752v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Lai" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916843v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944315v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lortal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915163v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2013.60" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915015v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944454v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Aldin Atrash" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004624804760483" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307756v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942215v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802144v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799002v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798993v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Qiang Li" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746728v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666784v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659489v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658616v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307740v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659492v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942211v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664478v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666802v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554959v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554911v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554918v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557972v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leblanc" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554955v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447772v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429077v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429072v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447120v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161631v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lenne" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570827v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567967v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01016013v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107420v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Deparis" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390046v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119863663.ch22" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537265v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85365-5_7" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832627v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85977-0_8" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529461v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010214702700277" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864542v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/978-1-78756-555-520181004" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119916v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-81-322-2229-3_43" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101072v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118920664.ch2" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916831v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02821-7_11" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942226v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Li" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40621-8_4" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942223v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54105-6_21" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307008v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35879-1_35" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982032v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Trigano" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00005712v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106552v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mh. Abel" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dieng-Kuntz" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le H&#233;rin" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lenne" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moulin" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00211976v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>