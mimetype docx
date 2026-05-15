--- v1 (2026-04-25)
+++ v2 (2026-05-15)
@@ -127,326 +127,326 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Context‐Aware Recommender Systems Through Deep Feature Interaction Learning</w:t>
+                <w:t xml:space="preserve">Feature Selection Effect on Context‐Aware Teacher‐Support Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ngoc Luyen Le</w:t>
+                <w:t xml:space="preserve">Nader N Nashed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Christine Lahoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gouspillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Multi-Criteria Decision Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 32 (1), </w:t>
+              <w:t xml:space="preserve">, 2025, 32 (2), pp.e70014. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mcda.70012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mcda.70014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05000567v1</w:t>
+                <w:t xml:space="preserve">hal-05515477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feature Selection Effect on Context‐Aware Teacher‐Support Systems</w:t>
+                <w:t xml:space="preserve">Integrating context and criteria: a multi-head attention-based approach for multi-criteria group recommender systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nader N Nashed</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Ngoc Luyen Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Multi-Criteria Decision Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mcda.70014⟩</w:t>
+              <w:t xml:space="preserve">World Wide Web</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28 (4), pp.50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11280-025-01358-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05515477v1</w:t>
+                <w:t xml:space="preserve">hal-05158933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating context and criteria: a multi-head attention-based approach for multi-criteria group recommender systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Enhancing Context‐Aware Recommender Systems Through Deep Feature Interaction Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Luyen Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gouspillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Wide Web</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 28 (4), pp.50. </w:t>
+              <w:t xml:space="preserve">Journal of Multi-Criteria Decision Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11280-025-01358-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mcda.70012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05158933v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05000567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’auto-efficacité des enseignantes et enseignants du supérieur à enseigner avec le numérique, de la période Covid à nos jours</w:t>
               </w:r>
@@ -484,51 +484,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiana Charalampopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Desbiens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 53 (2), pp.313-342. </w:t>
@@ -605,51 +605,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luyen Le Ngoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Negre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIMULATION: Transactions of The Society for Modeling and Simulation International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 100 (4), pp.379-399. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
@@ -696,51 +696,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A collaboration context ontology to enhance human-related collaboration into Industry 4.0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siying Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Negre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -787,51 +787,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MEMORAe project: an approach and a platform for learning innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 81 (25), pp.35555-35569. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
@@ -859,438 +859,438 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03547164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MBA: A system of systems architecture model for supporting collaborative work</w:t>
+                <w:t xml:space="preserve">CONSIGNELA: A multidisciplinary patient-centered project to improve drug prescription comprehension and execution in elderly people and parkinsonian patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Moro Puppi Wanderley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Vandenbergh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Hainselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Industry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compind.2018.04.011⟩</w:t>
+              <w:t xml:space="preserve">Telematics and Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 35 (4), pp.913-929. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tele.2017.11.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01773449v1</w:t>
+                <w:t xml:space="preserve">hal-01661708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sharing Knowledge When it Cannot be Made Explicit: The Case of Product Lifecycle Management Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Emmanuel Arduin</w:t>
+                <w:t xml:space="preserve">MBA: A system of systems architecture model for supporting collaborative work</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Moro Puppi Wanderley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Le Duigou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benoit Eynard</w:t>
+                <w:t xml:space="preserve">Emerson Cabrera Paraiso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Knowledge-Based Organizations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4018/IJKBO.2018100102⟩</w:t>
+              <w:t xml:space="preserve">Computers in Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 100, pp.31-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compind.2018.04.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01893333v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01773449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CONSIGNELA: A multidisciplinary patient-centered project to improve drug prescription comprehension and execution in elderly people and parkinsonian patients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gregory Moro Puppi Wanderley</w:t>
+                <w:t xml:space="preserve">Sharing Knowledge When it Cannot be Made Explicit: The Case of Product Lifecycle Management Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Arduin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élodie Vandenbergh</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Julien Le Duigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Hainselin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benoit Eynard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Telematics and Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 35 (4), pp.913-929. </w:t>
+              <w:t xml:space="preserve">International Journal of Knowledge-Based Organizations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (4), pp.14-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tele.2017.11.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4018/IJKBO.2018100102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01661708v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01893333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">System of Information Systems to support learners (a case study at the University of Technology of Compiègne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majd Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behaviour and Information Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 37 (10-11), pp.1097-1110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1324,51 +1324,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MEMORAe : un système d’information support d’un éco-système apprenant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majd Saleh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1454,51 +1454,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuki Kaeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenji Sugawara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Standards and Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Special Issue on Information System in Distributed Environment, 48 (C), pp.217-224. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1545,51 +1545,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note-taking as a main feature in a social networking platform for small and medium sized enterprises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ala Atrash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1679,51 +1679,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notes and annotations as information resources in a social networking platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ala Atrash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1770,51 +1770,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge map-based web platform to facilitate organizational learning return of experiences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers in Human Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 51, pp.960-966. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1861,51 +1861,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A user-centered and group-based approach for social data filtering and sharing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan-Truong Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Morizet-Mahoudeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1977,51 +1977,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A User-centered Approach for Integrating Social Data into Groups of Interest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan Truong Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Morizet-Mahoudeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2081,51 +2081,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information Management from Social and Documentary Sources in Organizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Deparis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lortal Gaelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2179,278 +2179,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01137349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An aggregation model of online social networks to support group decision-making</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Modeling and exploiting collaborative traces in web-based collaborative working environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Morizet-Mahoudeaux</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Decision Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/12460125.2014.857209⟩</w:t>
+              <w:t xml:space="preserve">Computers in Human Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 30, pp.396-408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chb.2013.04.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00917565v1</w:t>
+                <w:t xml:space="preserve">hal-00942222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and exploiting collaborative traces in web-based collaborative working environment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">An aggregation model of online social networks to support group decision-making</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan-Truong Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Morizet-Mahoudeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Human Behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 30, pp.396-408. </w:t>
+              <w:t xml:space="preserve">Journal of Decision Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Special Issue: Knowledge and Group Decision Making, 23 (1), pp.24-39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chb.2013.04.028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/12460125.2014.857209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00942222v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00917565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Support for Organizational Learning Needs” International Journal of Knowledge-Based Organizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Internation Journal of Knowledge-Based Organizations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 4 (4), pp.1-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2510,51 +2510,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Deparis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lortal Gaelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Mattioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2595,316 +2595,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01136452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping semantic script with image processing algorithms to leverage amateur video material in professional production</w:t>
+                <w:t xml:space="preserve">Support for Collaborative Building of a Railway Technical Solution during Tendering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Diemert</w:t>
+                <w:t xml:space="preserve">Diana Penciuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Pinzari</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M. Shawky</w:t>
+                <w:t xml:space="preserve">Didier van den Abeele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11042-011-0908-9⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Knowledge Society Research (IJKSR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4 (3), pp.103-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4018/ijksr.2013070109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01306356v1</w:t>
+                <w:t xml:space="preserve">hal-01306351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Support for Collaborative Building of a Railway Technical Solution during Tendering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mapping semantic script with image processing algorithms to leverage amateur video material in professional production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Diemert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Pinzari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana Penciuc</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Didier van den Abeele</w:t>
+                <w:t xml:space="preserve">M. Shawky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Knowledge Society Research (IJKSR)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 62 (2), pp.333-358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11042-011-0908-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4018/ijksr.2013070109⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01306351v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01306356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semantic audiovisual asset model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Diemert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2963,77 +2963,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport des ontologies à la gestion des connaissances au cours du cycle de vie des systèmes de transport ferroviaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Penciuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier van den Abeele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 17 (4), pp.117-140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3092,51 +3092,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A forum-based Organizational Memory as Organizational Learning Support</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Digital Information Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 6 (4), pp.303-312</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3187,51 +3187,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahcène Benayache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 3 (3), pp.18-29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3278,51 +3278,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environment improvements for a better cooperation in international collaborative mechanical design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indira Mouttapa Thouvenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ramond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3365,744 +3365,744 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00452618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (132)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (133)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Well Do LLMs Predict Prerequisite Skills? Zero-Shot Comparison to Expert-Defined Concepts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">KG-First, LLM-Fallback: A Hybrid Microservice for Grounded Skill Search and Explanation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Luyen Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Laforge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE International Conference on Systems, Man, and Cybernetics (SMC 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Oct 2025, Vienne, Australia</w:t>
+              <w:t xml:space="preserve">29th International Conference on Computer Supported Cooperative Work in Design (CSCWD 2026)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Fuzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05450451v1</w:t>
+                <w:t xml:space="preserve">hal-05610286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated Skill Decomposition Meets Expert Ontologies: Bridging the Granularity Gap with LLMs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">How Well Do LLMs Predict Prerequisite Skills? Zero-Shot Comparison to Expert-Defined Concepts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Luyen Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Management of Digital Ecosystems (MEDES 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Ho Chi MInh City, Vietnam</w:t>
+              <w:t xml:space="preserve">2025 IEEE International Conference on Systems, Man, and Cybernetics (SMC 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Oct 2025, Vienne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05450473v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05450451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un cadre ontologique pour la gestion des compétences : à des fins de formation, de recrutement, de métier, ou de recherches associées</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Automated Skill Decomposition Meets Expert Ontologies: Bridging the Granularity Gap with LLMs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Luyen Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Laforge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36es Journées francophones d'Ingénierie des Connaissances (IC 2025) @ Plate-Forme Intelligence Artificielle (PFIA 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Dijon, France. pp.120-125</w:t>
+              <w:t xml:space="preserve">17th International Conference on Management of Digital Ecosystems (MEDES 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Ho Chi MInh City, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05147866v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05450473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Recommender Systems Using Textual Embeddings from Pre-trained Language Models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Vers un cadre ontologique pour la gestion des compétences : à des fins de formation, de recrutement, de métier, ou de recherches associées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Luyen Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Laforge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Information Technology &amp; Systems (ICITS'25)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">36es Journées francophones d'Ingénierie des Connaissances (IC 2025) @ Plate-Forme Intelligence Artificielle (PFIA 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Dijon, France. pp.120-125</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05001083v1</w:t>
+                <w:t xml:space="preserve">hal-05147866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Context-Aware Multi-Criteria Recommender Systems Using Variable Selection Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Luyen Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Advanced Intelligent Systems and Informatics (AISI 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Port Said, Egypt. pp.3-15, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-81308-5_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04961071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint Group Profiling and Recommendation via Deep Neural Network-based Multi-Task Learning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Enhancing Recommender Systems Using Textual Embeddings from Pre-trained Language Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Luyen Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th International Conference on Computer Supported Cooperative Work in Design (CSCWD 2025)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CSCWD64889.2025.11033340⟩</w:t>
+              <w:t xml:space="preserve">8th International Conference on Information Technology &amp; Systems (ICITS'25)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Mexico City, Mexico. pp.93-103, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-93103-1_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05001120v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and Visualizing Competency Progression: A Semantic Integration of Pedagogical Graphs and Generative AI</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Joint Group Profiling and Recommendation via Deep Neural Network-based Multi-Task Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Luyen Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Laforge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2e International Meeting for Innovative Pedagogy 2025 (IMIP25)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">28th International Conference on Computer Supported Cooperative Work in Design (CSCWD 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Compiègne, France. pp.2171-2176, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CSCWD64889.2025.11033340⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05151429v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Ontology-Based Bridge between Algorithmic Thinking and Programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María José Ojeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nader N Nashed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Information and Knowledge Systems (ICIKS 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Sousse (Tunisie), Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4121,996 +4121,996 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05515539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Context-Aware Hybrid Recommender System for Teachers within MEMORAe SoIS</w:t>
+                <w:t xml:space="preserve">Modeling and Visualizing Competency Progression: A Semantic Integration of Pedagogical Graphs and Generative AI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nader N Nashed</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Ngoc Luyen Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Lahoud</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Laforge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th International Conference on Computer Supported Cooperative Work in Design (CSCWD 2025)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2e International Meeting for Innovative Pedagogy 2025 (IMIP25)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Compiègne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05515523v1</w:t>
+                <w:t xml:space="preserve">hal-05151429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Individual to Group: Developing a Context-Aware Multi-Criteria Group Recommender System</w:t>
+                <w:t xml:space="preserve">Context-Aware Hybrid Recommender System for Teachers within MEMORAe SoIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ngoc Luyen Le</w:t>
+                <w:t xml:space="preserve">Nader N Nashed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
+                <w:t xml:space="preserve">Christine Lahoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Management of Digital EcoSystems (MEDES 2024)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-93598-5_6⟩</w:t>
+              <w:t xml:space="preserve">28th International Conference on Computer Supported Cooperative Work in Design (CSCWD 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Compiegne, France. pp.2623-2628, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CSCWD64889.2025.11033644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05001106v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05515523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing a User Contextual Profile Ontology: A Focus on the Vehicle Sales Domain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">From Individual to Group: Developing a Context-Aware Multi-Criteria Group Recommender System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Luyen Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gouspillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Information and Knowledge Systems (ICIKS 23)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-51664-1_14⟩</w:t>
+              <w:t xml:space="preserve">16th International Conference on Management of Digital EcoSystems (MEDES 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Naple, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-93598-5_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04645398v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Weighted Property Approaches for RDF Graph Similarity Measure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Designing a User Contextual Profile Ontology: A Focus on the Vehicle Sales Domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Luyen Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gouspillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th IEEE International Conference on Computer Supported Cooperative Work in Design (CSCWD 2024)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CSCWD61410.2024.10580431⟩</w:t>
+              <w:t xml:space="preserve">6th International Conference on Information and Knowledge Systems (ICIKS 23)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Portsmouth (UK), United Kingdom. pp.197-212, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-51664-1_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04645427v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04645398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontology-based crisis simulation system for population sheltering management</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luyen Le Ngoc</w:t>
+                <w:t xml:space="preserve">Recognizing Similar Crises through the Application of Ontology-based Knowledge Mining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Luyen Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Negre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42ème INFormatique des ORganisations et Systèmes d’Information et de Décision (Inforsid 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Nancy, France. pp.56-58</w:t>
+              <w:t xml:space="preserve">57th Hawaii International Conference on System Sciences (HICSS 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Hawaii, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04868078v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04378722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Context-awareness in Pedagogical Resources Recommender System for Teachers</w:t>
+                <w:t xml:space="preserve">Exploring Weighted Property Approaches for RDF Graph Similarity Measure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nader N Nashed</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Ngoc Luyen Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Lahoud</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gouspillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 21st International Conference on Information Technology Based Higher Education and Training (ITHET)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ITHET61869.2024.10837654⟩</w:t>
+              <w:t xml:space="preserve">27th IEEE International Conference on Computer Supported Cooperative Work in Design (CSCWD 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Tianjin, China. pp.3104-3109, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CSCWD61410.2024.10580431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05515503v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04645427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recognizing Similar Crises through the Application of Ontology-based Knowledge Mining</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Ontology-based crisis simulation system for population sheltering management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinfeng Zhong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luyen Le Ngoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Negre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elsa Negre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57th Hawaii International Conference on System Sciences (HICSS 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Hawaii, United States</w:t>
+              <w:t xml:space="preserve">42ème INFormatique des ORganisations et Systèmes d’Information et de Décision (Inforsid 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Nancy, France. pp.56-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04378722v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04868078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système de simulations de crises, basé sur une ontologie, pour la mise à l'abri des populations.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elsa Negre</w:t>
+                <w:t xml:space="preserve">Context-awareness in Pedagogical Resources Recommender System for Teachers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nader N Nashed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
+                <w:t xml:space="preserve">Christine Lahoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42ème édition INFormatique des ORganisations et Systèmes d’Information et de Décision (INFORSID 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 21st International Conference on Information Technology Based Higher Education and Training (ITHET)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Paris, France. pp.1-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITHET61869.2024.10837654⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04774529v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05515503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial Intelligence: Applications and its Relationship to Self-Efficacy in Higher Education Teachers' Digital Teaching</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Système de simulations de crises, basé sur une ontologie, pour la mise à l'abri des populations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinfeng Zhong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luyen Le Ngoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Negre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucie Loubère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technologies éducatives pour l'enseignement et l'apprentissage -La personne en formation au cœur de l'apprentissage avec le numérique (ROC 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Le Réseau d’enseignement francophone à distance du Canada (REFAD) ; Observatoire du numérique en éducation (ONE) et à la Communauté pour l’Innovation et la Recherche sur les Technologies dans l’enseignement/Apprentissage (CIRTA), Nov 2023, En ligne, Canada</w:t>
+              <w:t xml:space="preserve">42ème édition INFormatique des ORganisations et Systèmes d’Information et de Décision (INFORSID 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Nancy, France. pp.57-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04422221v1</w:t>
+                <w:t xml:space="preserve">hal-04774529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Constraint-based Recommender System via RDF Knowledge Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Luyen Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gouspillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th IEEE International Conference on Computer Supported Cooperative Work in Design (CSCWD 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Rio de Janeiro, Brazil. pp.849-854, </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5138,4217 +5138,4217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04161345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction d'un système de recommandation basé sur des contraintes via des graphes de connaissances</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Artificial Intelligence: Applications and its Relationship to Self-Efficacy in Higher Education Teachers' Digital Teaching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Tali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gouspillou</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Loubère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34es Journées francophones d'Ingénierie des Connaissances (IC 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Strasbourg, France. pp.85-90</w:t>
+              <w:t xml:space="preserve">Technologies éducatives pour l'enseignement et l'apprentissage -La personne en formation au cœur de l'apprentissage avec le numérique (ROC 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Réseau d’enseignement francophone à distance du Canada (REFAD) ; Observatoire du numérique en éducation (ONE) et à la Communauté pour l’Innovation et la Recherche sur les Technologies dans l’enseignement/Apprentissage (CIRTA), Nov 2023, En ligne, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04152530v1</w:t>
+                <w:t xml:space="preserve">hal-04422221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teachers Facing Psychosocial Risks: Adaptation of a French Context Questionnaire to Egypt</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Lahoud</w:t>
+                <w:t xml:space="preserve">Système de recommandations basé sur les contraintes pour les simulations de gestion de crise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Luyen Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinfeng Zhong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Negre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Computer Supported Education (CSEDU 2023), 6th Special Session on Educational Knowledge Management (EKM 2023)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">34es Journées francophones d'Ingénierie des Connaissances (IC 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Strasbourg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04201038v1</w:t>
+                <w:t xml:space="preserve">hal-04152504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why Ethics is important to consider in AI ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nada Matta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hedi Karray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th ACS/IEEE International Conference on Computer Systems and Applications (AICCSA 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Gizeh, Egypt. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04337459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système de recommandations basé sur les contraintes pour les simulations de gestion de crise</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jinfeng Zhong</w:t>
+                <w:t xml:space="preserve">Teachers Facing Psychosocial Risks: Adaptation of a French Context Questionnaire to Egypt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Tali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Negre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34es Journées francophones d'Ingénierie des Connaissances (IC 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th International Conference on Computer Supported Education (CSEDU 2023), 6th Special Session on Educational Knowledge Management (EKM 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSEDU, Apr 2023, Prague, Czech Republic. pp.417-426, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0012059600003470⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04152504v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04201038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Semantic Similarity Measure Within a Recommender System Based-on RDF Graphs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Construction d'un système de recommandation basé sur des contraintes via des graphes de connaissances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Luyen Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gouspillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Information Technology &amp; Systems (ICITS 2023)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">34es Journées francophones d'Ingénierie des Connaissances (IC 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Strasbourg, France. pp.85-90</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04161309v1</w:t>
+                <w:t xml:space="preserve">hal-04152530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraint-based recommender system for crisis management simulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Improving Semantic Similarity Measure Within a Recommender System Based-on RDF Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Luyen Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gouspillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">56th Hawaii International Conference on System Sciences(HICSS 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th International Conference on Information Technology &amp; Systems (ICITS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Cusco, Peru. pp.463-474, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-33258-6_42⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03832226v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04161309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Embedding-Based and Semantic-Based Models for Post-Hoc Explanations in Recommender Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Constraint-based recommender system for crisis management simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Luyen Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinfeng Zhong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Negre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gouspillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE International Conference on Systems, Man, and Cybernetics (SMC 2023)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">56th Hawaii International Conference on System Sciences(HICSS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Hawaii, United States. pp.1778-1787</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04454269v1</w:t>
+                <w:t xml:space="preserve">hal-03832226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CORec-Cri: How Collaborative and Social Technologies Can Help to Contextualize Crises?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Combining Embedding-Based and Semantic-Based Models for Post-Hoc Explanations in Recommender Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Luyen Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gouspillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 IEEE International Conference on Systems, Man, and Cybernetics (SMC 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2023, Honolulu, Hawaii, United States. pp.4625-4630, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SMC53992.2023.10394630⟩</w:t>
+              <w:t xml:space="preserve">, Oct 2023, Honolulu, HI, United States. pp.4619-4624, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SMC53992.2023.10394410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04454260v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04454269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Personalized Recommender System Based-on Knowledge Graph Embeddings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">CORec-Cri: How Collaborative and Social Technologies Can Help to Contextualize Crises?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Luyen Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinfeng Zhong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Negre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gouspillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Artificial Intelligence and Computer Vision (AICV2023)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-27762-7_35⟩</w:t>
+              <w:t xml:space="preserve">2023 IEEE International Conference on Systems, Man, and Cybernetics (SMC 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Honolulu, Hawaii, United States. pp.4625-4630, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SMC53992.2023.10394630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04101826v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04454260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personalized Services in Collaborative Learning Environment Based on Learner’s Activity Records</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A Personalized Recommender System Based-on Knowledge Graph Embeddings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Luyen Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elsa Negre</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gouspillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th IEEE International Conference on Computer Supported Cooperative Work in Design (CSCWD 2022)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CSCWD54268.2022.9776060⟩</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Artificial Intelligence and Computer Vision (AICV2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Marrakesh, Morocco. pp.368-378, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-27762-7_35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03911906v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04101826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomous vehicle navigation with semantical modelling: A project overview</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Personalized Services in Collaborative Learning Environment Based on Learner’s Activity Records</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qing Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Negre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th IEEE/SICE International Symposium on System Integration (SII 2022)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SII52469.2022.9708871⟩</w:t>
+              <w:t xml:space="preserve">25th IEEE International Conference on Computer Supported Cooperative Work in Design (CSCWD 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Hangzhou, China. pp.1420-1425, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CSCWD54268.2022.9776060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03523324v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03911906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Context Awareness in Autonomous Navigation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+                <w:t xml:space="preserve">Autonomous vehicle navigation with semantical modelling: A project overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Corrêa Victorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Systems, Man, and Cybernetics (SMC 2022)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SMC53654.2022.9945347⟩</w:t>
+              <w:t xml:space="preserve">14th IEEE/SICE International Symposium on System Integration (SII 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Narvik, Norway. pp.844-849, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SII52469.2022.9708871⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03934443v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03523324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontology-based teacher-context data integration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+                <w:t xml:space="preserve">Contextual and Sentimental Teachers’ Peer Recommendations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nader Nashed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th IEEE/SICE International Symposium on System Integration (SII 2022)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SII52469.2022.9708601⟩</w:t>
+              <w:t xml:space="preserve">25th IEEE International Conference on Computer Supported Cooperative Work in Design (CSCWD 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Hangzhou, China. pp.1461-1466, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CSCWD54268.2022.9776277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03537280v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03896004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contextual and Sentimental Teachers’ Peer Recommendations</w:t>
+                <w:t xml:space="preserve">Dynamic Context Awareness in Autonomous Navigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nader Nashed</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Selim Chefchaouni Moussaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Pousseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Corrêa Victorino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th IEEE International Conference on Computer Supported Cooperative Work in Design (CSCWD 2022)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CSCWD54268.2022.9776277⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Systems, Man, and Cybernetics (SMC 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Prague, Czech Republic. pp.2808-2813, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SMC53654.2022.9945347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03896004v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03934443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sentiment d’efficacité personnelle à enseigner avec les outils numériques pendant la pandémie dans l’enseignement supérieur.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Desbiens</w:t>
+                <w:t xml:space="preserve">Ontology-based teacher-context data integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nader Nashed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Christine Lahoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Raisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semaine internationale de l’éducation et de la formation (SIEF)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th IEEE/SICE International Symposium on System Integration (SII 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Narvik (en ligne), Norway. pp.809-814, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SII52469.2022.9708601⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03780003v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03537280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contextual Ontology-based Feature Selection for Teachers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">On the Implementation of a Semantic Model for Intelligent Vehicle Navigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Corrêa Victorino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on Web-based Learning (ICWL 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th International Conference on Deep Learning, Artificial Intelligence and Robotics (ICDLAIR 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Salerno, Italy. pp.47-54, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-85365-5_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03896053v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03523308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Implementation of a Semantic Model for Intelligent Vehicle Navigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Corrêa Victorino</w:t>
+                <w:t xml:space="preserve">Contextual Ontology-based Feature Selection for Teachers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nader Nashed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lahoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Deep Learning, Artificial Intelligence and Robotics (ICDLAIR 2022)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">21st International Conference on Web-based Learning (ICWL 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Tenerife, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03523308v1</w:t>
+                <w:t xml:space="preserve">hal-03896053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and Using the Context of Navigation: Towards Context-Aware Navigation of Autonomous Vehicles</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Sentiment d’efficacité personnelle à enseigner avec les outils numériques pendant la pandémie dans l’enseignement supérieur.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Tali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiana Charalampopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Desbiens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Raisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13h Workshop on Planning, Perception and Navigation for Intelligent Vehicles (PPNIV'22)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Oct 2022, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">Semaine internationale de l’éducation et de la formation (SIEF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L’Observatoire de l’éducation et de la formation de la Faculté des Sciences Sociales et Politiques (OBSEF) de l’Université de Lausanne, Sep 2022, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04511775v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03780003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport des ontologies pour le calcul de la similarité sémantique au sein d'un système de recommandation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Modeling and Using the Context of Navigation: Towards Context-Aware Navigation of Autonomous Vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sélim Chefchaouni Moussaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Corrêa Victorino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gouspillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33ème Journées Francophones d'Ingénierie des Connaissances (IC 2022)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">13h Workshop on Planning, Perception and Navigation for Intelligent Vehicles (PPNIV'22)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Oct 2022, Kyoto, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03675591v2</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04511775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards personalized educational resources recommendations for teachers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Apport des ontologies pour le calcul de la similarité sémantique au sein d'un système de recommandation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Luyen Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gouspillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Deep Learning, Artificial Intelligence and Robotics, (ICDLAIR 2021)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-98531-8_11⟩</w:t>
+              <w:t xml:space="preserve">33ème Journées Francophones d'Ingénierie des Connaissances (IC 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Saint-Étienne, France. pp.189-198, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2205.12539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03537290v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675591v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teacher Educational Resources Recommendation in the COVID-19 Context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nader Nashed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Computer Supported Education (CSEDU 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Prague, Czech Republic. pp.587-598, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5220/0011147000003182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03896021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Semantic Model of the Context of Navigation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Corrêa Victorino</w:t>
+                <w:t xml:space="preserve">Towards personalized educational resources recommendations for teachers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nader Nashed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lahoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Information and Knowledge Systems (ICIKS 2021)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-85977-0_13⟩</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Deep Learning, Artificial Intelligence and Robotics, (ICDLAIR 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Salermo, Italy. pp.107-116, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-98531-8_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03522886v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03537290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontology-based Semantic Similarity in Generating Context-aware Collaborator Recommendations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Towards a Semantic Model of the Context of Navigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Faruffini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Corrêa Victorino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elsa Negre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th IEEE International Conference on Computer Supported Cooperative Work in Design (CSCWD 2021)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CSCWD49262.2021.9437647⟩</w:t>
+              <w:t xml:space="preserve">5th International Conference on Information and Knowledge Systems (ICIKS 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, online, France. pp.168-183, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-85977-0_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03832653v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03522886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an Ontology-based Recommender System for the Vehicle Domain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ngoc Luyen Le</w:t>
+                <w:t xml:space="preserve">TCO : a Teacher Context Ontology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nader Nashed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Christine Lahoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gouspillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Deep Learning, Artificial Intelligence and Robotics, (ICDLAIR)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">24th IEEE International Conference on Computer Supported Cooperative Work in Design (CSCWD 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Dalian, China. pp.757-762, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CSCWD49262.2021.9437622⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03547699v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03537261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Context Modelling applied to the Intelligent Vehicle Navigation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Ontology-based Semantic Similarity in Generating Context-aware Collaborator Recommendations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siying Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Negre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47th Annual Conference of the IEEE Industrial Electronics Society (IECON 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Toronto, Canada. pp.1-6, </w:t>
+              <w:t xml:space="preserve">24th IEEE International Conference on Computer Supported Cooperative Work in Design (CSCWD 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Dalian, China. pp.751-756, </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IECON48115.2021.9589399⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CSCWD49262.2021.9437647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03523249v1</w:t>
+                <w:t xml:space="preserve">hal-03832653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TCO : a Teacher Context Ontology</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Towards an Ontology-based Recommender System for the Vehicle Domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Luyen Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gouspillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th IEEE International Conference on Computer Supported Cooperative Work in Design (CSCWD 2021)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3rd International Conference on Deep Learning, Artificial Intelligence and Robotics, (ICDLAIR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Salerno, Italy. pp.107-116</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03537261v1</w:t>
+                <w:t xml:space="preserve">hal-03547699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vehicle Autonomous Navigation with Context Awareness</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
+                <w:t xml:space="preserve">Context Modelling applied to the Intelligent Vehicle Navigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Faruffini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Pousseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Corrêa Victorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd IEEE International Conference on Human-Machine Systems (ICHMS 2021)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICHMS53169.2021.9582660⟩</w:t>
+              <w:t xml:space="preserve">47th Annual Conference of the IEEE Industrial Electronics Society (IECON 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Toronto, Canada. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IECON48115.2021.9589399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03523227v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03523249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improve Learner-based Recommender System with Learner’s Mood in Online Learning Platform</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Vehicle Autonomous Navigation with Context Awareness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Faruffini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Corrêa Victorino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elsa Negre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th IEEE International Conference on Machine Learning and Applications (ICMLA 2021)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICMLA52953.2021.00271⟩</w:t>
+              <w:t xml:space="preserve">2nd IEEE International Conference on Human-Machine Systems (ICHMS 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Magdeburg, Germany. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICHMS53169.2021.9582660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03529869v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03523227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mood detection ontology integration with teacher context</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Improve Learner-based Recommender System with Learner’s Mood in Online Learning Platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qing Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bernard Blancan</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Negre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th IEEE International Conference on Machine Learning and Applications (ICMLA 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 20th IEEE International Conference on Machine Learning and Applications (ICMLA 2021, Dec 2021, Pasadena, CA, United States. pp.1710-1715, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICMLA52953.2021.00272⟩</w:t>
+              <w:t xml:space="preserve">, Dec 2021, Pasadena, CA, United States. pp.1704-1709, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICMLA52953.2021.00271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03537277v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03529869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MEMORAe-CWE : un système collaboratif de systèmes d’information à base d’ontologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Siying Li</w:t>
+                <w:t xml:space="preserve">Mood detection ontology integration with teacher context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nader Nashed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Christine Lahoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elsa Negre</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Andrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Blancan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31ème Journées Francophones d'Ingénierie des Connaissances (IC 2020)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20th IEEE International Conference on Machine Learning and Applications (ICMLA 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 20th IEEE International Conference on Machine Learning and Applications (ICMLA 2021, Dec 2021, Pasadena, CA, United States. pp.1710-1715, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICMLA52953.2021.00272⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02891786v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03537277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Collaborative Working Environment as an ontology-based collaborative System of Information Systems</w:t>
+                <w:t xml:space="preserve">MEMORAe-CWE : un système collaboratif de systèmes d’information à base d’ontologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siying Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Negre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Systems, Man and Cybernetics (SMC 2020)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">31ème Journées Francophones d'Ingénierie des Connaissances (IC 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sébastien Ferré, Jun 2020, Angers, France. pp.56-71</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02944629v1</w:t>
+                <w:t xml:space="preserve">hal-02891786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing and recommending resources in web-based collaborative working environments</w:t>
+                <w:t xml:space="preserve">A Collaborative Working Environment as an ontology-based collaborative System of Information Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siying Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Negre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th International Conference on Enabling Technologies: Infrastructure for Collaborative Enterprises (WETICE 2020)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Systems, Man and Cybernetics (SMC 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Toronto (virtual), Canada. pp.800-805, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SMC42975.2020.9282877⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02944640v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02944629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the Privacy-Preserving of Online Recommender System in Collaborative Learning Environment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Managing and recommending resources in web-based collaborative working environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siying Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Negre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Systems, Man, and Cybernetics (SMC 2020)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">29th International Conference on Enabling Technologies: Infrastructure for Collaborative Enterprises (WETICE 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Bayonne (virtual), France. pp.287-290</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02945153v1</w:t>
+                <w:t xml:space="preserve">hal-02944640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Context-based decision support to form relevant groups of learners</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards the Privacy-Preserving of Online Recommender System in Collaborative Learning Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qing Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Negre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd IEEE International Conference on Computer Supported Cooperative Work in Design (CSCWD 2019)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CSCWD.2019.8791896⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Systems, Man, and Cybernetics (SMC 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Toronto, Canada. pp.1298-1303, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SMC42975.2020.9283463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02276357v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02945153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using User Contextual Profile for Recommendation in Collaborations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Context-based decision support to form relevant groups of learners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Negre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elsa Negre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research and Innovation Forum 2019</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-30809-4_19⟩</w:t>
+              <w:t xml:space="preserve">23rd IEEE International Conference on Computer Supported Cooperative Work in Design (CSCWD 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Porto, Portugal. pp.75-80, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CSCWD.2019.8791896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03218720v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02276357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a collaboration context ontology</w:t>
+                <w:t xml:space="preserve">Using User Contextual Profile for Recommendation in Collaborations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siying Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Negre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd IEEE International Conference on Computer Supported Cooperative Work in Design (CSCWD 2019)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CSCWD.2019.8791845⟩</w:t>
+              <w:t xml:space="preserve">Research and Innovation Forum 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Rome, Italy. pp.199-209, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-30809-4_19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02276366v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03218720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les plateformes de formation à distance, des environnements capacitants ?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Towards a collaboration context ontology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siying Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Negre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Conférence sur les Environnements Informatiques pour l’Apprentissage Humain (EIAH 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">23rd IEEE International Conference on Computer Supported Cooperative Work in Design (CSCWD 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Porto, Portugal. pp.93-98, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CSCWD.2019.8791845⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02151704v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02276366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aide à la décision basée sur le contexte pour former des groupes d'apprenants pertinents</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Les plateformes de formation à distance, des environnements capacitants ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Nagels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Tali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXVIIème congrès INFormatique des ORganisations et Systèmes d’Information et de Décision (INFORSID 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Paris, France. pp.9-11</w:t>
+              <w:t xml:space="preserve">9ème Conférence sur les Environnements Informatiques pour l’Apprentissage Humain (EIAH 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02276499v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02151704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MBA: A Framework for Building Systems of Systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Aide à la décision basée sur le contexte pour former des groupes d'apprenants pertinents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Negre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Annual International Conference on System of Systems Engineering (SoSE 2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XXXVIIème congrès INFormatique des ORganisations et Systèmes d’Information et de Décision (INFORSID 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France. pp.9-11</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01901510v1</w:t>
+                <w:t xml:space="preserve">hal-02276499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle de contexte de collaboration : pour qui, pourquoi, comment ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">MBA: A Framework for Building Systems of Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Moro Puppi Wanderley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elsa Negre</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emerson Cabrera Paraiso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29ème Journées Francophones d'Ingénierie des Connaissances (IC 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th Annual International Conference on System of Systems Engineering (SoSE 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France. pp.358-364, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SYSOSE.2018.8428721⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01839623v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GAMBAD: A Method for Developing Systems of Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Moro Puppi Wanderley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emerson Cabrera Paraiso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9421,51 +9421,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoubida Afoutni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majd Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9519,5245 +9519,5245 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01996313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contact and Collaboration Context Model</w:t>
+                <w:t xml:space="preserve">Modèle de contexte de collaboration : pour qui, pourquoi, comment ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siying Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Negre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th IEEE International Forum on Research and Technology for Society and Industry (RTSI 2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">29ème Journées Francophones d'Ingénierie des Connaissances (IC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Nancy, France. pp.229-243</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01999966v1</w:t>
+                <w:t xml:space="preserve">hal-01839623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">System of Information Systems and Organizational Memory</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Contact and Collaboration Context Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siying Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Negre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Annual International Conference on System of Systems Engineering (SoSE 2018)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SYSOSE.2018.8428784⟩</w:t>
+              <w:t xml:space="preserve">4th IEEE International Forum on Research and Technology for Society and Industry (RTSI 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Palermo, Italy. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RTSI.2018.8548381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01999908v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01999966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing Proactive Interfaces for Cooperation using Systems of Systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">System of Information Systems and Organizational Memory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majd Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emerson Cabrera Paraiso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd IEEE International Conference on Computer Supported Cooperative Work in Design (CSCWD 2018)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CSCWD.2018.8465388⟩</w:t>
+              <w:t xml:space="preserve">13th Annual International Conference on System of Systems Engineering (SoSE 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France. pp.477-484, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SYSOSE.2018.8428784⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01901517v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01999908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Systems of Systems to Manage Enterprise Contacts</w:t>
+                <w:t xml:space="preserve">Designing Proactive Interfaces for Cooperation using Systems of Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Moro Puppi Wanderley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emerson Cabrera Paraiso</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th IEEE International Forum on Research and Technology for Society and Industry (RTSI 2018)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/RTSI.2018.8548382⟩</w:t>
+              <w:t xml:space="preserve">22nd IEEE International Conference on Computer Supported Cooperative Work in Design (CSCWD 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Nanjing, China. pp.122-127, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CSCWD.2018.8465388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01999959v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to take into account Informal Knowledge in Information Systems?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Using Systems of Systems to Manage Enterprise Contacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Moro Puppi Wanderley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emerson Cabrera Paraiso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third International Conference on Knowledge Management, Information and Knowledge Systems (KMIKS 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th IEEE International Forum on Research and Technology for Society and Industry (RTSI 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Palermo, Italy. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RTSI.2018.8548382⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01568025v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01999959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recommandation de ressources pédagogiques au sein d'un système de systèmes d'information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Ben Ameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majd Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Negre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28ème Journées Francophones d'Ingénierie des Connaissances (IC 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Caen, France. pp.223-228</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01570294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Core Architecture for Developing Systems of Systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">How to take into account Informal Knowledge in Information Systems?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumaya Gouider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emerson Cabrera Paraiso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Systems, Man, and Cybernetics (SMC 2017)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Third International Conference on Knowledge Management, Information and Knowledge Systems (KMIKS 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Hammamet, Tunisia. pp.103-114</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01629837v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01568025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment créer des environnements d'apprentissage formels, non formels, informels au service des apprenants pour accroître leur pouvoir d'agir ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Gilliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Nagels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Gilliot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
+                <w:t xml:space="preserve">Laurie Acensio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Algave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Orphée Rendez-vous réseau d' e-Education (ORPHEE RDV 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Font Romeu, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01522956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Proactive Interoperability Solution in Systems of Information Systems: A PLM Perspective</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A Core Architecture for Developing Systems of Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Moro Puppi Wanderley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoît Eynard</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emerson Cabrera Paraiso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th IFIP International Conference on Product Lifecycle Management (PLM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-72905-3_51⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Systems, Man, and Cybernetics (SMC 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Banff, Canada. pp.141-146, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SMC.2017.8122592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01764171v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01629837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommendation of Pedagogical Resources within a Learning Ecosystem</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A System of Systems Architecture for Supporting Decision-Making</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Moro Puppi Wanderley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elsa Negre</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emerson Cabrera Paraiso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Management of Digital EcoSystems (MEDES '17 )</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21st IEEE International Conference on Computer Supported Cooperative Work in Design (CSCWD 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Wellington, New Zealand. pp.186-191, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CSCWD.2017.8066692⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01671194v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01567880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">System of Information Systems as Support for Learning Ecosystem</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Towards a Proactive Interoperability Solution in Systems of Information Systems: A PLM Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoubida Afoutni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le-Duigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Eynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Symposium on Emerging Technologies for Education (SETE 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th IFIP International Conference on Product Lifecycle Management (PLM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Seville, Spain. pp.580-589, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-72905-3_51⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01621539v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01764171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A System of Systems Architecture for Supporting Decision-Making</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">System of Information Systems as Support for Learning Ecosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majd Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emerson Cabrera Paraiso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st IEEE International Conference on Computer Supported Cooperative Work in Design (CSCWD 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd International Symposium on Emerging Technologies for Education (SETE 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Cape Town, South Africa</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CSCWD.2017.8066692⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01567880v1</w:t>
+                <w:t xml:space="preserve">hal-01621539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and Developing a System of Information Systems for Managing Heterogeneous Resources</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recommendation of Pedagogical Resources within a Learning Ecosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Ben Ameur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majd Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Negre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Systems, Man, and Cybernetics (SMC 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Banff, Canada. pp.2672-2677</w:t>
+              <w:t xml:space="preserve">9th International Conference on Management of Digital EcoSystems (MEDES '17 )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Bangkok, Thailand. pp.14-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01734908v1</w:t>
+                <w:t xml:space="preserve">hal-01671194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trace-based computer supported cooperative work as support for learners group design</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Modeling and Developing a System of Information Systems for Managing Heterogeneous Resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majd Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elsa Negre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st IEEE International Conference on Computer Supported Cooperative Work in Design (CSCWD 2017)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Conference on Systems, Man, and Cybernetics (SMC 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Banff, Canada. pp.2672-2677</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01687880v1</w:t>
+                <w:t xml:space="preserve">hal-01734908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of Brainstorming Platform in a System of Information Systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Trace-based computer supported cooperative work as support for learners group design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">David Versailles</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ning Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Negre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International ACM Conference on Management of Digital EcoSystems (MEDES'16)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3012071.3012084⟩</w:t>
+              <w:t xml:space="preserve">21st IEEE International Conference on Computer Supported Cooperative Work in Design (CSCWD 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Wellington, New Zealand. pp.115-120, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CSCWD.2017.8066680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01396534v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01687880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moving from Digital Ecosystem to System of Information Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majd Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene Abel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 20th International Conference on Computer Supported Cooperative Work in Design (CSCWD), </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Nanchang, China. pp.91-96, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CSCWD.2016.7565969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01396304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommending competent person in a digial ecosystem</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Integration of Brainstorming Platform in a System of Information Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majd Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elsa Negre</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Misséri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Versailles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Industrial Informatics and Computer Systems (CIICS 2016)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICCSII.2016.7462436⟩</w:t>
+              <w:t xml:space="preserve">8th International ACM Conference on Management of Digital EcoSystems (MEDES'16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Hendaye, France. pp.166-173 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3012071.3012084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01386798v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01396534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Advanced Collaborative Environment for Software Development</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Recommending competent person in a digial ecosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ning Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emerson Cabrera Paraiso</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Negre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2016 IEEE International Conference on Systems, Man, and Cybernetics (SMC 2016)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SMC.2016.7844683⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Industrial Informatics and Computer Systems (CIICS 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Sharjah, United Arab Emirates. pp.37-43, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCSII.2016.7462436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01406052v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01386798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommandation argumentée de ressources pédagogiques au sein d'un écosystème apprenant</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">An Advanced Collaborative Environment for Software Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Moro Puppi Wanderley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emerson Cabrera Paraiso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC2016 : 27es Journées francophones d'Ingénierie des Connaissances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 2016 IEEE International Conference on Systems, Man, and Cybernetics (SMC 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE Systems, Man, and Cybernetics Society, Oct 2016, Budapest, Hungary. pp.2917-2922, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SMC.2016.7844683⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01396494v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01406052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resources management and decision support in a system of information systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Helene Abel</w:t>
+                <w:t xml:space="preserve">Recommandation argumentée de ressources pédagogiques au sein d'un écosystème apprenant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mediani Chahrazed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 International Conference on Industrial Informatics and Computer Systems (CIICS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IC2016 : 27es Journées francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01396295v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01396494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic Recommendation of Pedagogical Resources within Learning Ecosystems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
+                <w:t xml:space="preserve">Resources management and decision support in a system of information systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majd Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Abel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Industrial Informatics and Computer Systems (CIICS) </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICCSII.2016.7462437⟩</w:t>
+              <w:t xml:space="preserve">2016 International Conference on Industrial Informatics and Computer Systems (CIICS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Dubai, United Arab Emirates. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCSII.2016.7462434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01396439v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01396295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An answerer recommender system exploiting collaboration in CQA services</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Elsa Negre</w:t>
+                <w:t xml:space="preserve">Semantic Recommendation of Pedagogical Resources within Learning Ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mediani Chahrazed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Computer Supported Cooperative Work in Design (CSCWD 2016)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CSCWD.2016.7565988⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Industrial Informatics and Computer Systems (CIICS) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Sharjah, United Arab Emirates. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCSII.2016.7462437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01386789v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01396439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing Heterogeneous Information in a System of Information Systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
+                <w:t xml:space="preserve">An answerer recommender system exploiting collaboration in CQA services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ning Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Negre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Knowledge Management and Information Sharing (KMIS 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Computer Supported Cooperative Work in Design (CSCWD 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Nanchang, China. pp.198-203, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CSCWD.2016.7565988⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01396554v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01386789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Architectural Model for System of Information Systems</w:t>
+                <w:t xml:space="preserve">Managing Heterogeneous Information in a System of Information Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majd Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alok Mishra</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Misséri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISDE15 Sixth International Workshop on Information Systems in Distributed Environment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8th International Conference on Knowledge Management and Information Sharing (KMIS 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Porto, Portugal. pp.165-172</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01282797v1</w:t>
+                <w:t xml:space="preserve">hal-01396554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the similarity between collaboration systems and digital ecosystems</w:t>
+                <w:t xml:space="preserve">An Architectural Model for System of Information Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majd Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Veronique Misseri</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alok Mishra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSCWD 2015 19th IEEE International Conference on Computer Supported Cooperative Work in Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CSCWD.2015.7230929⟩</w:t>
+              <w:t xml:space="preserve">ISDE15 Sixth International Workshop on Information Systems in Distributed Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Rhodes, Greece. pp.411-420, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-26138-6_44⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01282789v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01282797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Recommendation System for the Learner from a Semantic Model of Knowledge in a Collaborative Environment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mahieddine Djoudi</w:t>
+                <w:t xml:space="preserve">Information Systems: Towards a System of Information Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majd Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Abel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Computer Science and Its Applications (CIIA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-19578-0_26⟩</w:t>
+              <w:t xml:space="preserve">KMIS 2015 7th International Conference on Knowledge Management and Information Sharing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Lisbonne, Portugal. pp.193-200, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0005596101930200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01789938v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01282774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About the Relevance of Digital Ecosystems for Collaborative Expert Group Projects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Recommending Competent Users from Semantic Traces Using a Bayes Classifier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ning Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Versailles</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Negre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 19th International Conference on Computer Supported Cooperative Work in Design (CSCWD 2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CSCWD.2015.7230934⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Systems, Man, and Cybernetics (IEEE SMC 2015 )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, HongKong, China. pp.1351-1356, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SMC.2015.240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01323728v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01266501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information Systems: Towards a System of Information Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Helene Abel</w:t>
+                <w:t xml:space="preserve">Mining user competency from semantic trace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ning Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul A Barthès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Negre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">KMIS 2015 7th International Conference on Knowledge Management and Information Sharing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5220/0005596101930200⟩</w:t>
+              <w:t xml:space="preserve">Computer Supported Cooperative Work in Design (CSCWD),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Calabria, Italy. pp.48-53, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CSCWD.2015.7230932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01282774v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01266493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommending Competent Users from Semantic Traces Using a Bayes Classifier</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId259" w:history="1">
+                <w:t xml:space="preserve">A Recommender System from Semantic Traces Based on Bayes Classifier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ning Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul A Barthès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Negre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Systems, Man, and Cybernetics (IEEE SMC 2015 )</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 2nd international conference on Knowledge Management, Information and Knowledge Systems (KMIKS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Hammamet, Tunisia. pp.49-60</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01266501v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01266499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining user competency from semantic trace</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Elsa Negre</w:t>
+                <w:t xml:space="preserve">Investigating the similarity between collaboration systems and digital ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majd Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Misseri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Supported Cooperative Work in Design (CSCWD),</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CSCWD.2015.7230932⟩</w:t>
+              <w:t xml:space="preserve">CSCWD 2015 19th IEEE International Conference on Computer Supported Cooperative Work in Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DIMES, University of Calabria, May 2015, Calabria, Italy. pp.30-35, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CSCWD.2015.7230929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01266493v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01282789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Recommender System from Semantic Traces Based on Bayes Classifier</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">About the Relevance of Digital Ecosystems for Collaborative Expert Group Projects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elsa Negre</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Misseri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Versailles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2nd international conference on Knowledge Management, Information and Knowledge Systems (KMIKS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE 19th International Conference on Computer Supported Cooperative Work in Design (CSCWD 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Calabria, Italy. pp.60-65, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CSCWD.2015.7230934⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01266499v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01323728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MEMORAe : Plateforme web pour supporter l’annotation collaborative</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Towards a Recommendation System for the Learner from a Semantic Model of Knowledge in a Collaborative Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chahrazed Mediani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahieddine Djoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26es journées francophones d'Ingénierie des Connaissances (IC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th International Conference on Computer Science and Its Applications (CIIA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Saida, Algeria. pp.315-327, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-19578-0_26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01169715v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01789938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A learning semantic Web service for generating learning paths</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">MEMORAe : Plateforme web pour supporter l’annotation collaborative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ala Atrash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Faïez Gargouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th IEEE/ACIS International Conference on Computer and Information Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">26es journées francophones d'Ingénierie des Connaissances (IC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01306880v1</w:t>
+                <w:t xml:space="preserve">hal-01169715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un système de recommandation pour l'apprenant à partir d'un modèle sémantique de connaissances dans un environnement de collaboration</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A learning semantic Web service for generating learning paths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaker Ben Mahmoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azaiez Ikbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fathia Bettahar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mahieddine Djoudi</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faïez Gargouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain (EIAH 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th IEEE/ACIS International Conference on Computer and Information Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Las Vegas NV, United States. pp.627-631, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIS.2015.7166668⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01405947v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01306880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supporting Organizational Learning with Collaborative Annotation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Vers un système de recommandation pour l'apprenant à partir d'un modèle sémantique de connaissances dans un environnement de collaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chahrazed Mediani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claude Moulin</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahieddine Djoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Knowledge Management and Information Sharing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain (EIAH 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Agadir, Maroc. pp.180-191</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01121393v1</w:t>
+                <w:t xml:space="preserve">hal-01405947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Framework for Exploring Collaborative Traces</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A new approach based on learning services to generate appropriate learning paths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaker Ben Mahmoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fathia Bettahar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faïez Gargouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th IEEE International Conference on Computer Supported Cooperative Work in Design</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th International Conference on Enterprise Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Lisbon, Portugal. pp.643-646, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0004940006430646⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01060482v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01139122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Recommender System from Semantic Traces for Decision Aid</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Supporting Organizational Learning with Collaborative Annotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ala Atrash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elsa Negre</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International conference on Knowledge Management and Information Sharing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Rome, Italy. pp.274-279, </w:t>
+              <w:t xml:space="preserve">International Conference on Knowledge Management and Information Sharing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Rome, Italy. pp.237 - 244, </w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0005133502740279⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5220/0005082602370244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01130026v1</w:t>
+                <w:t xml:space="preserve">hal-01121393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new approach based on learning services to generate appropriate learning paths</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A Framework for Exploring Collaborative Traces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Faïez Gargouri</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Enterprise Information Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">18th IEEE International Conference on Computer Supported Cooperative Work in Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Hsinzhu, Taiwan. pp.414-417</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01139122v1</w:t>
+                <w:t xml:space="preserve">hal-01060482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontologie Modulaire pour la Collaboration</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Towards a Recommender System from Semantic Traces for Decision Aid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ning Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claude Moulin</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Negre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25es Journées francophones d'Ingénierie des Connaissances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th International conference on Knowledge Management and Information Sharing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Rome, Italy. pp.274-279, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0005133502740279⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01121394v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01130026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Individual Cognition on Product Lifecycle Management Systems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Ontologie Modulaire pour la Collaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ala Atrash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoît Eynard</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference On Design Computing And Cognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, london, United Kingdom</w:t>
+              <w:t xml:space="preserve">25es Journées francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Clermont Ferrand, France. pp.8 - 11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01061015v1</w:t>
+                <w:t xml:space="preserve">hal-01121394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge Sharing Within Extended Enterprises: Case of Product Lifecycle Management systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Impact of Individual Cognition on Product Lifecycle Management Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Arduin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Eynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Knowledge Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, portugal, Portugal. pp.63-71</w:t>
+              <w:t xml:space="preserve">International Conference On Design Computing And Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, london, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01061011v1</w:t>
+                <w:t xml:space="preserve">hal-01061015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel support pour l'apprentissage organisationnel ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Knowledge Sharing Within Extended Enterprises: Case of Product Lifecycle Management systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Arduin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Duigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Penciuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Eynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée EIAH&amp;IA 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Toulouse, France. pp.1</w:t>
+              <w:t xml:space="preserve">European Conference on Knowledge Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, portugal, Portugal. pp.63-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00824290v1</w:t>
+                <w:t xml:space="preserve">hal-01061011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of Twitter Resources in a Semantic Organizational Memory</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Quel support pour l'apprentissage organisationnel ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eighth International Conference on P2P, Parallel, Grid, Cloud and Internet Computing (3PGCIC 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Compiègne, France. pp.695-700</w:t>
+              <w:t xml:space="preserve">Journée EIAH&amp;IA 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Toulouse, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01307752v1</w:t>
+                <w:t xml:space="preserve">hal-00824290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Aggregation Model of Online Social Networks to Contribute to Organizational Knowledge Management</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Designing a system to capitalize both social and documentary resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Deparis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Morizet-Mahoudeaux</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lortal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Mattioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on Knowledge Management, Information and Knowledge Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Hammamet, Tunisia. pp.25--37</w:t>
+              <w:t xml:space="preserve">17th IEEE International Conference on Computer Supported Cooperative Work in Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Whistler, Canada. pp.581-586</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00916843v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00944315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing a system to capitalize both social and documentary resources</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Empowering Collaborative Intelligence by the use of User-centered Social Network Aggregation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan-Truong Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Morizet-Mahoudeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Juliette Mattioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th IEEE International Conference on Computer Supported Cooperative Work in Design</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2013 IEEE/WIC/ACM International Conference on Web Intelligence WI 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Atlanta, United States. pp.425-430, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WI-IAT.2013.60⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00944315v1</w:t>
+                <w:t xml:space="preserve">hal-00915163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empowering Collaborative Intelligence by the use of User-centered Social Network Aggregation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Management of Twitter Resources in a Semantic Organizational Memory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Lai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 IEEE/WIC/ACM International Conference on Web Intelligence WI 2013</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Eighth International Conference on P2P, Parallel, Grid, Cloud and Internet Computing (3PGCIC 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Compiègne, France. pp.695-700</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00915163v1</w:t>
+                <w:t xml:space="preserve">hal-01307752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">User-centered social network profiles integration</w:t>
+                <w:t xml:space="preserve">An Aggregation Model of Online Social Networks to Contribute to Organizational Knowledge Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan-Truong Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Morizet-Mahoudeaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Web Information Systems and Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Aachen, Germany. pp.473-476</w:t>
+              <w:t xml:space="preserve">1st International Conference on Knowledge Management, Information and Knowledge Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Hammamet, Tunisia. pp.25--37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00915015v1</w:t>
+                <w:t xml:space="preserve">hal-00916843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Semantic Model For Small and Medium-sized Enterprises to Support Organizational Learning</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">User-centered social network profiles integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan-Truong Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Morizet-Mahoudeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Knowledge Management and Information Sharing (KMIS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9th International Conference on Web Information Systems and Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Aachen, Germany. pp.473-476</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00944454v1</w:t>
+                <w:t xml:space="preserve">hal-00915015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic Indexing of Twitter Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cristian Lai</w:t>
+                <w:t xml:space="preserve">A Semantic Model For Small and Medium-sized Enterprises to Support Organizational Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ala Aldin Atrash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Moulin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Joint Conference on Software Technologies (ICSOFT 2013)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Knowledge Management and Information Sharing (KMIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, vilamoura, Portugal. pp.476 - 483, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0004624804760483⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01307756v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00944454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Support for collaborative building of a railway technical solution during Tendering</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Semantic Indexing of Twitter Resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Lai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WSKS 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Rome, Italy. pp.1</w:t>
+              <w:t xml:space="preserve">8th International Joint Conference on Software Technologies (ICSOFT 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Reykjavik, Iceland. pp.611-616</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00942215v1</w:t>
+                <w:t xml:space="preserve">hal-01307756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation d'une plate-forme sociale de collaboration à l'aide de standards du web sémantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Deparis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Mattioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14795,64 +14795,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharing Working Experience : Using a Model of Collaborative Traces.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14884,1223 +14884,1223 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00799002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facilitating Experience Sharing Groups - Collaborative Trace Reuse and Exploitation.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Support for collaborative building of a railway technical solution during Tendering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Knowledge Management and Information Sharing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Barcelona, Spain. pp.21-30</w:t>
+              <w:t xml:space="preserve">WSKS 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Rome, Italy. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00798993v1</w:t>
+                <w:t xml:space="preserve">hal-00942215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle termino-ontologique pour la collaboration entre communautés hétérogènes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claude Moulin</w:t>
+                <w:t xml:space="preserve">Facilitating Experience Sharing Groups - Collaborative Trace Reuse and Exploitation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiang Qiang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC 2011, 22èmes Journées francophones d'Ingénierie des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Chambéry, France. pp.623-638</w:t>
+              <w:t xml:space="preserve">International Conference on Knowledge Management and Information Sharing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Barcelona, Spain. pp.21-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00746728v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00798993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Support for collaborative development of a customer solution in railway transport</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Modeling a social collaborative platform with standard ontologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Deparis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier van den Abeele</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Mattioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Computer Supported Cooperative Work in Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Lausanne, Switzerland. pp.544-550</w:t>
+              <w:t xml:space="preserve">International Workshop on Knowledge Acquisition, Reuse and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Dijon, France. pp.167 - 173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00666784v1</w:t>
+                <w:t xml:space="preserve">hal-00658616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capitalisation des échanges informels en entreprise via les réseaux sociaux</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Juliette Mattioli</w:t>
+                <w:t xml:space="preserve">Modèle termino-ontologique pour la collaboration entre communautés hétérogènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Diemert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Le Web Social de la 11ème Conférence Internationale Francophone sur l'Extraction et la Gestion de Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Brest, France. pp.35 - 42</w:t>
+              <w:t xml:space="preserve">IC 2011, 22èmes Journées francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Chambéry, France. pp.623-638</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00659489v1</w:t>
+                <w:t xml:space="preserve">hal-00746728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling a social collaborative platform with standard ontologies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Support for collaborative development of a customer solution in railway transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Penciuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Juliette Mattioli</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier van den Abeele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Knowledge Acquisition, Reuse and Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Dijon, France. pp.167 - 173</w:t>
+              <w:t xml:space="preserve">15th International Conference on Computer Supported Cooperative Work in Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Lausanne, Switzerland. pp.544-550</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00658616v1</w:t>
+                <w:t xml:space="preserve">hal-00666784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Semantic Approach for the Repurposing of Audiovisual Objects</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Capitalisation des échanges informels en entreprise via les réseaux sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Deparis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claude Moulin</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Mattioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third International Conference on Advances in Multimedia (MMedia 2011).</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Budapest, Hungary. pp.60-66</w:t>
+              <w:t xml:space="preserve">Atelier Le Web Social de la 11ème Conférence Internationale Francophone sur l'Extraction et la Gestion de Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Brest, France. pp.35 - 42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01307740v1</w:t>
+                <w:t xml:space="preserve">hal-00659489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge Capitalization in an Organization Social Network</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A Semantic Approach for the Repurposing of Audiovisual Objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Diemert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Juliette Mattioli</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Knowledge Management and Information Sharing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Paris, France. pp.217 - 222</w:t>
+              <w:t xml:space="preserve">Third International Conference on Advances in Multimedia (MMedia 2011).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Budapest, Hungary. pp.60-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00659492v1</w:t>
+                <w:t xml:space="preserve">hal-01307740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traces d'Interaction au sein d'un Environnement de Collaboration</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Knowledge Capitalization in an Organization Social Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Deparis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lortal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Mattioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC'2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Chambery, France. pp.1</w:t>
+              <w:t xml:space="preserve">International Conference on Knowledge Management and Information Sharing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Paris, France. pp.217 - 222</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00942211v1</w:t>
+                <w:t xml:space="preserve">hal-00659492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantics and knowledge management to improve construction of customer railway systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Traces d'Interaction au sein d'un Environnement de Collaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier van den Abeele</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Digital Information and Communication Technology and its Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Dijon, France. pp.391-405</w:t>
+              <w:t xml:space="preserve">IC'2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Chambery, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00664478v1</w:t>
+                <w:t xml:space="preserve">hal-00942211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How can knowledge management improve the Tendering process in railway transport.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Semantics and knowledge management to improve construction of customer railway systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Penciuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier van den Abeele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Symposium on the Management of Industrial and Corporate Knowledge</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Lausane, Switzerland. pp.813-818</w:t>
+              <w:t xml:space="preserve">International Conference on Digital Information and Communication Technology and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Dijon, France. pp.391-405</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00666802v1</w:t>
+                <w:t xml:space="preserve">hal-00664478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge Management and Sharing Support : The E-MEMORAe2.0 web platform</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">How can knowledge management improve the Tendering process in railway transport.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Penciuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier van den Abeele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd IEEE International Conference on Tools with Artificial Intelligence (ICTAI 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Arras, France. pp.358-359</w:t>
+              <w:t xml:space="preserve">13th International Symposium on the Management of Industrial and Corporate Knowledge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Lausane, Switzerland. pp.813-818</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00554959v1</w:t>
+                <w:t xml:space="preserve">hal-00666802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From intangibles identification to Requirements for Intangibles Management</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Knowledge Management and Sharing Support : The E-MEMORAe2.0 web platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier van den Abeele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Intellectual Capital, Knowledge Management and Organisational Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Hong Kong, China. pp.628-634</w:t>
+              <w:t xml:space="preserve">22nd IEEE International Conference on Tools with Artificial Intelligence (ICTAI 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Arras, France. pp.358-359</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00554911v1</w:t>
+                <w:t xml:space="preserve">hal-00554959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">REQUIREMENTS AND MODELLING OF A WORKSPACE FOR TACIT KNOWLEDGE MANAGEMENT IN RAILWAY PRODUCT DEVELOPMENT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Penciuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier van den Abeele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Knowledge Management and Information Sharing, KMIS 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Valence, Spain. pp.61-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16119,493 +16119,506 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00554918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E-MEMORAe2.0: A Web Platform Dedicated to Organizational Learning Needs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">From intangibles identification to Requirements for Intangibles Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Penciuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier van den Abeele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third World Summit on the Knowledge Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Corfu, Greece. pp.306-315</w:t>
+              <w:t xml:space="preserve">7th International Conference on Intellectual Capital, Knowledge Management and Organisational Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Hong Kong, China. pp.628-634</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00557972v1</w:t>
+                <w:t xml:space="preserve">hal-00554911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and architecture of a workspace for tacit knowledge management in railway transport</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">E-MEMORAe2.0: A Web Platform Dedicated to Organizational Learning Needs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier van den Abeele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd IEEE International Conference on Tools with Artificial Intelligence (ICTAI 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Arras, France. pp.356-357</w:t>
+              <w:t xml:space="preserve">Third World Summit on the Knowledge Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Corfu, Greece. pp.306-315</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00554955v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00557972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking Semantic Web and Web 2.0 for Learning Resources Management.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Modelling and architecture of a workspace for tacit knowledge management in railway transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Penciuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier van den Abeele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2nd World Summit on the Knowledge Society (WSKS 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Chania, Greece. pp.60-69</w:t>
+              <w:t xml:space="preserve">22nd IEEE International Conference on Tools with Artificial Intelligence (ICTAI 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Arras, France. pp.356-357</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00447772v1</w:t>
+                <w:t xml:space="preserve">hal-00554955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge Sharing via the E-MEMORAe2.0 Platform</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Linking Semantic Web and Web 2.0 for Learning Resources Management.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Leblanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Intellectual Capital, Knowledge Management &amp; Organisational Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Montreal, Canada. pp.10-19</w:t>
+              <w:t xml:space="preserve">The 2nd World Summit on the Knowledge Society (WSKS 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Chania, Greece. pp.60-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00429077v1</w:t>
+                <w:t xml:space="preserve">hal-00447772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A web plaform for innovation process facilitation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Knowledge Sharing via the E-MEMORAe2.0 Platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Leblanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Joint Conference on Knowledge Discovery, Knowledge Engineering and Knowledge Management.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Madeira, Portugal. pp.141-146</w:t>
+              <w:t xml:space="preserve">6th International Conference on Intellectual Capital, Knowledge Management &amp; Organisational Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Montreal, Canada. pp.10-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00429072v1</w:t>
+                <w:t xml:space="preserve">hal-00429077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Competences Management in an Organizational Learning Context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International ACM Conference on Management of Emergent Digital EcoSystems, MEDES 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Lyon, France. pp.353-360</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16624,116 +16637,198 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00447120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A web plaform for innovation process facilitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Joint Conference on Knowledge Discovery, Knowledge Engineering and Knowledge Management.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Madeira, Portugal. pp.141-146</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00429072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Application des principes de l'apprentissage organisationnel au projet MEMORAe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnements Informatiques pour l’Apprentissage Humain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00161631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16743,434 +16838,434 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système de systèmes d'information et écosystème apprenant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majd Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Ben Ameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine Roussey. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28es Journées francophones d'Ingénierie des Connaissances IC 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Caen, France. , pp.237-240, Actes IC 2017 28es Journées francophones d'Ingénierie des Connaissances</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01570827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet ECOPACK : environnement socio-technique support à une analyse stratégique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Misseri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine Roussey. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28èmes Journées francophones d'Ingénierie des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Caen, France. , Actes IC 2017 28es Journées francophones d'Ingénierie des Connaissances., pp.233-236, Actes IC 2017 28es Journées francophones d'Ingénierie des Connaissances</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01567967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une Plateforme Support à l'Apprentissage Organisationnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ala Aldin Atrash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine Faron-Zucker. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IC - 25èmes Journées francophones d'Ingénierie des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Clermont-Ferrand, France. pp.263-265</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01016013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation sociale d'une organisation et usage de son réseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Deparis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lortal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Mattioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ingénierie des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01107420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17180,1326 +17275,1326 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 22. Implementing Context Awareness in Autonomous Vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Faruffini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Corrêa Victorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Human‐Machine Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Wiley, pp.257-265, 2023, 978-1-119-86363-2. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119863663.ch22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04390046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Educational Resources Recommender System for Teachers: Why and How?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nader Nashed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Deep Learning, Artificial Intelligence and Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 249, Springer International Publishing, pp.71-80, 2022, Lecture Notes in Networks and Systems, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-85365-5_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03537265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing performances of three context-aware collaborator recommendation algorithms in terms of accuracy and time efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siying Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Negre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inès Saad; Camille Rosenthal-Sabroux; Faiez Gargouri; Pierre-Emmanuel Arduin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information and Knowledge Systems. Digital Technologies, Artificial Intelligence and Decision Making. 5th International Conference, ICIKS 2021, Virtual Event, June 22–23, 2021, Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 425, Springer International Publishing, pp.100-115, 2021, Lecture Notes in Business Information Processing, 978-3-030-85976-3. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-85977-0_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03832627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improve Performance of Recommender System in Collaborative Learning Environment based on Learner Tracks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qing Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Negre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siying Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information and Knowledge Systems. Digital Technologies, Artificial Intelligence and Decision Making</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 425, SCITEPRESS - Science and Technology Publications; Springer International Publishing, pp.270-277, 2021, Lecture Notes in Business Information Processing, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0010214702700277⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03529461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le focus sur l'agentivité des apprenants pour innover en pédagogie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Nagels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Tali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Future of Innovation and Technology in Education: Policies and Practices for Teaching and Learning Excellence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Emerald Publishing Limited, 2018, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/978-1-78756-555-520181004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01864542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge Sharing in Design Based on Product Lifecycle Management System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Arduin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Eynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chakrabarti, A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICoRD’15 – Research into Design Across Boundaries Volume 2: Creativity, Sustainability, DfX, Enabling Technologies, Management and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 35, Springer, pp.507-517, 2015, Smart Innovation, Systems and Technologies, 9788132222293. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-81-322-2229-3_43⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01119916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social Networks: Leveraging User Social Data to Empower Collective Intelligence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan-Truong Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Morizet-Mahoudeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">I. Saad, C. R. Sabroux and F. Gargouri. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information Systems for Knowledge Management </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Wiley &amp; Sons, Inc, pp.33--60, 2014, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781118920664.ch2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01101072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating Social Network Data for Empowering Collaborative Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan-Truong Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Morizet-Mahoudeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">V. N. Huynh, T. Denoeux, D. H. Tran, A. C. Le, &amp; S. B. Pham. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Knowledge and Systems Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.109-119, 2014, Advances in Intelligent Systems and Computing, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-02821-7_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00916831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facilitating collaboration and information retrieval: Collaborative traces based SWOT analysis and implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qian Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lai, Cristian; Giuliani, Alessandro; Semeraro, Giovanni. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Distributed Systems and Applications of Information Filtering and Retrieval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.65-78, 2014, Studies in Computational Intelligence, 515, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-40621-8_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00942226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploiting and reusing collaborative traces to facilitate sharing experiences in groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fred, Ana and Dietz, JanL.G. and Liu, Kecheng and Filipe, Joaquim. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Knowledge Discovery, Knowledge Engineering and Knowledge Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.308-322, 2013, Communications in Computer and Information Science, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-54105-6_21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00942223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Support for Collaborative Building of a Railway Technical Solution during Tendering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Penciuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier van den Abeele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lytras, M.D., Ruan, D., Tennyson, R.D., Ordonez De Pablos, P., García Peñalvo, F.J., Rusu, L. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information Systems, E-learning, and Knowledge Management Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 278, Springer, pp.301-310, 2013, Communications in Computer and Information Science, 978-3-642-35879-1. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-35879-1_35⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01307008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technological tools to support Self Regulated Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Trigano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ed. R. Carneiro, P. Lefrere, K. Steffens and J. Underwood Eds. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Self-Regulated Learning in Technology Enhanced Learning Environments : A European Perspective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sense Publishers, pp.123-133, 2011, 978-94-6091-652-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00982032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18509,78 +18604,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mémoire de formation et apprentissage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18588,51 +18683,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahcène Benayache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00005712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18642,151 +18737,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Langages pour le Web sémantique et pour le E-Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mh. Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Dieng-Kuntz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Hérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005, 25/97-122 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00106552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18796,105 +18891,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport des Mémoires Organisationnelles dans un contexte d'apprentissage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Interface homme-machine [cs.HC]. Université de Technologie de Compiègne, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00211976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId395"/>
+      <w:footerReference w:type="default" r:id="rId396"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -19041,51 +19136,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05000567v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Luyen Le" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Abel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gouspillou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mcda.70012" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515477v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader N Nashed" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lahoud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mcda.70014" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158933v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11280-025-01358-8" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634520v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Tali" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Loub&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiana Charalampopoulou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Desbiens" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11ulw" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645368v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinfeng Zhong" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luyen Le Ngoc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Negre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00375497231214563" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970722v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siying Li" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-021-00677-w" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547164v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-021-11157-8" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773449v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Moro Puppi Wanderley" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerson Cabrera Paraiso" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Barth&#232;s" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2018.04.011" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893333v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Arduin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Duigou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Eynard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJKBO.2018100102" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661708v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Vandenbergh" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hainselin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tele.2017.11.010" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999872v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majd Saleh" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0144929X.2018.1502808" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999892v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.22.6.53-69" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396766v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Moulin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Kaeri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Sugawara" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csi.2015.11.006" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121203v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Atrash" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dar&#232;ne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2014.12.010" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121206v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2014.12.005" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128677v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2014.10.012" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101056v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan-Truong Vu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morizet-Mahoudeaux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2014.11.079" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9M0GQXZ6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212913v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Truong Vu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2015.04.004" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137349v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Deparis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lortal Gaelle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mattioli" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2013.10.033" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917565v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12460125.2014.857209" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942222v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Li" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2013.04.028" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136042v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Leblanc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijkbo.2014100101" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136452v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DN.17.2.55-79" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306356v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Diemert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Pinzari" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shawky" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-011-0908-9" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4D576B4468DFF1E51DE8393BDE4B17C47DC0E913/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306351v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Penciuc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier van den Abeele" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijksr.2013070109" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306567v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-011-0883-1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PXC8Q02C-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790221v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ISI.17.4.119-140" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-6RTT8PJB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367824v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00194351v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fontaine" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahc&#232;ne Benayache" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu.2006.121" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452618v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indira Mouttapa Thouvenin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ramond" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Qamiyah" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450451v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450473v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147866v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Laforge" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001083v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-93103-1_10" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04961071v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-81308-5_1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001120v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD64889.2025.11033340" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05151429v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515539v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Ojeda" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515523v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD64889.2025.11033644" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001106v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-93598-5_6" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04645398v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-51664-1_14" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645427v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD61410.2024.10580431" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868078v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515503v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITHET61869.2024.10837654" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378722v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774529v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422221v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161345v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD57460.2023.10152701" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152530v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04201038v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012059600003470" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04337459v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Matta" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hedi Karray" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152504v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161309v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33258-6_42" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832226v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454269v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC53992.2023.10394410" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454260v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC53992.2023.10394630" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101826v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-27762-7_35" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911906v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Tang" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD54268.2022.9776060" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523324v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Corr&#234;a Victorino" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SII52469.2022.9708871" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934443v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Chefchaouni Moussaoui" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pousseur" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC53654.2022.9945347" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537280v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Nashed" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SII52469.2022.9708601" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896004v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD54268.2022.9776277" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780003v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Raisin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896053v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523308v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85365-5_5" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511775v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;lim Chefchaouni Moussaoui" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675591v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2205.12539" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537290v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-98531-8_11" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896021v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011147000003182" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522886v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Faruffini" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85977-0_13" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832653v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD49262.2021.9437647" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547699v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523249v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON48115.2021.9589399" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537261v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD49262.2021.9437622" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523227v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHMS53169.2021.9582660" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529869v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMLA52953.2021.00271" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537277v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andr&#232;s" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Blancan" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMLA52953.2021.00272" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891786v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944629v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC42975.2020.9282877" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944640v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945153v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC42975.2020.9283463" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276357v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD.2019.8791896" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218720v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30809-4_19" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276366v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD.2019.8791845" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151704v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Nagels" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276499v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901510v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSOSE.2018.8428721" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839623v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999979v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2018.00127" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996313v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubida Afoutni" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Miss&#233;ri" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSOSE.2018.8428751" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999966v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RTSI.2018.8548381" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999908v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSOSE.2018.8428784" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901517v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD.2018.8465388" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999959v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RTSI.2018.8548382" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568025v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Gouider" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570294v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Ben Ameur" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629837v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC.2017.8122592" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522956v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gilliot" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Acensio" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Algave" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01764171v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le-Duigou" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Eynard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72905-3_51" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671194v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621539v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567880v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD.2017.8066692" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734908v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687880v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Wang" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD.2017.8066680" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396534v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Versailles" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3012071.3012084" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396304v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Abel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD.2016.7565969" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386798v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCSII.2016.7462436" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406052v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC.2016.7844683" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396494v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mediani Chahrazed" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396295v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCSII.2016.7462434" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396439v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCSII.2016.7462437" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386789v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD.2016.7565988" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396554v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282797v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alok Mishra" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26138-6_44" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282789v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Misseri" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD.2015.7230929" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01789938v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahrazed Mediani" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahieddine Djoudi" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19578-0_26" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323728v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD.2015.7230934" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282774v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005596101930200" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266501v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC.2015.240" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266493v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul A Barth&#232;s" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD.2015.7230932" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266499v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169715v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306880v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaker Ben Mahmoud" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azaiez Ikbel" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathia Bettahar" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;ez Gargouri" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIS.2015.7166668" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405947v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121393v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005082602370244" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060482v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130026v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005133502740279" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139122v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004940006430646" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121394v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061015v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061011v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824290v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307752v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Lai" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916843v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944315v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lortal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915163v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2013.60" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915015v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944454v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Aldin Atrash" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004624804760483" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307756v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942215v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802144v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799002v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798993v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Qiang Li" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746728v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666784v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659489v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658616v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307740v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659492v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942211v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664478v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666802v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554959v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554911v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554918v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557972v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leblanc" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554955v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447772v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429077v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429072v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447120v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161631v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lenne" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570827v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567967v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01016013v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107420v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Deparis" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390046v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119863663.ch22" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537265v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85365-5_7" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832627v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85977-0_8" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529461v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010214702700277" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864542v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/978-1-78756-555-520181004" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119916v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-81-322-2229-3_43" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101072v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118920664.ch2" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916831v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02821-7_11" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942226v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Li" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40621-8_4" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942223v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54105-6_21" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307008v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35879-1_35" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982032v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Trigano" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00005712v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106552v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mh. Abel" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dieng-Kuntz" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le H&#233;rin" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lenne" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moulin" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00211976v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515477v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader N Nashed" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lahoud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Abel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mcda.70014" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158933v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Luyen Le" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11280-025-01358-8" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05000567v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gouspillou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mcda.70012" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634520v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Tali" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Loub&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiana Charalampopoulou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Desbiens" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11ulw" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645368v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinfeng Zhong" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luyen Le Ngoc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Negre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00375497231214563" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970722v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siying Li" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-021-00677-w" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547164v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-021-11157-8" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661708v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Moro Puppi Wanderley" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Vandenbergh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Barth&#232;s" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hainselin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tele.2017.11.010" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773449v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerson Cabrera Paraiso" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2018.04.011" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893333v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Arduin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Duigou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Eynard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJKBO.2018100102" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999872v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majd Saleh" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0144929X.2018.1502808" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999892v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.22.6.53-69" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396766v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Moulin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Kaeri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Sugawara" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csi.2015.11.006" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121203v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Atrash" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dar&#232;ne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2014.12.010" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121206v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2014.12.005" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128677v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2014.10.012" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101056v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan-Truong Vu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morizet-Mahoudeaux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2014.11.079" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9M0GQXZ6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212913v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Truong Vu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2015.04.004" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137349v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Deparis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lortal Gaelle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mattioli" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2013.10.033" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942222v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Li" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2013.04.028" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917565v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12460125.2014.857209" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136042v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Leblanc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijkbo.2014100101" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136452v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DN.17.2.55-79" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306351v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Penciuc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier van den Abeele" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijksr.2013070109" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306356v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Diemert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Pinzari" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shawky" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-011-0908-9" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4D576B4468DFF1E51DE8393BDE4B17C47DC0E913/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306567v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-011-0883-1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PXC8Q02C-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790221v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ISI.17.4.119-140" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-6RTT8PJB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367824v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00194351v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fontaine" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahc&#232;ne Benayache" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu.2006.121" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452618v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indira Mouttapa Thouvenin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ramond" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Qamiyah" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610286v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Laforge" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450451v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450473v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147866v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04961071v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-81308-5_1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001083v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-93103-1_10" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001120v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD64889.2025.11033340" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515539v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Ojeda" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05151429v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515523v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD64889.2025.11033644" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001106v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-93598-5_6" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04645398v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-51664-1_14" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378722v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645427v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD61410.2024.10580431" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868078v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515503v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITHET61869.2024.10837654" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774529v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161345v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD57460.2023.10152701" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422221v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152504v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04337459v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Matta" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hedi Karray" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04201038v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012059600003470" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152530v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161309v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33258-6_42" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832226v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454269v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC53992.2023.10394410" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454260v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC53992.2023.10394630" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101826v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-27762-7_35" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911906v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Tang" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD54268.2022.9776060" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523324v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Corr&#234;a Victorino" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SII52469.2022.9708871" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896004v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Nashed" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD54268.2022.9776277" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934443v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Chefchaouni Moussaoui" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pousseur" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC53654.2022.9945347" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537280v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SII52469.2022.9708601" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523308v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85365-5_5" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896053v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780003v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Raisin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511775v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;lim Chefchaouni Moussaoui" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675591v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2205.12539" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896021v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011147000003182" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537290v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-98531-8_11" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522886v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Faruffini" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85977-0_13" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537261v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD49262.2021.9437622" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832653v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD49262.2021.9437647" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547699v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523249v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON48115.2021.9589399" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523227v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHMS53169.2021.9582660" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529869v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMLA52953.2021.00271" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537277v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andr&#232;s" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Blancan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMLA52953.2021.00272" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891786v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944629v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC42975.2020.9282877" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944640v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945153v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC42975.2020.9283463" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276357v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD.2019.8791896" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218720v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30809-4_19" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276366v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD.2019.8791845" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151704v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Nagels" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276499v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901510v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSOSE.2018.8428721" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999979v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2018.00127" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996313v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubida Afoutni" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Miss&#233;ri" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSOSE.2018.8428751" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839623v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999966v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RTSI.2018.8548381" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999908v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSOSE.2018.8428784" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901517v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD.2018.8465388" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999959v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RTSI.2018.8548382" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570294v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Ben Ameur" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568025v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Gouider" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522956v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gilliot" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Acensio" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Algave" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629837v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC.2017.8122592" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567880v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD.2017.8066692" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01764171v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le-Duigou" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Eynard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72905-3_51" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621539v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671194v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734908v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687880v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Wang" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD.2017.8066680" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396304v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Abel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD.2016.7565969" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396534v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Versailles" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3012071.3012084" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386798v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCSII.2016.7462436" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406052v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC.2016.7844683" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396494v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mediani Chahrazed" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396295v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCSII.2016.7462434" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396439v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCSII.2016.7462437" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386789v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD.2016.7565988" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396554v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282797v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alok Mishra" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26138-6_44" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282774v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005596101930200" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266501v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC.2015.240" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266493v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul A Barth&#232;s" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD.2015.7230932" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266499v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282789v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Misseri" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD.2015.7230929" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323728v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD.2015.7230934" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01789938v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahrazed Mediani" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahieddine Djoudi" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19578-0_26" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169715v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306880v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaker Ben Mahmoud" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azaiez Ikbel" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathia Bettahar" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;ez Gargouri" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIS.2015.7166668" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405947v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139122v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004940006430646" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121393v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005082602370244" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060482v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130026v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005133502740279" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121394v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061015v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061011v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824290v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944315v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lortal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915163v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2013.60" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307752v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Lai" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916843v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915015v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944454v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Aldin Atrash" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004624804760483" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307756v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802144v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799002v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942215v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798993v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Qiang Li" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658616v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746728v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666784v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659489v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307740v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659492v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942211v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664478v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666802v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554959v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554918v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554911v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557972v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leblanc" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554955v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447772v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429077v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447120v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429072v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161631v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lenne" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570827v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567967v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01016013v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107420v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Deparis" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390046v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119863663.ch22" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537265v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85365-5_7" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832627v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85977-0_8" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529461v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010214702700277" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864542v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/978-1-78756-555-520181004" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119916v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-81-322-2229-3_43" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101072v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118920664.ch2" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916831v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02821-7_11" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942226v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Li" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40621-8_4" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942223v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54105-6_21" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307008v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35879-1_35" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982032v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Trigano" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00005712v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106552v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mh. Abel" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dieng-Kuntz" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le H&#233;rin" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lenne" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moulin" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00211976v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>