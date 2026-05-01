--- v0 (2026-03-17)
+++ v1 (2026-05-01)
@@ -272,51 +272,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Ruhnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOV'AE</w:t>
+              <w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Numéro Spécial #04 RSE, pp.134-141. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.20870/Revue-NOVAE.2025.9692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
@@ -402,51 +402,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gibon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOV'AE</w:t>
+              <w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14, pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/novae-2023-NO-art14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
@@ -536,51 +536,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Just</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOV'AE</w:t>
+              <w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 05, pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/novae-2022-NO-art05⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
@@ -1375,277 +1375,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03125090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using metabolomic approaches and modelling of central metabolic to study fleshy fruit quality</w:t>
+                <w:t xml:space="preserve">Cellular and subcellular metabolomics reveal changes during tomato leaf development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie S. Colombie</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dominique D. Rolin</w:t>
+                <w:t xml:space="preserve">Clémence de Jaham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+                <w:t xml:space="preserve">Benjamin Thiombiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.P. Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Cocuron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. International Symposium on Metabolomics in Mexico</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Guadalajara, Mexico. 2 p</w:t>
+              <w:t xml:space="preserve">9. Journées scientifiques du RFMF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Francophone de Métabolomique et Fluxomique (RFMF). FRA., Jun 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02800371v1</w:t>
+                <w:t xml:space="preserve">hal-02740382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellular and subcellular metabolomics reveal changes during tomato leaf development</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Thiombiano</w:t>
+                <w:t xml:space="preserve">Using metabolomic approaches and modelling of central metabolic to study fleshy fruit quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Colombie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Rolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bénard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.C. Cocuron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Journées scientifiques du RFMF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Francophone de Métabolomique et Fluxomique (RFMF). FRA., Jun 2015, Lille, France</w:t>
+              <w:t xml:space="preserve">1. International Symposium on Metabolomics in Mexico</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Guadalajara, Mexico. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740382v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02800371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implication of the vacuolar AtPAP26 in the sugars metabolism in Arabidopsis thaliana roots</w:t>
               </w:r>
@@ -1670,51 +1670,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Monllor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Colombie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1933,51 +1933,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Colombie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Journées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2008, Bordeaux, France</w:t>
@@ -2032,51 +2032,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Henri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Colombie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2577,51 +2577,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C B Cakpo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Arrivault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2657,320 +2657,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04955742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining MS and proton NMR metabolomic profiling during tomato fruit development to study environment effect on metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léa Roch</w:t>
+                <w:t xml:space="preserve">Assessment of metabolome compartmentation changes during tomato leaf development using nonaqueous fractionation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence de Jaham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Catherine Deborde</w:t>
+                <w:t xml:space="preserve">Benjamin Thiombiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Benard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. P. Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. C. Cocuron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Solanaceae Conference SOL 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Bordeaux, France. 2015, SOL 2015 - Book of abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01606414v1</w:t>
+                <w:t xml:space="preserve">hal-01603745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of metabolome compartmentation changes during tomato leaf development using nonaqueous fractionation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Thiombiano</w:t>
+                <w:t xml:space="preserve">Combining MS and proton NMR metabolomic profiling during tomato fruit development to study environment effect on metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Roch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Maucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Benard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. C. Cocuron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Solanaceae Conference SOL 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Bordeaux, France. 2015, SOL 2015 - Book of abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603745v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic modelling of the metabolism and compartmentation of sugars during tomato fruit development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Colombie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Nazaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3290,51 +3290,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A95739FF"/>
+    <w:nsid w:val="0CB98243"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3521,51 +3521,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-helene-andrieu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9616-3426" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05323942v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tison-Rosebery" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guillard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Halgand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Priou-S&#233;dillot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Ruhnau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9692" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04575735v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Andrieu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cheniclet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Dieuaide-Noubhani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Beauvoit" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gibon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2023-NO-art14" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766575v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Atienza" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cassan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marmagne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Just" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NO-art05" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02946501v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihito Shinozaki" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaru Takahara" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuhei Hao" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kentaro Ezura" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2011859117" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058814v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colombi&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Monier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Biais" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.114.127761" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643145v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ben Akal-Ben Fatma" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Pianelli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Dieuaide Noubhani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Le Menn" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5897/AJB12.088" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654623v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Gharbi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Ricard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Rolin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael M. Maucourt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2007.01640.x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692420v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Masson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Andrieu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03125090v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Chen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colombie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Roch" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coffi Belmys Cakpo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2020.1296.52" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800371v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Colombie" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#233;nard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740382v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence de Jaham" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Thiombiano" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Alonso" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Cocuron" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749345v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Monllor" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delmas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754892v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cabasson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ben Akal-Ben Fatma" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757883v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Henri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757225v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Raymond" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761369v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dieuaide-Noubhani" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Raymond" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maucourt" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590280v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Vincent Bienvenut" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Langella" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737961v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Maucourt" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berton" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04955742v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C B Cakpo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Arrivault" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606414v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Benard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603745v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Alonso" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Cocuron" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809066v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Nazaret" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796584v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-62703-688-7_3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-helene-andrieu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9616-3426" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05323942v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tison-Rosebery" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guillard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Halgand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Priou-S&#233;dillot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Ruhnau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9692" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04575735v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Andrieu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cheniclet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Dieuaide-Noubhani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Beauvoit" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gibon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2023-NO-art14" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766575v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Atienza" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cassan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marmagne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Just" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NO-art05" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02946501v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihito Shinozaki" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaru Takahara" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuhei Hao" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kentaro Ezura" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2011859117" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058814v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colombi&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Monier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Biais" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.114.127761" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643145v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ben Akal-Ben Fatma" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Pianelli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Dieuaide Noubhani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Le Menn" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5897/AJB12.088" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654623v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Gharbi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Ricard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Rolin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael M. Maucourt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2007.01640.x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692420v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Masson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Andrieu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03125090v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Chen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colombie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Roch" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coffi Belmys Cakpo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2020.1296.52" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740382v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence de Jaham" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Thiombiano" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#233;nard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Alonso" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Cocuron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800371v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Colombie" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749345v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Monllor" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delmas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754892v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cabasson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ben Akal-Ben Fatma" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757883v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Henri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757225v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Raymond" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761369v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dieuaide-Noubhani" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Raymond" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maucourt" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590280v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Vincent Bienvenut" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Langella" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737961v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Maucourt" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berton" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04955742v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C B Cakpo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Arrivault" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603745v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Benard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Alonso" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Cocuron" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606414v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809066v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Nazaret" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796584v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-62703-688-7_3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>