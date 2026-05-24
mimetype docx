--- v1 (2026-05-01)
+++ v2 (2026-05-24)
@@ -2657,277 +2657,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04955742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of metabolome compartmentation changes during tomato leaf development using nonaqueous fractionation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Thiombiano</w:t>
+                <w:t xml:space="preserve">Combining MS and proton NMR metabolomic profiling during tomato fruit development to study environment effect on metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Roch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Maucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Benard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. C. Cocuron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Solanaceae Conference SOL 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Bordeaux, France. 2015, SOL 2015 - Book of abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01603745v1</w:t>
+                <w:t xml:space="preserve">hal-01606414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining MS and proton NMR metabolomic profiling during tomato fruit development to study environment effect on metabolism</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Catherine Deborde</w:t>
+                <w:t xml:space="preserve">Assessment of metabolome compartmentation changes during tomato leaf development using nonaqueous fractionation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence de Jaham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thiombiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Benard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. P. Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. C. Cocuron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Solanaceae Conference SOL 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Bordeaux, France. 2015, SOL 2015 - Book of abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606414v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic modelling of the metabolism and compartmentation of sugars during tomato fruit development</w:t>
               </w:r>
@@ -3290,51 +3290,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0CB98243"/>
+    <w:nsid w:val="434157E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3521,51 +3521,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-helene-andrieu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9616-3426" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05323942v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tison-Rosebery" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guillard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Halgand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Priou-S&#233;dillot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Ruhnau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9692" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04575735v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Andrieu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cheniclet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Dieuaide-Noubhani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Beauvoit" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gibon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2023-NO-art14" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766575v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Atienza" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cassan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marmagne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Just" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NO-art05" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02946501v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihito Shinozaki" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaru Takahara" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuhei Hao" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kentaro Ezura" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2011859117" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058814v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colombi&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Monier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Biais" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.114.127761" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643145v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ben Akal-Ben Fatma" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Pianelli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Dieuaide Noubhani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Le Menn" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5897/AJB12.088" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654623v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Gharbi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Ricard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Rolin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael M. Maucourt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2007.01640.x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692420v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Masson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Andrieu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03125090v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Chen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colombie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Roch" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coffi Belmys Cakpo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2020.1296.52" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740382v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence de Jaham" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Thiombiano" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#233;nard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Alonso" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Cocuron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800371v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Colombie" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749345v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Monllor" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delmas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754892v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cabasson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ben Akal-Ben Fatma" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757883v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Henri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757225v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Raymond" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761369v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dieuaide-Noubhani" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Raymond" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maucourt" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590280v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Vincent Bienvenut" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Langella" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737961v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Maucourt" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berton" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04955742v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C B Cakpo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Arrivault" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603745v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Benard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Alonso" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Cocuron" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606414v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809066v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Nazaret" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796584v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-62703-688-7_3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-helene-andrieu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9616-3426" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05323942v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tison-Rosebery" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guillard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Halgand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Priou-S&#233;dillot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Ruhnau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9692" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04575735v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Andrieu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cheniclet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Dieuaide-Noubhani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Beauvoit" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gibon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2023-NO-art14" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766575v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Atienza" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cassan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marmagne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Just" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NO-art05" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02946501v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihito Shinozaki" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaru Takahara" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuhei Hao" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kentaro Ezura" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2011859117" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058814v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colombi&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Monier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Biais" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.114.127761" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643145v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ben Akal-Ben Fatma" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Pianelli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Dieuaide Noubhani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Le Menn" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5897/AJB12.088" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654623v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Gharbi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Ricard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Rolin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael M. Maucourt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2007.01640.x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692420v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Masson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Andrieu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03125090v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Chen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colombie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Roch" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coffi Belmys Cakpo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2020.1296.52" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740382v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence de Jaham" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Thiombiano" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#233;nard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Alonso" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Cocuron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800371v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Colombie" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749345v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Monllor" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delmas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754892v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cabasson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ben Akal-Ben Fatma" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757883v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Henri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757225v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Raymond" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761369v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dieuaide-Noubhani" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Raymond" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maucourt" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590280v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Vincent Bienvenut" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Langella" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737961v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Maucourt" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berton" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04955742v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C B Cakpo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Arrivault" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606414v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Benard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603745v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Alonso" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Cocuron" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809066v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Nazaret" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796584v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-62703-688-7_3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>