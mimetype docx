--- v0 (2026-03-17)
+++ v1 (2026-04-09)
@@ -195,51 +195,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (45)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (47)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -333,559 +333,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-05547443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostics: Chapter 8 of the special issue: on the path to tokamak burning plasma operation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prediction and evaluation of measurement performances of imaging diagnostics for ITER wall protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Aumeunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Mazon</w:t>
+                <w:t xml:space="preserve">Alexis Juven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Vayakis</w:t>
+                <w:t xml:space="preserve">Priyanka Jena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Walsh</w:t>
+                <w:t xml:space="preserve">Vincent Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Yun</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Martin Kocan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Fusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1741-4326/adfc7c⟩</w:t>
+              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 215, pp.114922. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2025.114922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05408558v1</w:t>
+                <w:t xml:space="preserve">cea-05547418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction and evaluation of measurement performances of imaging diagnostics for ITER wall protection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Helene Aumeunier</w:t>
+                <w:t xml:space="preserve">Diagnostics: Chapter 8 of the special issue: on the path to tokamak burning plasma operation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Mazon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Juven</w:t>
+                <w:t xml:space="preserve">G Vayakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priyanka Jena</w:t>
+                <w:t xml:space="preserve">M Walsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Martin</w:t>
+                <w:t xml:space="preserve">G Yun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Kocan</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S-H Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 215, pp.114922. </w:t>
+              <w:t xml:space="preserve">Nuclear Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 65, </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2025.114922⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1741-4326/adfc7c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-05547418v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05408558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demonstration of Super-X divertor exhaust control for transient heat load management in compact fusion reactors</w:t>
+                <w:t xml:space="preserve">System level design of the Tangential visible and infrared viewing system for DTT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Kool</w:t>
+                <w:t xml:space="preserve">S. Vives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Verhaegh</w:t>
+                <w:t xml:space="preserve">M.-H. Aumeunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Derks</w:t>
+                <w:t xml:space="preserve">X. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Wijkamp</w:t>
+                <w:t xml:space="preserve">L. Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Koenders</w:t>
+                <w:t xml:space="preserve">M. Alonzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 215, pp.114906. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41560-025-01824-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2025.114906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05282776v1</w:t>
+                <w:t xml:space="preserve">cea-05566972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma heat load in the toroidal gaps of the ITER-like plasma facing units in WEST tokamak</w:t>
+                <w:t xml:space="preserve">Demonstration of Super-X divertor exhaust control for transient heat load management in compact fusion reactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q. Tichit</w:t>
+                <w:t xml:space="preserve">B. Kool</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.H. Aumeunier</w:t>
+                <w:t xml:space="preserve">K. Verhaegh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Corre</w:t>
+                <w:t xml:space="preserve">G. Derks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Dejarnac</w:t>
+                <w:t xml:space="preserve">T. Wijkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Dubus</w:t>
+                <w:t xml:space="preserve">J. Koenders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Materials and Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 42, pp.101899. </w:t>
+              <w:t xml:space="preserve">Nature Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nme.2025.101899⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41560-025-01824-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04976181v1</w:t>
+                <w:t xml:space="preserve">hal-05282776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BRDF determination based on topography measurement and Monte Carlo ray tracing</w:t>
               </w:r>
@@ -969,5203 +969,5471 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-05547437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divertor shaping with neutral baffling as a solution to the tokamak power exhaust challenge</w:t>
+                <w:t xml:space="preserve">Plasma heat load in the toroidal gaps of the ITER-like plasma facing units in WEST tokamak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Verhaegh</w:t>
+                <w:t xml:space="preserve">Q. Tichit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Harrison</w:t>
+                <w:t xml:space="preserve">M.H. Aumeunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Moulton</w:t>
+                <w:t xml:space="preserve">Y. Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruce Lipschultz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicola Lonigro</w:t>
+                <w:t xml:space="preserve">R. Dejarnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42005-025-02121-1⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Materials and Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 42, pp.101899. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nme.2025.101899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05282872v1</w:t>
+                <w:t xml:space="preserve">cea-04976181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of beryllium topography on BRDF measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Divertor shaping with neutral baffling as a solution to the tokamak power exhaust challenge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Verhaegh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiroki Natsume</w:t>
+                <w:t xml:space="preserve">James Harrison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Le Bohec</w:t>
+                <w:t xml:space="preserve">David Moulton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Steiner</w:t>
+                <w:t xml:space="preserve">Bruce Lipschultz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marwa Ben Yaala</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Aumeunier</w:t>
+                <w:t xml:space="preserve">Nicola Lonigro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2023.114715⟩</w:t>
+              <w:t xml:space="preserve">Communications Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8 (1), pp.215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42005-025-02121-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04828957v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05282872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EUROfusion contributions to ITER nuclear operation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">WEST full tungsten operation with an ITER grade divertor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bucalossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Litaudon</w:t>
+                <w:t xml:space="preserve">A. Ekedahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U. Fantz</w:t>
+                <w:t xml:space="preserve">J. Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Villari</w:t>
+                <w:t xml:space="preserve">K. Afonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Toigo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M.-H. Aumeunier</w:t>
+                <w:t xml:space="preserve">O. Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Fusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 64 (11), pp.112006. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1741-4326/ad346e⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 64 (11), pp.112022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1741-4326/ad64e5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04687742v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04948518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U-Net for temperature estimation from simulated infrared images in tokamaks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Aumeunier</w:t>
+                <w:t xml:space="preserve">Overview of the EUROfusion Tokamak Exploitation programme in support of ITER and DEMO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Joffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Marot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Wischmeier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Baruzzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hakola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kappatou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Materials and Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nme.2023.101562⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 64 (11), pp.112019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1741-4326/ad2be4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04503319v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04850452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WEST full tungsten operation with an ITER grade divertor</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Achard</w:t>
+                <w:t xml:space="preserve">Design, justification, and prototyping of the visible and infrared wide angle viewing system diagnostic for ITER equatorial port 12</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Afonin</w:t>
+                <w:t xml:space="preserve">C. Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Agullo</w:t>
+                <w:t xml:space="preserve">L. Letellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aumeunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Fusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1741-4326/ad64e5⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 95 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0234380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04948518v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04816518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of the EUROfusion Tokamak Exploitation programme in support of ITER and DEMO</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">First Wall Heat Load Control Design for ITER With a Model-Based Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Wischmeier</w:t>
+                <w:t xml:space="preserve">Federico Pesamosca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Baruzzo</w:t>
+                <w:t xml:space="preserve">Timo Ravensbergen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Hakola</w:t>
+                <w:t xml:space="preserve">Richard Pitts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Kappatou</w:t>
+                <w:t xml:space="preserve">Peter de Vries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Zabeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Fusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1741-4326/ad2be4⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 52 (9), pp.3853-3858. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPS.2024.3378451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04850452v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04828944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Wall Heat Load Control Design for ITER With a Model-Based Approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of beryllium topography on BRDF measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timo Ravensbergen</w:t>
+                <w:t xml:space="preserve">Hiroki Natsume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Pitts</w:t>
+                <w:t xml:space="preserve">Mickaël Le Bohec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter de Vries</w:t>
+                <w:t xml:space="preserve">Roland Steiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Zabeo</w:t>
+                <w:t xml:space="preserve">Marwa Ben Yaala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Aumeunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TPS.2024.3378451⟩</w:t>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 147, pp.114715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2023.114715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04828944v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04828957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, justification, and prototyping of the visible and infrared wide angle viewing system diagnostic for ITER equatorial port 12</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Vives</w:t>
+                <w:t xml:space="preserve">U-Net for temperature estimation from simulated infrared images in tokamaks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Juven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Aumeunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Guillon</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julien Marot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0234380⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Materials and Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 38, pp.101562. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nme.2023.101562⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04816518v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04503319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Final Design and Tests of the In-Vessel Shutter of the ITER Wide Angle Viewing System (WAVS) in Equatorial Port 12</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Aumeunier</w:t>
+                <w:t xml:space="preserve">EUROfusion contributions to ITER nuclear operation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Litaudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Fantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Villari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Delmas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Grosy</w:t>
+                <w:t xml:space="preserve">V. Toigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-H. Aumeunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TPS.2024.3424203⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 64 (11), pp.112006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1741-4326/ad346e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04816527v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04687742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between topographic parameters and BRDF for tungsten surfaces in the visible spectrum</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marwa Ben Yaala</w:t>
+                <w:t xml:space="preserve">Design, justification, and prototyping of the visible and infrared wide angle viewing system diagnostic for ITER equatorial port 12</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Letellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aumeunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optik</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijleo.2024.171750⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 95 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0234380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04828916v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-05566991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface temperature measurement from infrared synthetic diagnostic in preparation for ITER operations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Pamela</w:t>
+                <w:t xml:space="preserve">Final Design and Tests of the In-Vessel Shutter of the ITER Wide Angle Viewing System (WAVS) in Equatorial Port 12</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aumeunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Grosy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Fusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1741-4326/ad5a1f⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 52 (6), pp.2207-2212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPS.2024.3424203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04828900v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04816527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing of ITER-grade plasma facing units in the WEST tokamak: Progress in understanding heat loading and damage mechanisms</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">K. Krieger</w:t>
+                <w:t xml:space="preserve">Relationship between topographic parameters and BRDF for tungsten surfaces in the visible spectrum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Le Bohec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Steiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroki Natsume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shin Kajita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Ben Yaala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Materials and Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nme.2023.101546⟩</w:t>
+              <w:t xml:space="preserve">Optik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 303, pp.171750. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijleo.2024.171750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04396244v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04828916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The wide-angle infrared diagnostic for the first wall monitoring of the WEST tokamak</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ch. Dechelle</w:t>
+                <w:t xml:space="preserve">Surface temperature measurement from infrared synthetic diagnostic in preparation for ITER operations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-H. Aumeunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Juven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gerardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C-M B Cisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pamela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2022.113362⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 64 (8), 086044 (8 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1741-4326/ad5a1f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04419696v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04828900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infrared measurement synthetic database for inverse thermography model based on deep learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M-H. Aumeunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Miorelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Juven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Reboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 192, pp.113598. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2023.113598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04077532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Very High spatial Resolution IR thermography diagnostic positioning system upgrade in WEST Tokamak</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">The wide-angle infrared diagnostic for the first wall monitoring of the WEST tokamak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Houry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.H. Aumeunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pocheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mh. Aumeunier</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Dechelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 189, pp.113526. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2023.113526⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 186, pp.113362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2022.113362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04816541v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04419696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-vessel final design of the ITER Wide Angle Viewing System in equatorial port 12</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Delmas</w:t>
+                <w:t xml:space="preserve">Testing of ITER-grade plasma facing units in the WEST tokamak: Progress in understanding heat loading and damage mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-H. Aumeunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Durif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gaspar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Krieger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2023.113734⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Materials and Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37, pp.101546. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nme.2023.101546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04816537v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration methods and uncertainties estimation of WEST infrared thermography diagnostics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Very High spatial Resolution IR thermography diagnostic positioning system upgrade in WEST Tokamak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dubus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Houry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pocheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mh. Aumeunier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Houry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 190, pp.113506. </w:t>
+              <w:t xml:space="preserve">, 2023, 189, pp.113526. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2023.113506⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2023.113526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04302195v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04816541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of the emissivity measurements performed in WEST: in-situ and post-mortem observations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Bernard</w:t>
+                <w:t xml:space="preserve">In-vessel final design of the ITER Wide Angle Viewing System in equatorial port 12</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Letellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.H. Aumeunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Fusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1741-4326/ac6f68⟩</w:t>
+              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 191, pp.113734. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2023.113734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04029656v1</w:t>
+                <w:t xml:space="preserve">cea-04816537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of inverse methods for infrared thermography in fusion devices</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Adel</w:t>
+                <w:t xml:space="preserve">Calibration methods and uncertainties estimation of WEST infrared thermography diagnostics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mh. Aumeunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dubus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gaspar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Houry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Materials and Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nme.2022.101231⟩</w:t>
+              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 190, pp.113506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2023.113506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04044256v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04302195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operating a full tungsten actively cooled tokamak: overview of WEST first phase of operation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Allegretti</w:t>
+                <w:t xml:space="preserve">Overview of the emissivity measurements performed in WEST: in-situ and post-mortem observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gaspar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rigollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-H. Aumeunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Fusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 62 (4), pp.042007. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1741-4326/ac2525⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 62 (9), pp.096023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1741-4326/ac6f68⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03741642v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04029656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving the infrared reflections contribution by inversion of synthetic diagnostics: First results on WEST</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Le Niliot</w:t>
+                <w:t xml:space="preserve">Development of inverse methods for infrared thermography in fusion devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-H Aumeunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Le Bohec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Juven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Adel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2021.112570⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Materials and Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 33, pp.101231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nme.2022.101231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03652662v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04044256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpretation of temperature distribution observed on W-ITER-like PFUs in WEST monitored with a very-high-resolution IR system</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J Gaspar</w:t>
+                <w:t xml:space="preserve">Operating a full tungsten actively cooled tokamak: overview of WEST first phase of operation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bucalossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Agullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Alarcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Allegretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2021.112387⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 62 (4), pp.042007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1741-4326/ac2525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03578445v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03741642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared thermography in metallic environments of WEST and ASDEX Upgrade</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M Ben Yaala</w:t>
+                <w:t xml:space="preserve">Solving the infrared reflections contribution by inversion of synthetic diagnostics: First results on WEST</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Talatizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Aumeunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Rigollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Bohec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Le Niliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Materials and Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nme.2020.100879⟩</w:t>
+              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 171, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2021.112570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03578312v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03652662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverse Radiation Problem with Infrared Images to Monitor Plasma-Facing Components Temperature in Metallic Fusion Devices</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Gérardin</w:t>
+                <w:t xml:space="preserve">Interpretation of temperature distribution observed on W-ITER-like PFUs in WEST monitored with a very-high-resolution IR system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M H Aumeunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Firdaouss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Gaspar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, 168, pp.112387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2021.112387⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03189069v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03578445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ assessment of the emissivity of tungsten plasma facing components of the WEST tokamak</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S Brezinsek</w:t>
+                <w:t xml:space="preserve">Inverse Radiation Problem with Infrared Images to Monitor Plasma-Facing Components Temperature in Metallic Fusion Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Talatizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Aumeunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Rigollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Le Bohec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Gérardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Materials and Energy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03147012v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03189069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of optical designs of the port-plug components for the ITER Equatorial Wide Angle Viewing System (WAVS)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Doceul</w:t>
+                <w:t xml:space="preserve">In-situ assessment of the emissivity of tungsten plasma facing components of the WEST tokamak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Gaspar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-H Aumeunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Le Bohec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Rigollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Brezinsek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2019.04.014⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Materials and Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nme.2020.100851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04844739v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03147012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The very high spatial resolution infrared thermography on ITER-like tungsten monoblocks in WEST Tokamak</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">Infrared thermography in metallic environments of WEST and ASDEX Upgrade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M-H Aumeunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">K. Blanckaert</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Gerardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Talatizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Le Bohec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Ben Yaala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2019.02.017⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Materials and Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nme.2020.100879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02093804v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03578312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full coverage infrared thermography diagnostic for WEST machine protection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Houry</w:t>
+                <w:t xml:space="preserve">Overview of optical designs of the port-plug components for the ITER Equatorial Wide Angle Viewing System (WAVS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.H. Aumeunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Letellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Doceul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 146, pp.2015-2020. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2019.03.090⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 146, pp.2442-2445. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2019.04.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02309494v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04844739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">System level design of the ITER equatorial visible/infrared wide angle viewing system</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Loarer</w:t>
+                <w:t xml:space="preserve">The very high spatial resolution infrared thermography on ITER-like tungsten monoblocks in WEST Tokamak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Houry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pocheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-H Aumeunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Balorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Blanckaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 123, pp.650-653. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2017.06.005⟩</w:t>
+              <w:t xml:space="preserve">, 2019, Fusion Engineering and Design, 146 (part A), pp.1104-1107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2019.02.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04844761v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02093804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology for heat flux investigation on leading edges using infrared thermography</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. P. Gunn</w:t>
+                <w:t xml:space="preserve">Full coverage infrared thermography diagnostic for WEST machine protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mh. H Aumeunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Balorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. B Migozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Houry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Fusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0029-5515/57/1/016009⟩</w:t>
+              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 146, pp.2015-2020. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2019.03.090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01459209v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02309494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements and controls implementation for WEST</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">X. Courtois</w:t>
+                <w:t xml:space="preserve">System level design of the ITER equatorial visible/infrared wide angle viewing system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Letellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ferlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Aumeunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Loarer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 123, pp.1029-1032. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2017.01.046⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 123, pp.650-653. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2017.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01785561v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04844761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of visible spectroscopy diagnostics for W sources assessment in WEST</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Raulin</w:t>
+                <w:t xml:space="preserve">Methodology for heat flux investigation on leading edges using infrared thermography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -L. Gardarein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Dejarnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gaspar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Gunn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4959780⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 57 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0029-5515/57/1/016009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04979512v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01459209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First results on modeling of ITER infrared images</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Kajita</w:t>
+                <w:t xml:space="preserve">Measurements and controls implementation for WEST</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bucalossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Missirlian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Samaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Scripta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0031-8949/T167/1/014047⟩</w:t>
+              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 123, pp.1029-1032. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2017.01.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01459097v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01785561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of a design and configuration management platform for fusion components on the Tore Supra WEST Project</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Louis Doceul</w:t>
+                <w:t xml:space="preserve">Development of visible spectroscopy diagnostics for W sources assessment in WEST</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Giacalone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Raulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2014.03.047⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 87, pp.11E309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4959780⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04746730v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04979512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D surface temperature measurement of plasma facing components with modulated active pyrometry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Gauthier</w:t>
+                <w:t xml:space="preserve">First results on modeling of ITER infrared images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kocan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Reichle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-H Aumeunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Gunn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kajita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4899210⟩</w:t>
+              <w:t xml:space="preserve">Physica Scripta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, T167, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0031-8949/T167/1/014047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01459313v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01459097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The WEST Project: Challenges of Diagnostic Integration</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frank Samaille</w:t>
+                <w:t xml:space="preserve">Implementation of a design and configuration management platform for fusion components on the Tore Supra WEST Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Benoît</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Allegretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Aumeunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bucalossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Doceul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TPS.2014.2314648⟩</w:t>
+              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 89 (9-10), pp.1928 - 1932. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2014.03.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04748636v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04746730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Science and technology research and development in support to ITER and the Broader Approach at CEA</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T. Alarcon</w:t>
+                <w:t xml:space="preserve">2D surface temperature measurement of plasma facing components with modulated active pyrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Amiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Loarer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pocheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Fusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0029-5515/53/10/104023⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 85 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4899210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01287089v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01459313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of Tore Supra in preparation of ITER</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.M. Ané</w:t>
+                <w:t xml:space="preserve">The WEST Project: Challenges of Diagnostic Integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Salasca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Bucalossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Tsitrone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Fenzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Samaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Fusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0029-5515/51/9/094014⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 42 (5), pp.1449-1456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPS.2014.2314648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">cea-04738307v2</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04748636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Science and technology research and development in support to ITER and the Broader Approach at CEA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bécoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.T. Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Abiteboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Alarcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nuclear Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 53 (10, SI), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0029-5515/53/10/104023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01287089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution of Tore Supra in preparation of ITER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Saoutic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Abiteboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Allegretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Allfrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Ané</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nuclear Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 51 (9), pp.094014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0029-5515/51/9/094014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04738307v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Image Slicer Performances from a Demonstrator for the SNAP/JDEM Mission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-H. Aumeunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ealet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Prieto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cerna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomical Society of the Pacific</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 121, pp.396-407. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/598803⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00390975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6175,1588 +6443,1588 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generative models and simulation to assess uncertainties for tokamak infrared thermography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Juven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Aumeunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Marot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MLSP 2024 - IEEE 34th International Workshop on Machine Learning for Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Londres, United Kingdom. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/MLSP58920.2024.10734728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-05108308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature estimation in fusion devices using machine learning techniques on infrared specular synthetic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Juven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene Aumeunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Le Bohec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouloud Adel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IVMSP 2022 - IEEE 14th Image, Video, and Multidimensional Signal Processing Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Nafplio, Greece. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IVMSP54334.2022.9816270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04555865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduction de modèle thermique par Méthode d'Identification Modale (MIM) pour déterminer la température de surface des composants de machine de fusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Gérardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Aumeunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Firdaouss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Laurent Gardarein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rigollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Thermique 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IUSTI &amp; les laboratoires de la fédération Fabri de Peiresc, Aix-Marseille Université, May 2017, Marseille, France. pp.567-574</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01795338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation on reduced thermal models for simulating infrared images in fusion devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gerardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M-H Aumeunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Firdaouss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-L Gardarein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rigollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th European Thermal-Sciences Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Krakow, Poland. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-6596/745/3/032019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01794917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic integration issues in the Tore Supra upgrade project WEST</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Salasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bucalossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Tsitrone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fenzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Samaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 IEEE 25th Symposium on Fusion Engineering (SOFE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, San Francisco (CA), United States. pp.1-6, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SOFE.2013.6635409⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04738544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface temperature measurement of plasma facing components with active pyrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Amiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Loarer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pocheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. H. Aumeunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Eurotherm Thermal Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Poitiers, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-6596/395/1/012074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01794597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Image slicer spectrograph demonstrator for the SNAP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cerna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-H. Aumeunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Prieto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ealet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Karst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Astronomical Instrumentation 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00390942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First results for the spectro-photometry calibration of the SNAP spectrograph demonstrator in the visible range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-H. Aumeunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ealet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Prieto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cerna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Space Telescopes and Instrumentation 2008: Optical, Infrared, and Millimeter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Marseille, France. pp.70103N, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.789587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00468824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Setup and Performances of the SNAP Spectrograph Demonstrator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cerna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. H. Aumeunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Prieto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ealet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Karst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Conference Space Telescopes and Instrumentation 2008: Optical, Infrared, and Millimeter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Marseille, France. pp.70101A, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.789583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00467942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integral field spectrograph for the SNAP mission</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId246" w:history="1">
+                <w:t xml:space="preserve">An integral field spectrograph with slicer for SNAP: Design and prototypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-H. Aumeunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ealet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Prieto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M.-H. Aumeunier</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cerna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Macaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Space Telescopes and Instrumentation I: Optical, Infrared, and Millimeter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.671465⟩</w:t>
+              <w:t xml:space="preserve">Integral Field Spectroscopy: Techniques and Data Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Durham, United Kingdom. pp.285-289, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.newar.2006.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00468190v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00089866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integral field spectrograph with slicer for SNAP: Design and prototypes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">An integral field spectrograph for the SNAP mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ealet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Prieto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bonissent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Malina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-H. Aumeunier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Macaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integral Field Spectroscopy: Techniques and Data Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.newar.2006.03.003⟩</w:t>
+              <w:t xml:space="preserve">Space Telescopes and Instrumentation I: Optical, Infrared, and Millimeter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Orlando, Floride, United States. pp.626533, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.671465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00089866v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00468190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">General integrated field spectrograph simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tilquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Tilquin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">A. Bonissent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-H. Aumeunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Prieto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ealet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Integral Field Spectroscopy: Techniques and Data Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2005, Durham, United Kingdom. pp.275-278, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.newar.2006.03.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00089864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7766,130 +8034,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protecting Fusion Reactors from Extreme Heat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Hillairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhaoxi Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Gerardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene Aumeunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02455655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7899,279 +8167,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing Dark Energy via Weak Gravitational Lensing with the SuperNova Acceleration Probe (SNAP)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aldering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Allam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Althouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Amanullah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00024784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supernova Acceleration Probe: Studying Dark Energy with Type Ia Supernovae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aldering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Allam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Althouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Amanullah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00024788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId302"/>
+      <w:footerReference w:type="default" r:id="rId306"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8239,51 +8507,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="99F48EF8"/>
+    <w:nsid w:val="CFE32FC5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8470,51 +8738,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-helene-aumeunier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-6207-5079" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133629007" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/216336904" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000359297462" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05547443v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Retailleau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Aumeunier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Malard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2026.109865" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408558v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mazon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Vayakis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Walsh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Yun" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S-H Hong" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/adfc7c" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05547418v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Juven" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanka Jena" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kocan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2025.114922" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282776v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kool" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Verhaegh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Derks" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wijkamp" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Koenders" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41560-025-01824-7" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04976181v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Tichit" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Aumeunier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Corre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dejarnac" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dubus" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2025.101899" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05547437v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Retailleau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Aumenier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijleo.2025.172476" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282872v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Verhaegh" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Harrison" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moulton" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Lipschultz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Lonigro" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-025-02121-1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04828957v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Natsume" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Le Bohec" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Steiner" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Ben Yaala" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Aumeunier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2023.114715" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687742v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Litaudon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Fantz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Villari" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Toigo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Aumeunier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ad346e" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04503319v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2023.101562" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948518v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bucalossi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ekedahl" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Achard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Afonin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Agullo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ad64e5" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850452v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Joffrin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wischmeier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baruzzo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hakola" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kappatou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ad2be4" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04828944v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Pesamosca" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Ravensbergen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pitts" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter de Vries" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Zabeo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2024.3378451" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04816518v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vives" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guillon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Letellier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aumeunier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Courtois" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0234380" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04816527v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delmas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grosy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2024.3424203" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04828916v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin Kajita" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijleo.2024.171750" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04828900v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Juven" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gerardin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C-M B Cisse" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pamela" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ad5a1f" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04396244v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-H. Aumeunier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durif" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gaspar" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Krieger" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2023.101546" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04419696v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Houry" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pocheau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Dechelle" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2022.113362" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04077532v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brunet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Miorelli" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Reboud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2023.113598" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04816541v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mh. Aumeunier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2023.113526" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04816537v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2023.113734" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302195v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2023.113506" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04029656v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rigollet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bernard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac6f68" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044256v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-H Aumeunier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Bohec" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2022.101231" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741642v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alarcon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Allegretti" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac2525" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03652662v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Talatizi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rigollet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bohec" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Niliot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2021.112570" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03578445v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Grosjean" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M H Aumeunier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Corre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Firdaouss" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gaspar" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2021.112387" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03578312v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gerardin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Talatizi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Le Bohec" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ben Yaala" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2020.100879" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189069v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le Bohec" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan G&#233;rardin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147012v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H Aumeunier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Rigollet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Brezinsek" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2020.100851" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04844739v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Doceul" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2019.04.014" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093804v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Balorin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Blanckaert" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2019.02.017" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02309494v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mh. H Aumeunier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. B Migozzi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2019.03.090" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04844761v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Letellier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guillon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ferlet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Loarer" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2017.06.005" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459209v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -L. Gardarein" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Gunn" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/57/1/016009" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785561v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moreau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Missirlian" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Samaille" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2017.01.046" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04979512v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Meyer" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jones" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Giacalone" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pascal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Raulin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4959780" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459097v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kocan" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Reichle" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kajita" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/T167/1/014047" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04746730v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Beno&#238;t" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Allegretti" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bucalossi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Doceul" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2014.03.047" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459313v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Amiel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Loarer" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roche" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gauthier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4899210" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04748636v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Salasca" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bucalossi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Tsitrone" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Fenzi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Samaille" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2014.2314648" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287089v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#233;coulet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.T. Hoang" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abiteboul" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/53/10/104023" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04738307v2" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Saoutic" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Allfrey" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. An&#233;" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/51/9/094014" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3DCB9151151AA4689D43C134884AC9EC169ED17A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00390975v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ealet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prieto" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cerna" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/598803" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05108308v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP58920.2024.10734728" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04555865v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brunet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Adel" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVMSP54334.2022.9816270" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795338v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Firdaouss" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Gardarein" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794917v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Firdaouss" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Gardarein" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/745/3/032019" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04738544v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salasca" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tsitrone" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fenzi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SOFE.2013.6635409" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794597v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Aumeunier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/395/1/012074" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00390942v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Karst" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00468824v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Prieto" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.789587" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00467942v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Karst" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.789583" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00468190v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonissent" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Malina" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.671465" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00089866v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Macaire" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.newar.2006.03.003" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQPML6L6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00089864v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tilquin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.newar.2006.03.011" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FCXNLKG5-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02455655v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hillairet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoxi Chen" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gerardin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024784v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Albert" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aldering" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Allam" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Althouse" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Amanullah" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024788v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-helene-aumeunier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-6207-5079" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133629007" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/216336904" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000359297462" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05547443v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Retailleau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Aumeunier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Malard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2026.109865" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05547418v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Juven" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanka Jena" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kocan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2025.114922" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408558v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mazon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Vayakis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Walsh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Yun" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S-H Hong" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/adfc7c" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05566972v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vives" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Aumeunier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Courtois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dubus" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alonzo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2025.114906" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282776v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kool" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Verhaegh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Derks" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wijkamp" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Koenders" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41560-025-01824-7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05547437v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Retailleau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Aumenier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijleo.2025.172476" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04976181v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Tichit" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Aumeunier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Corre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dejarnac" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2025.101899" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282872v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Verhaegh" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Harrison" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moulton" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Lipschultz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Lonigro" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-025-02121-1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948518v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bucalossi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ekedahl" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Achard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Afonin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Agullo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ad64e5" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850452v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Joffrin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wischmeier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baruzzo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hakola" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kappatou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ad2be4" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04816518v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guillon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Letellier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aumeunier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0234380" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04828944v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Pesamosca" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Ravensbergen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pitts" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter de Vries" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Zabeo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2024.3378451" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04828957v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Natsume" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Le Bohec" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Steiner" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Ben Yaala" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Aumeunier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2023.114715" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04503319v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2023.101562" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687742v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Litaudon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Fantz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Villari" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Toigo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ad346e" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05566991v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04816527v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delmas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grosy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2024.3424203" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04828916v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin Kajita" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijleo.2024.171750" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04828900v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Juven" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gerardin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C-M B Cisse" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pamela" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ad5a1f" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04077532v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brunet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-H. Aumeunier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Miorelli" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Reboud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2023.113598" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04419696v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Houry" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pocheau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Dechelle" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2022.113362" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04396244v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durif" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gaspar" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Krieger" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2023.101546" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04816541v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mh. Aumeunier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2023.113526" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04816537v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2023.113734" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302195v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2023.113506" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04029656v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rigollet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bernard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac6f68" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044256v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-H Aumeunier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Bohec" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2022.101231" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741642v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alarcon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Allegretti" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac2525" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03652662v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Talatizi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rigollet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bohec" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Niliot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2021.112570" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03578445v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Grosjean" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M H Aumeunier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Corre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Firdaouss" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gaspar" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2021.112387" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189069v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le Bohec" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan G&#233;rardin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147012v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H Aumeunier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Le Bohec" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Rigollet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Brezinsek" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2020.100851" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03578312v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gerardin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Talatizi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ben Yaala" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2020.100879" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04844739v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Doceul" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2019.04.014" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093804v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Balorin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Blanckaert" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2019.02.017" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02309494v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mh. H Aumeunier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. B Migozzi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2019.03.090" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04844761v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Letellier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guillon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ferlet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Loarer" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2017.06.005" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459209v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -L. Gardarein" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Gunn" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/57/1/016009" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785561v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moreau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Missirlian" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Samaille" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2017.01.046" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04979512v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Meyer" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jones" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Giacalone" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pascal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Raulin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4959780" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459097v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kocan" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Reichle" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kajita" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/T167/1/014047" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04746730v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Beno&#238;t" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Allegretti" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bucalossi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Doceul" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2014.03.047" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459313v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Amiel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Loarer" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roche" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gauthier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4899210" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04748636v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Salasca" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bucalossi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Tsitrone" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Fenzi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Samaille" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2014.2314648" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287089v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#233;coulet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.T. Hoang" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abiteboul" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/53/10/104023" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04738307v2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Saoutic" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Allfrey" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. An&#233;" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/51/9/094014" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3DCB9151151AA4689D43C134884AC9EC169ED17A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00390975v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ealet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prieto" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cerna" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/598803" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05108308v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP58920.2024.10734728" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04555865v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brunet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Adel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVMSP54334.2022.9816270" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795338v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Firdaouss" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Gardarein" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794917v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Firdaouss" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Gardarein" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/745/3/032019" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04738544v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salasca" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tsitrone" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fenzi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SOFE.2013.6635409" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794597v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Aumeunier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/395/1/012074" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00390942v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Karst" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00468824v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Prieto" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.789587" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00467942v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Karst" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.789583" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00089866v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Macaire" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.newar.2006.03.003" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQPML6L6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00468190v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonissent" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Malina" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.671465" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00089864v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tilquin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.newar.2006.03.011" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FCXNLKG5-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02455655v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hillairet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoxi Chen" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gerardin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024784v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Albert" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aldering" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Allam" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Althouse" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Amanullah" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024788v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>