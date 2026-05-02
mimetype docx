--- v1 (2026-04-09)
+++ v2 (2026-05-02)
@@ -333,2993 +333,2993 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-05547443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction and evaluation of measurement performances of imaging diagnostics for ITER wall protection</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Divertor shaping with neutral baffling as a solution to the tokamak power exhaust challenge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Juven</w:t>
+                <w:t xml:space="preserve">Kevin Verhaegh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priyanka Jena</w:t>
+                <w:t xml:space="preserve">James Harrison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Martin</w:t>
+                <w:t xml:space="preserve">David Moulton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Kocan</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bruce Lipschultz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Lonigro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2025.114922⟩</w:t>
+              <w:t xml:space="preserve">Communications Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8 (1), pp.215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42005-025-02121-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-05547418v1</w:t>
+                <w:t xml:space="preserve">hal-05282872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostics: Chapter 8 of the special issue: on the path to tokamak burning plasma operation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Mazon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Vayakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Walsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Yun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S-H Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Fusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 65, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1741-4326/adfc7c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05408558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">System level design of the Tangential visible and infrared viewing system for DTT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Vives</w:t>
+                <w:t xml:space="preserve">Prediction and evaluation of measurement performances of imaging diagnostics for ITER wall protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Aumeunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-H. Aumeunier</w:t>
+                <w:t xml:space="preserve">Alexis Juven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Courtois</w:t>
+                <w:t xml:space="preserve">Priyanka Jena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Dubus</w:t>
+                <w:t xml:space="preserve">Vincent Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Alonzo</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Martin Kocan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 215, pp.114906. </w:t>
+              <w:t xml:space="preserve">, 2025, 215, pp.114922. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2025.114906⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2025.114922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-05566972v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-05547418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demonstration of Super-X divertor exhaust control for transient heat load management in compact fusion reactors</w:t>
+                <w:t xml:space="preserve">System level design of the Tangential visible and infrared viewing system for DTT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Kool</w:t>
+                <w:t xml:space="preserve">S. Vives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Verhaegh</w:t>
+                <w:t xml:space="preserve">M.-H. Aumeunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Derks</w:t>
+                <w:t xml:space="preserve">X. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Wijkamp</w:t>
+                <w:t xml:space="preserve">L. Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Koenders</w:t>
+                <w:t xml:space="preserve">M. Alonzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 215, pp.114906. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41560-025-01824-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2025.114906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05282776v1</w:t>
+                <w:t xml:space="preserve">cea-05566972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BRDF determination based on topography measurement and Monte Carlo ray tracing</w:t>
+                <w:t xml:space="preserve">Demonstration of Super-X divertor exhaust control for transient heat load management in compact fusion reactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Retailleau</w:t>
+                <w:t xml:space="preserve">B. Kool</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Aumenier</w:t>
+                <w:t xml:space="preserve">K. Verhaegh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Marot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. Derks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Wijkamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Koenders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optik</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijleo.2025.172476⟩</w:t>
+              <w:t xml:space="preserve">Nature Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41560-025-01824-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-05547437v1</w:t>
+                <w:t xml:space="preserve">hal-05282776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma heat load in the toroidal gaps of the ITER-like plasma facing units in WEST tokamak</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">BRDF determination based on topography measurement and Monte Carlo ray tracing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Corre</w:t>
+                <w:t xml:space="preserve">Florent Retailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Dejarnac</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie-Hélène Aumenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Marot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Materials and Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nme.2025.101899⟩</w:t>
+              <w:t xml:space="preserve">Optik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 338, pp.172476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijleo.2025.172476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04976181v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-05547437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divertor shaping with neutral baffling as a solution to the tokamak power exhaust challenge</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plasma heat load in the toroidal gaps of the ITER-like plasma facing units in WEST tokamak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Harrison</w:t>
+                <w:t xml:space="preserve">Q. Tichit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Moulton</w:t>
+                <w:t xml:space="preserve">M.H. Aumeunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruce Lipschultz</w:t>
+                <w:t xml:space="preserve">Y. Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicola Lonigro</w:t>
+                <w:t xml:space="preserve">R. Dejarnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 8 (1), pp.215. </w:t>
+              <w:t xml:space="preserve">Nuclear Materials and Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 42, pp.101899. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42005-025-02121-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nme.2025.101899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05282872v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04976181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WEST full tungsten operation with an ITER grade divertor</w:t>
+                <w:t xml:space="preserve">Relationship between topographic parameters and BRDF for tungsten surfaces in the visible spectrum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Bucalossi</w:t>
+                <w:t xml:space="preserve">Mickaël Le Bohec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ekedahl</w:t>
+                <w:t xml:space="preserve">Roland Steiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Achard</w:t>
+                <w:t xml:space="preserve">Hiroki Natsume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Afonin</w:t>
+                <w:t xml:space="preserve">Shin Kajita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Agullo</w:t>
+                <w:t xml:space="preserve">Marwa Ben Yaala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Fusion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 64 (11), pp.112022. </w:t>
+              <w:t xml:space="preserve">Optik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 303, pp.171750. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1741-4326/ad64e5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijleo.2024.171750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04948518v1</w:t>
+                <w:t xml:space="preserve">cea-04828916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of the EUROfusion Tokamak Exploitation programme in support of ITER and DEMO</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surface temperature measurement from infrared synthetic diagnostic in preparation for ITER operations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-H. Aumeunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Joffrin</w:t>
+                <w:t xml:space="preserve">A. Juven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Wischmeier</w:t>
+                <w:t xml:space="preserve">J. Gerardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Baruzzo</w:t>
+                <w:t xml:space="preserve">C-M B Cisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Hakola</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Kappatou</w:t>
+                <w:t xml:space="preserve">S. Pamela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Fusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 64 (11), pp.112019. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1741-4326/ad2be4⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 64 (8), 086044 (8 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1741-4326/ad5a1f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04850452v1</w:t>
+                <w:t xml:space="preserve">cea-04828900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, justification, and prototyping of the visible and infrared wide angle viewing system diagnostic for ITER equatorial port 12</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">X. Courtois</w:t>
+                <w:t xml:space="preserve">Effect of beryllium topography on BRDF measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroki Natsume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Le Bohec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Steiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Ben Yaala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Aumeunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0234380⟩</w:t>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 147, pp.114715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2023.114715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04816518v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04828957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Wall Heat Load Control Design for ITER With a Model-Based Approach</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">U-Net for temperature estimation from simulated infrared images in tokamaks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Juven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Aumeunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Marot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TPS.2024.3378451⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Materials and Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 38, pp.101562. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nme.2023.101562⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04828944v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04503319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of beryllium topography on BRDF measurements</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Aumeunier</w:t>
+                <w:t xml:space="preserve">EUROfusion contributions to ITER nuclear operation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Litaudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Fantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Villari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Toigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-H. Aumeunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2023.114715⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 64 (11), pp.112006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1741-4326/ad346e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04828957v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04687742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U-Net for temperature estimation from simulated infrared images in tokamaks</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">First Wall Heat Load Control Design for ITER With a Model-Based Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Pesamosca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timo Ravensbergen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Pitts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter de Vries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Zabeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Materials and Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nme.2023.101562⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 52 (9), pp.3853-3858. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPS.2024.3378451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04503319v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04828944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EUROfusion contributions to ITER nuclear operation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M.-H. Aumeunier</w:t>
+                <w:t xml:space="preserve">Design, justification, and prototyping of the visible and infrared wide angle viewing system diagnostic for ITER equatorial port 12</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Letellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aumeunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Fusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1741-4326/ad346e⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 95 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0234380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04687742v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04816518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, justification, and prototyping of the visible and infrared wide angle viewing system diagnostic for ITER equatorial port 12</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">X. Courtois</w:t>
+                <w:t xml:space="preserve">Overview of the EUROfusion Tokamak Exploitation programme in support of ITER and DEMO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Joffrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wischmeier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Baruzzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hakola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kappatou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0234380⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 64 (11), pp.112019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1741-4326/ad2be4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-05566991v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04850452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Final Design and Tests of the In-Vessel Shutter of the ITER Wide Angle Viewing System (WAVS) in Equatorial Port 12</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">WEST full tungsten operation with an ITER grade divertor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Grosy</w:t>
+                <w:t xml:space="preserve">J. Bucalossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ekedahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Afonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TPS.2024.3424203⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 64 (11), pp.112022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1741-4326/ad64e5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04816527v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04948518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between topographic parameters and BRDF for tungsten surfaces in the visible spectrum</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marwa Ben Yaala</w:t>
+                <w:t xml:space="preserve">Final Design and Tests of the In-Vessel Shutter of the ITER Wide Angle Viewing System (WAVS) in Equatorial Port 12</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aumeunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Grosy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optik</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijleo.2024.171750⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 52 (6), pp.2207-2212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPS.2024.3424203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04828916v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04816527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface temperature measurement from infrared synthetic diagnostic in preparation for ITER operations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Pamela</w:t>
+                <w:t xml:space="preserve">Design, justification, and prototyping of the visible and infrared wide angle viewing system diagnostic for ITER equatorial port 12</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Letellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aumeunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Fusion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 95 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0234380⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1741-4326/ad5a1f⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-04828900v1</w:t>
+                <w:t xml:space="preserve">cea-05566991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared measurement synthetic database for inverse thermography model based on deep learning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Calibration methods and uncertainties estimation of WEST infrared thermography diagnostics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Brunet</w:t>
+                <w:t xml:space="preserve">Mh. Aumeunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M-H. Aumeunier</w:t>
+                <w:t xml:space="preserve">J. Gaspar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Miorelli</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Reboud</w:t>
+                <w:t xml:space="preserve">M. Houry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 192, pp.113598. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2023.113598⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 190, pp.113506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2023.113506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04077532v1</w:t>
+                <w:t xml:space="preserve">hal-04302195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The wide-angle infrared diagnostic for the first wall monitoring of the WEST tokamak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Houry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.H. Aumeunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pocheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch. Dechelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 186, pp.113362. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2022.113362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04419696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing of ITER-grade plasma facing units in the WEST tokamak: Progress in understanding heat loading and damage mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-H. Aumeunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Durif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M-H. Aumeunier</w:t>
+                <w:t xml:space="preserve">J. Gaspar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Krieger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Materials and Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 37, pp.101546. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nme.2023.101546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04396244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Very High spatial Resolution IR thermography diagnostic positioning system upgrade in WEST Tokamak</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">X. Courtois</w:t>
+                <w:t xml:space="preserve">Infrared measurement synthetic database for inverse thermography model based on deep learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-H. Aumeunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Miorelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Juven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mh. Aumeunier</w:t>
+                <w:t xml:space="preserve">Christophe Reboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 189, pp.113526. </w:t>
+              <w:t xml:space="preserve">, 2023, 192, pp.113598. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2023.113526⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2023.113598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04816541v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04077532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-vessel final design of the ITER Wide Angle Viewing System in equatorial port 12</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Letellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.H. Aumeunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 191, pp.113734. </w:t>
@@ -3351,606 +3351,606 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04816537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration methods and uncertainties estimation of WEST infrared thermography diagnostics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Very High spatial Resolution IR thermography diagnostic positioning system upgrade in WEST Tokamak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dubus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Houry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pocheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mh. Aumeunier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Houry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 190, pp.113506. </w:t>
+              <w:t xml:space="preserve">, 2023, 189, pp.113526. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2023.113506⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2023.113526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04302195v1</w:t>
+                <w:t xml:space="preserve">cea-04816541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of the emissivity measurements performed in WEST: in-situ and post-mortem observations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Y. Corre</w:t>
+                <w:t xml:space="preserve">Operating a full tungsten actively cooled tokamak: overview of WEST first phase of operation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bucalossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Rigollet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M.-H. Aumeunier</w:t>
+                <w:t xml:space="preserve">T. Alarcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Bernard</w:t>
+                <w:t xml:space="preserve">L. Allegretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Fusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 62 (9), pp.096023. </w:t>
+              <w:t xml:space="preserve">, 2022, 62 (4), pp.042007. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1741-4326/ac6f68⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1741-4326/ac2525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04029656v1</w:t>
+                <w:t xml:space="preserve">hal-03741642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of inverse methods for infrared thermography in fusion devices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Overview of the emissivity measurements performed in WEST: in-situ and post-mortem observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gaspar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M-H Aumeunier</w:t>
+                <w:t xml:space="preserve">F. Rigollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-H. Aumeunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Le Bohec</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M. Adel</w:t>
+                <w:t xml:space="preserve">E. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Materials and Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nme.2022.101231⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 62 (9), pp.096023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1741-4326/ac6f68⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04044256v1</w:t>
+                <w:t xml:space="preserve">hal-04029656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operating a full tungsten actively cooled tokamak: overview of WEST first phase of operation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">O. Agullo</w:t>
+                <w:t xml:space="preserve">Development of inverse methods for infrared thermography in fusion devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-H Aumeunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Alarcon</w:t>
+                <w:t xml:space="preserve">M. Le Bohec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Juven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Allegretti</w:t>
+                <w:t xml:space="preserve">M. Adel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Fusion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 62 (4), pp.042007. </w:t>
+              <w:t xml:space="preserve">Nuclear Materials and Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 33, pp.101231. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1741-4326/ac2525⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nme.2022.101231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03741642v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04044256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solving the infrared reflections contribution by inversion of synthetic diagnostics: First results on WEST</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Talatizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Aumeunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rigollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4155,489 +4155,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03578445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverse Radiation Problem with Infrared Images to Monitor Plasma-Facing Components Temperature in Metallic Fusion Devices</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Rigollet</w:t>
+                <w:t xml:space="preserve">Infrared thermography in metallic environments of WEST and ASDEX Upgrade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-H Aumeunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Le Bohec</w:t>
+                <w:t xml:space="preserve">J Gerardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Gérardin</w:t>
+                <w:t xml:space="preserve">C Talatizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Le Bohec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Ben Yaala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuclear Materials and Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nme.2020.100879⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03189069v1</w:t>
+                <w:t xml:space="preserve">hal-03578312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-situ assessment of the emissivity of tungsten plasma facing components of the WEST tokamak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Gaspar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-H Aumeunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Le Bohec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Rigollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Brezinsek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Materials and Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nme.2020.100851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03147012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared thermography in metallic environments of WEST and ASDEX Upgrade</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M Le Bohec</w:t>
+                <w:t xml:space="preserve">Inverse Radiation Problem with Infrared Images to Monitor Plasma-Facing Components Temperature in Metallic Fusion Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Talatizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Aumeunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Rigollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Ben Yaala</w:t>
+                <w:t xml:space="preserve">Mickael Le Bohec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Gérardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Materials and Energy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03578312v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03189069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of optical designs of the port-plug components for the ITER Equatorial Wide Angle Viewing System (WAVS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.H. Aumeunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Letellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Doceul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4688,77 +4688,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The very high spatial resolution infrared thermography on ITER-like tungsten monoblocks in WEST Tokamak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Houry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pocheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M-H Aumeunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Balorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4822,51 +4822,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full coverage infrared thermography diagnostic for WEST machine protection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mh. H Aumeunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4874,51 +4874,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Balorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. B Migozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Houry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 146, pp.2015-2020. </w:t>
@@ -4995,51 +4995,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ferlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Aumeunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Loarer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5090,90 +5090,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodology for heat flux investigation on leading edges using infrared thermography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. -L. Gardarein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Dejarnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gaspar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Gunn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5237,90 +5237,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurements and controls implementation for WEST</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bucalossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Missirlian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Samaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 123, pp.1029-1032. </w:t>
@@ -5518,51 +5518,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kocan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Reichle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M-H Aumeunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Gunn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5620,429 +5620,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01459097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of a design and configuration management platform for fusion components on the Tore Supra WEST Project</w:t>
+                <w:t xml:space="preserve">2D surface temperature measurement of plasma facing components with modulated active pyrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Benoît</w:t>
+                <w:t xml:space="preserve">S. Amiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Allegretti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Aumeunier</w:t>
+                <w:t xml:space="preserve">T. Loarer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pocheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Bucalossi</w:t>
+                <w:t xml:space="preserve">H. Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Doceul</w:t>
+                <w:t xml:space="preserve">E. Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 89 (9-10), pp.1928 - 1932. </w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 85 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2014.03.047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4899210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04746730v1</w:t>
+                <w:t xml:space="preserve">hal-01459313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D surface temperature measurement of plasma facing components with modulated active pyrometry</w:t>
+                <w:t xml:space="preserve">The WEST Project: Challenges of Diagnostic Integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Amiel</w:t>
+                <w:t xml:space="preserve">Sophie Salasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Loarer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Pocheau</w:t>
+                <w:t xml:space="preserve">Jerome Bucalossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Roche</w:t>
+                <w:t xml:space="preserve">Emmanuelle Tsitrone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Gauthier</w:t>
+                <w:t xml:space="preserve">Christel Fenzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Samaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4899210⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 42 (5), pp.1449-1456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPS.2014.2314648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01459313v1</w:t>
+                <w:t xml:space="preserve">cea-04748636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The WEST Project: Challenges of Diagnostic Integration</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Implementation of a design and configuration management platform for fusion components on the Tore Supra WEST Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Bucalossi</w:t>
+                <w:t xml:space="preserve">Fabrice Benoît</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Tsitrone</w:t>
+                <w:t xml:space="preserve">Ludovic Allegretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Aumeunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christel Fenzi</w:t>
+                <w:t xml:space="preserve">Jérôme Bucalossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Samaille</w:t>
+                <w:t xml:space="preserve">Louis Doceul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 42 (5), pp.1449-1456. </w:t>
+              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 89 (9-10), pp.1928 - 1932. </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TPS.2014.2314648⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2014.03.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04748636v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04746730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Science and technology research and development in support to ITER and the Broader Approach at CEA</w:t>
               </w:r>
@@ -6067,64 +6067,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.T. Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Abiteboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Alarcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Fusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 53 (10, SI), </w:t>
@@ -6188,51 +6188,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Saoutic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Abiteboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Allegretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Allfrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6308,51 +6308,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image Slicer Performances from a Demonstrator for the SNAP/JDEM Mission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-H. Aumeunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ealet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6457,77 +6457,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generative models and simulation to assess uncertainties for tokamak infrared thermography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Juven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Aumeunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Marot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MLSP 2024 - IEEE 34th International Workshop on Machine Learning for Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Londres, United Kingdom. </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6561,90 +6561,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature estimation in fusion devices using machine learning techniques on infrared specular synthetic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Juven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene Aumeunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Le Bohec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouloud Adel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6695,64 +6695,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduction de modèle thermique par Méthode d'Identification Modale (MIM) pour déterminer la température de surface des composants de machine de fusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Gérardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Aumeunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Firdaouss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6816,64 +6816,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation on reduced thermal models for simulating infrared images in fusion devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gerardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M-H Aumeunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Firdaouss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6959,51 +6959,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic integration issues in the Tore Supra upgrade project WEST</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Salasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bucalossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Tsitrone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7080,90 +7080,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface temperature measurement of plasma facing components with active pyrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Amiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Loarer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pocheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. H. Aumeunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7208,739 +7208,739 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01794597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Image slicer spectrograph demonstrator for the SNAP</w:t>
+                <w:t xml:space="preserve">Setup and Performances of the SNAP Spectrograph Demonstrator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cerna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M.-H. Aumeunier</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. H. Aumeunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Prieto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ealet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Karst</w:t>
+                <w:t xml:space="preserve">P. Karst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Astronomical Instrumentation 2008</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Conference Space Telescopes and Instrumentation 2008: Optical, Infrared, and Millimeter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Marseille, France. pp.70101A, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.789583⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00390942v1</w:t>
+                <w:t xml:space="preserve">in2p3-00467942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First results for the spectro-photometry calibration of the SNAP spectrograph demonstrator in the visible range</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">An Image slicer spectrograph demonstrator for the SNAP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cerna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-H. Aumeunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Prieto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ealet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Karst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Space Telescopes and Instrumentation 2008: Optical, Infrared, and Millimeter</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SPIE Astronomical Instrumentation 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00468824v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00390942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Setup and Performances of the SNAP Spectrograph Demonstrator</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First results for the spectro-photometry calibration of the SNAP spectrograph demonstrator in the visible range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-H. Aumeunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ealet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Prieto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cerna</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Conference Space Telescopes and Instrumentation 2008: Optical, Infrared, and Millimeter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Marseille, France. pp.70101A, </w:t>
+              <w:t xml:space="preserve">Space Telescopes and Instrumentation 2008: Optical, Infrared, and Millimeter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Marseille, France. pp.70103N, </w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.789583⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.789587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00467942v1</w:t>
+                <w:t xml:space="preserve">in2p3-00468824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integral field spectrograph with slicer for SNAP: Design and prototypes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">An integral field spectrograph for the SNAP mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ealet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Prieto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bonissent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Malina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-H. Aumeunier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Macaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integral Field Spectroscopy: Techniques and Data Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.newar.2006.03.003⟩</w:t>
+              <w:t xml:space="preserve">Space Telescopes and Instrumentation I: Optical, Infrared, and Millimeter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Orlando, Floride, United States. pp.626533, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.671465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00089866v1</w:t>
+                <w:t xml:space="preserve">in2p3-00468190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integral field spectrograph for the SNAP mission</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An integral field spectrograph with slicer for SNAP: Design and prototypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-H. Aumeunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ealet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Prieto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cerna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bonissent</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M.-H. Aumeunier</w:t>
+                <w:t xml:space="preserve">C. Macaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Space Telescopes and Instrumentation I: Optical, Infrared, and Millimeter</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Integral Field Spectroscopy: Techniques and Data Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Durham, United Kingdom. pp.285-289, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.newar.2006.03.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.671465⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00468190v1</w:t>
+                <w:t xml:space="preserve">in2p3-00089866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">General integrated field spectrograph simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tilquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bonissent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-H. Aumeunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Prieto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8507,51 +8507,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CFE32FC5"/>
+    <w:nsid w:val="85DF9B30"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8738,51 +8738,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-helene-aumeunier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-6207-5079" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133629007" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/216336904" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000359297462" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05547443v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Retailleau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Aumeunier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Malard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2026.109865" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05547418v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Juven" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanka Jena" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kocan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2025.114922" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408558v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mazon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Vayakis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Walsh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Yun" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S-H Hong" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/adfc7c" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05566972v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vives" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Aumeunier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Courtois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dubus" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alonzo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2025.114906" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282776v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kool" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Verhaegh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Derks" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wijkamp" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Koenders" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41560-025-01824-7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05547437v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Retailleau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Aumenier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijleo.2025.172476" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04976181v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Tichit" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Aumeunier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Corre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dejarnac" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2025.101899" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282872v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Verhaegh" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Harrison" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moulton" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Lipschultz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Lonigro" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-025-02121-1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948518v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bucalossi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ekedahl" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Achard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Afonin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Agullo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ad64e5" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850452v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Joffrin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wischmeier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baruzzo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hakola" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kappatou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ad2be4" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04816518v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guillon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Letellier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aumeunier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0234380" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04828944v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Pesamosca" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Ravensbergen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pitts" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter de Vries" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Zabeo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2024.3378451" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04828957v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Natsume" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Le Bohec" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Steiner" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Ben Yaala" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Aumeunier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2023.114715" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04503319v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2023.101562" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687742v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Litaudon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Fantz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Villari" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Toigo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ad346e" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05566991v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04816527v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delmas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grosy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2024.3424203" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04828916v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin Kajita" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijleo.2024.171750" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04828900v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Juven" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gerardin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C-M B Cisse" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pamela" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ad5a1f" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04077532v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brunet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-H. Aumeunier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Miorelli" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Reboud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2023.113598" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04419696v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Houry" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pocheau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Dechelle" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2022.113362" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04396244v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durif" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gaspar" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Krieger" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2023.101546" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04816541v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mh. Aumeunier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2023.113526" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04816537v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2023.113734" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302195v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2023.113506" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04029656v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rigollet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bernard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac6f68" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044256v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-H Aumeunier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Bohec" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2022.101231" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741642v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alarcon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Allegretti" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac2525" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03652662v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Talatizi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rigollet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bohec" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Niliot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2021.112570" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03578445v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Grosjean" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M H Aumeunier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Corre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Firdaouss" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gaspar" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2021.112387" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189069v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le Bohec" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan G&#233;rardin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147012v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H Aumeunier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Le Bohec" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Rigollet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Brezinsek" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2020.100851" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03578312v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gerardin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Talatizi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ben Yaala" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2020.100879" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04844739v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Doceul" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2019.04.014" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093804v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Balorin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Blanckaert" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2019.02.017" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02309494v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mh. H Aumeunier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. B Migozzi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2019.03.090" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04844761v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Letellier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guillon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ferlet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Loarer" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2017.06.005" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459209v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -L. Gardarein" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Gunn" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/57/1/016009" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785561v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moreau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Missirlian" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Samaille" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2017.01.046" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04979512v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Meyer" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jones" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Giacalone" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pascal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Raulin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4959780" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459097v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kocan" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Reichle" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kajita" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/T167/1/014047" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04746730v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Beno&#238;t" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Allegretti" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bucalossi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Doceul" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2014.03.047" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459313v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Amiel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Loarer" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roche" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gauthier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4899210" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04748636v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Salasca" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bucalossi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Tsitrone" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Fenzi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Samaille" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2014.2314648" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287089v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#233;coulet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.T. Hoang" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abiteboul" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/53/10/104023" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04738307v2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Saoutic" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Allfrey" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. An&#233;" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/51/9/094014" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3DCB9151151AA4689D43C134884AC9EC169ED17A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00390975v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ealet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prieto" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cerna" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/598803" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05108308v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP58920.2024.10734728" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04555865v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brunet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Adel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVMSP54334.2022.9816270" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795338v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Firdaouss" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Gardarein" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794917v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Firdaouss" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Gardarein" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/745/3/032019" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04738544v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salasca" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tsitrone" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fenzi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SOFE.2013.6635409" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794597v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Aumeunier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/395/1/012074" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00390942v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Karst" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00468824v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Prieto" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.789587" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00467942v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Karst" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.789583" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00089866v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Macaire" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.newar.2006.03.003" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQPML6L6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00468190v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonissent" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Malina" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.671465" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00089864v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tilquin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.newar.2006.03.011" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FCXNLKG5-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02455655v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hillairet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoxi Chen" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gerardin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024784v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Albert" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aldering" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Allam" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Althouse" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Amanullah" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024788v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-helene-aumeunier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-6207-5079" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133629007" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/216336904" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000359297462" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05547443v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Retailleau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Aumeunier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Malard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2026.109865" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282872v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Verhaegh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Harrison" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moulton" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Lipschultz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Lonigro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-025-02121-1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408558v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mazon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Vayakis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Walsh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Yun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S-H Hong" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/adfc7c" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05547418v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Juven" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanka Jena" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kocan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2025.114922" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05566972v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vives" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Aumeunier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Courtois" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dubus" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alonzo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2025.114906" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282776v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kool" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Verhaegh" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Derks" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wijkamp" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Koenders" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41560-025-01824-7" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05547437v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Retailleau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Aumenier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijleo.2025.172476" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04976181v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Tichit" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Aumeunier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Corre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dejarnac" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2025.101899" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04828916v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Le Bohec" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Steiner" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Natsume" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin Kajita" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Ben Yaala" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijleo.2024.171750" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04828900v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Juven" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gerardin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C-M B Cisse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pamela" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ad5a1f" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04828957v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Aumeunier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2023.114715" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04503319v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2023.101562" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687742v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Litaudon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Fantz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Villari" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Toigo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ad346e" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04828944v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Pesamosca" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Ravensbergen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pitts" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter de Vries" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Zabeo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2024.3378451" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04816518v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guillon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Letellier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aumeunier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0234380" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850452v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Joffrin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wischmeier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baruzzo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hakola" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kappatou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ad2be4" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948518v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bucalossi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ekedahl" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Achard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Afonin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Agullo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ad64e5" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04816527v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delmas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grosy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2024.3424203" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05566991v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302195v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mh. Aumeunier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gaspar" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Houry" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2023.113506" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04419696v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pocheau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Dechelle" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2022.113362" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04396244v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-H. Aumeunier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durif" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Krieger" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2023.101546" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04077532v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brunet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Miorelli" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Reboud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2023.113598" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04816537v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2023.113734" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04816541v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2023.113526" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741642v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alarcon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Allegretti" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac2525" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04029656v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rigollet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bernard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac6f68" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044256v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-H Aumeunier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Bohec" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2022.101231" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03652662v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Talatizi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rigollet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bohec" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Niliot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2021.112570" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03578445v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Grosjean" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M H Aumeunier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Corre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Firdaouss" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gaspar" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2021.112387" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03578312v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gerardin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Talatizi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Le Bohec" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ben Yaala" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2020.100879" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147012v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H Aumeunier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Rigollet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Brezinsek" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2020.100851" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189069v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le Bohec" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan G&#233;rardin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04844739v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Doceul" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2019.04.014" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093804v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Balorin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Blanckaert" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2019.02.017" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02309494v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mh. H Aumeunier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. B Migozzi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2019.03.090" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04844761v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Letellier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guillon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ferlet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Loarer" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2017.06.005" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459209v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -L. Gardarein" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Gunn" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/57/1/016009" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785561v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moreau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Missirlian" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Samaille" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2017.01.046" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04979512v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Meyer" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jones" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Giacalone" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pascal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Raulin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4959780" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459097v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kocan" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Reichle" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kajita" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/T167/1/014047" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459313v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Amiel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Loarer" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roche" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gauthier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4899210" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04748636v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Salasca" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bucalossi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Tsitrone" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Fenzi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Samaille" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2014.2314648" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04746730v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Beno&#238;t" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Allegretti" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bucalossi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Doceul" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2014.03.047" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287089v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#233;coulet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.T. Hoang" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abiteboul" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/53/10/104023" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04738307v2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Saoutic" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Allfrey" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. An&#233;" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/51/9/094014" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3DCB9151151AA4689D43C134884AC9EC169ED17A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00390975v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ealet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prieto" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cerna" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/598803" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05108308v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP58920.2024.10734728" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04555865v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brunet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Adel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVMSP54334.2022.9816270" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795338v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Firdaouss" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Gardarein" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794917v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Firdaouss" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Gardarein" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/745/3/032019" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04738544v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salasca" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tsitrone" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fenzi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SOFE.2013.6635409" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794597v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Aumeunier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/395/1/012074" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00467942v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Karst" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.789583" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00390942v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Karst" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00468824v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Prieto" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.789587" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00468190v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonissent" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Malina" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.671465" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00089866v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Macaire" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.newar.2006.03.003" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQPML6L6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00089864v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tilquin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.newar.2006.03.011" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FCXNLKG5-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02455655v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hillairet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoxi Chen" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gerardin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024784v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Albert" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aldering" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Allam" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Althouse" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Amanullah" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024788v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>