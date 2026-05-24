--- v2 (2026-05-02)
+++ v3 (2026-05-24)
@@ -333,3624 +333,3624 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-05547443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divertor shaping with neutral baffling as a solution to the tokamak power exhaust challenge</w:t>
+                <w:t xml:space="preserve">Diagnostics: Chapter 8 of the special issue: on the path to tokamak burning plasma operation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Verhaegh</w:t>
+                <w:t xml:space="preserve">D Mazon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Harrison</w:t>
+                <w:t xml:space="preserve">G Vayakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Moulton</w:t>
+                <w:t xml:space="preserve">M Walsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruce Lipschultz</w:t>
+                <w:t xml:space="preserve">G Yun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicola Lonigro</w:t>
+                <w:t xml:space="preserve">S-H Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 8 (1), pp.215. </w:t>
+              <w:t xml:space="preserve">Nuclear Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 65, </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42005-025-02121-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1741-4326/adfc7c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05282872v1</w:t>
+                <w:t xml:space="preserve">hal-05408558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostics: Chapter 8 of the special issue: on the path to tokamak burning plasma operation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prediction and evaluation of measurement performances of imaging diagnostics for ITER wall protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Aumeunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Mazon</w:t>
+                <w:t xml:space="preserve">Alexis Juven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Vayakis</w:t>
+                <w:t xml:space="preserve">Priyanka Jena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Walsh</w:t>
+                <w:t xml:space="preserve">Vincent Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Yun</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Martin Kocan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Fusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1741-4326/adfc7c⟩</w:t>
+              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 215, pp.114922. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2025.114922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05408558v1</w:t>
+                <w:t xml:space="preserve">cea-05547418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction and evaluation of measurement performances of imaging diagnostics for ITER wall protection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Helene Aumeunier</w:t>
+                <w:t xml:space="preserve">System level design of the Tangential visible and infrared viewing system for DTT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Juven</w:t>
+                <w:t xml:space="preserve">M.-H. Aumeunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priyanka Jena</w:t>
+                <w:t xml:space="preserve">X. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Martin</w:t>
+                <w:t xml:space="preserve">L. Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Kocan</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Alonzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 215, pp.114922. </w:t>
+              <w:t xml:space="preserve">, 2025, 215, pp.114906. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2025.114922⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2025.114906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-05547418v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-05566972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">System level design of the Tangential visible and infrared viewing system for DTT</w:t>
+                <w:t xml:space="preserve">Demonstration of Super-X divertor exhaust control for transient heat load management in compact fusion reactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Vives</w:t>
+                <w:t xml:space="preserve">B. Kool</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-H. Aumeunier</w:t>
+                <w:t xml:space="preserve">K. Verhaegh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Courtois</w:t>
+                <w:t xml:space="preserve">G. Derks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Dubus</w:t>
+                <w:t xml:space="preserve">T. Wijkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Alonzo</w:t>
+                <w:t xml:space="preserve">J. Koenders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 215, pp.114906. </w:t>
+              <w:t xml:space="preserve">Nature Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2025.114906⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41560-025-01824-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-05566972v1</w:t>
+                <w:t xml:space="preserve">hal-05282776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demonstration of Super-X divertor exhaust control for transient heat load management in compact fusion reactors</w:t>
+                <w:t xml:space="preserve">Plasma heat load in the toroidal gaps of the ITER-like plasma facing units in WEST tokamak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Kool</w:t>
+                <w:t xml:space="preserve">Q. Tichit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Verhaegh</w:t>
+                <w:t xml:space="preserve">M.H. Aumeunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Derks</w:t>
+                <w:t xml:space="preserve">Y. Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Wijkamp</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Koenders</w:t>
+                <w:t xml:space="preserve">R. Dejarnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41560-025-01824-7⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Materials and Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 42, pp.101899. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nme.2025.101899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05282776v1</w:t>
+                <w:t xml:space="preserve">cea-04976181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BRDF determination based on topography measurement and Monte Carlo ray tracing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Retailleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Retailleau</w:t>
+                <w:t xml:space="preserve">Marie-Hélène Aumenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Marot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 338, pp.172476. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijleo.2025.172476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-05547437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma heat load in the toroidal gaps of the ITER-like plasma facing units in WEST tokamak</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Divertor shaping with neutral baffling as a solution to the tokamak power exhaust challenge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Verhaegh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q. Tichit</w:t>
+                <w:t xml:space="preserve">James Harrison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.H. Aumeunier</w:t>
+                <w:t xml:space="preserve">David Moulton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Corre</w:t>
+                <w:t xml:space="preserve">Bruce Lipschultz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Dejarnac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Dubus</w:t>
+                <w:t xml:space="preserve">Nicola Lonigro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Materials and Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 42, pp.101899. </w:t>
+              <w:t xml:space="preserve">Communications Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8 (1), pp.215. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nme.2025.101899⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s42005-025-02121-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04976181v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05282872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between topographic parameters and BRDF for tungsten surfaces in the visible spectrum</w:t>
+                <w:t xml:space="preserve">EUROfusion contributions to ITER nuclear operation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Le Bohec</w:t>
+                <w:t xml:space="preserve">X. Litaudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Steiner</w:t>
+                <w:t xml:space="preserve">U. Fantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiroki Natsume</w:t>
+                <w:t xml:space="preserve">R. Villari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shin Kajita</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marwa Ben Yaala</w:t>
+                <w:t xml:space="preserve">V. Toigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-H. Aumeunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optik</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijleo.2024.171750⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 64 (11), pp.112006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1741-4326/ad346e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04828916v1</w:t>
+                <w:t xml:space="preserve">hal-04687742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface temperature measurement from infrared synthetic diagnostic in preparation for ITER operations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M.-H. Aumeunier</w:t>
+                <w:t xml:space="preserve">Effect of beryllium topography on BRDF measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroki Natsume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Juven</w:t>
+                <w:t xml:space="preserve">Mickaël Le Bohec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Gerardin</w:t>
+                <w:t xml:space="preserve">Roland Steiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C-M B Cisse</w:t>
+                <w:t xml:space="preserve">Marwa Ben Yaala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Pamela</w:t>
+                <w:t xml:space="preserve">Marie-Hélène Aumeunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Fusion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 64 (8), 086044 (8 p.). </w:t>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 147, pp.114715. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1741-4326/ad5a1f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2023.114715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04828900v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04828957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of beryllium topography on BRDF measurements</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marwa Ben Yaala</w:t>
+                <w:t xml:space="preserve">U-Net for temperature estimation from simulated infrared images in tokamaks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Juven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Aumeunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Aumeunier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julien Marot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 147, pp.114715. </w:t>
+              <w:t xml:space="preserve">Nuclear Materials and Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 38, pp.101562. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2023.114715⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nme.2023.101562⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04828957v1</w:t>
+                <w:t xml:space="preserve">hal-04503319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U-Net for temperature estimation from simulated infrared images in tokamaks</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">WEST full tungsten operation with an ITER grade divertor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Marot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Bucalossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ekedahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Afonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Agullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Materials and Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nme.2023.101562⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 64 (11), pp.112022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1741-4326/ad64e5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04503319v1</w:t>
+                <w:t xml:space="preserve">hal-04948518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EUROfusion contributions to ITER nuclear operation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M.-H. Aumeunier</w:t>
+                <w:t xml:space="preserve">Overview of the EUROfusion Tokamak Exploitation programme in support of ITER and DEMO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Joffrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wischmeier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Baruzzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hakola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kappatou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Fusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 64 (11), pp.112006. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1741-4326/ad346e⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 64 (11), pp.112019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1741-4326/ad2be4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04687742v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04850452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First Wall Heat Load Control Design for ITER With a Model-Based Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Pesamosca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timo Ravensbergen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Pitts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter de Vries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Zabeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 52 (9), pp.3853-3858. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TPS.2024.3378451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04828944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design, justification, and prototyping of the visible and infrared wide angle viewing system diagnostic for ITER equatorial port 12</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Letellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aumeunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 95 (11), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0234380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04816518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of the EUROfusion Tokamak Exploitation programme in support of ITER and DEMO</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design, justification, and prototyping of the visible and infrared wide angle viewing system diagnostic for ITER equatorial port 12</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Joffrin</w:t>
+                <w:t xml:space="preserve">C. Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Wischmeier</w:t>
+                <w:t xml:space="preserve">L. Letellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Baruzzo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Kappatou</w:t>
+                <w:t xml:space="preserve">M. Aumeunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Fusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1741-4326/ad2be4⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 95 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0234380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04850452v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-05566991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WEST full tungsten operation with an ITER grade divertor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Final Design and Tests of the In-Vessel Shutter of the ITER Wide Angle Viewing System (WAVS) in Equatorial Port 12</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aumeunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Bucalossi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">O. Agullo</w:t>
+                <w:t xml:space="preserve">J. Grosy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Fusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1741-4326/ad64e5⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 52 (6), pp.2207-2212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPS.2024.3424203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04948518v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04816527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Final Design and Tests of the In-Vessel Shutter of the ITER Wide Angle Viewing System (WAVS) in Equatorial Port 12</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Grosy</w:t>
+                <w:t xml:space="preserve">Relationship between topographic parameters and BRDF for tungsten surfaces in the visible spectrum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Le Bohec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Steiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroki Natsume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shin Kajita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Ben Yaala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TPS.2024.3424203⟩</w:t>
+              <w:t xml:space="preserve">Optik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 303, pp.171750. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijleo.2024.171750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04816527v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04828916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, justification, and prototyping of the visible and infrared wide angle viewing system diagnostic for ITER equatorial port 12</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">X. Courtois</w:t>
+                <w:t xml:space="preserve">Surface temperature measurement from infrared synthetic diagnostic in preparation for ITER operations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-H. Aumeunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Juven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gerardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C-M B Cisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pamela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0234380⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 64 (8), 086044 (8 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1741-4326/ad5a1f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-05566991v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04828900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration methods and uncertainties estimation of WEST infrared thermography diagnostics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">The wide-angle infrared diagnostic for the first wall monitoring of the WEST tokamak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Houry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.H. Aumeunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pocheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Houry</w:t>
+                <w:t xml:space="preserve">Ch. Dechelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 190, pp.113506. </w:t>
+              <w:t xml:space="preserve">, 2023, 186, pp.113362. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2023.113506⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2022.113362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04302195v1</w:t>
+                <w:t xml:space="preserve">hal-04419696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The wide-angle infrared diagnostic for the first wall monitoring of the WEST tokamak</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M.H. Aumeunier</w:t>
+                <w:t xml:space="preserve">Testing of ITER-grade plasma facing units in the WEST tokamak: Progress in understanding heat loading and damage mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Pocheau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">X. Courtois</w:t>
+                <w:t xml:space="preserve">M-H. Aumeunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ch. Dechelle</w:t>
+                <w:t xml:space="preserve">A. Durif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gaspar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Krieger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2022.113362⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Materials and Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37, pp.101546. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nme.2023.101546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04419696v1</w:t>
+                <w:t xml:space="preserve">hal-04396244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing of ITER-grade plasma facing units in the WEST tokamak: Progress in understanding heat loading and damage mechanisms</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">Infrared measurement synthetic database for inverse thermography model based on deep learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M-H. Aumeunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">K. Krieger</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Miorelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Juven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Reboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Materials and Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nme.2023.101546⟩</w:t>
+              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 192, pp.113598. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2023.113598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04396244v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04077532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared measurement synthetic database for inverse thermography model based on deep learning</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Reboud</w:t>
+                <w:t xml:space="preserve">In-vessel final design of the ITER Wide Angle Viewing System in equatorial port 12</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Letellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.H. Aumeunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 192, pp.113598. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2023.113598⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 191, pp.113734. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2023.113734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04077532v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04816537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-vessel final design of the ITER Wide Angle Viewing System in equatorial port 12</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Delmas</w:t>
+                <w:t xml:space="preserve">Very High spatial Resolution IR thermography diagnostic positioning system upgrade in WEST Tokamak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dubus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Houry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pocheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mh. Aumeunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 191, pp.113734. </w:t>
+              <w:t xml:space="preserve">, 2023, 189, pp.113526. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2023.113734⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2023.113526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04816537v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04816541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Very High spatial Resolution IR thermography diagnostic positioning system upgrade in WEST Tokamak</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Calibration methods and uncertainties estimation of WEST infrared thermography diagnostics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mh. Aumeunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gaspar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Houry</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mh. Aumeunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 189, pp.113526. </w:t>
+              <w:t xml:space="preserve">, 2023, 190, pp.113506. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2023.113526⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2023.113506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04816541v1</w:t>
+                <w:t xml:space="preserve">hal-04302195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operating a full tungsten actively cooled tokamak: overview of WEST first phase of operation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">O. Agullo</w:t>
+                <w:t xml:space="preserve">Overview of the emissivity measurements performed in WEST: in-situ and post-mortem observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gaspar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Alarcon</w:t>
+                <w:t xml:space="preserve">F. Rigollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-H. Aumeunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Allegretti</w:t>
+                <w:t xml:space="preserve">E. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Fusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 62 (4), pp.042007. </w:t>
+              <w:t xml:space="preserve">, 2022, 62 (9), pp.096023. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1741-4326/ac2525⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1741-4326/ac6f68⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03741642v1</w:t>
+                <w:t xml:space="preserve">hal-04029656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of the emissivity measurements performed in WEST: in-situ and post-mortem observations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of inverse methods for infrared thermography in fusion devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Rigollet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M.-H. Aumeunier</w:t>
+                <w:t xml:space="preserve">M-H Aumeunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Bernard</w:t>
+                <w:t xml:space="preserve">M. Le Bohec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Juven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Adel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Fusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1741-4326/ac6f68⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Materials and Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 33, pp.101231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nme.2022.101231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04029656v1</w:t>
+                <w:t xml:space="preserve">hal-04044256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of inverse methods for infrared thermography in fusion devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M-H Aumeunier</w:t>
+                <w:t xml:space="preserve">Operating a full tungsten actively cooled tokamak: overview of WEST first phase of operation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bucalossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Le Bohec</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Juven</w:t>
+                <w:t xml:space="preserve">T. Alarcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Adel</w:t>
+                <w:t xml:space="preserve">L. Allegretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Materials and Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 33, pp.101231. </w:t>
+              <w:t xml:space="preserve">Nuclear Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 62 (4), pp.042007. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nme.2022.101231⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1741-4326/ac2525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04044256v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03741642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solving the infrared reflections contribution by inversion of synthetic diagnostics: First results on WEST</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Talatizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Aumeunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rigollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4161,51 +4161,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infrared thermography in metallic environments of WEST and ASDEX Upgrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M-H Aumeunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Gerardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4289,355 +4289,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03578312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ assessment of the emissivity of tungsten plasma facing components of the WEST tokamak</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J Gaspar</w:t>
+                <w:t xml:space="preserve">Inverse Radiation Problem with Infrared Images to Monitor Plasma-Facing Components Temperature in Metallic Fusion Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Talatizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Aumeunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Rigollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-H Aumeunier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M Le Bohec</w:t>
+                <w:t xml:space="preserve">Mickael Le Bohec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Rigollet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S Brezinsek</w:t>
+                <w:t xml:space="preserve">Jonathan Gérardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Materials and Energy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03147012v1</w:t>
+                <w:t xml:space="preserve">hal-03189069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverse Radiation Problem with Infrared Images to Monitor Plasma-Facing Components Temperature in Metallic Fusion Devices</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Rigollet</w:t>
+                <w:t xml:space="preserve">In-situ assessment of the emissivity of tungsten plasma facing components of the WEST tokamak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Gaspar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-H Aumeunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Le Bohec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Rigollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Le Bohec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Gérardin</w:t>
+                <w:t xml:space="preserve">S Brezinsek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuclear Materials and Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nme.2020.100851⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03189069v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03147012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of optical designs of the port-plug components for the ITER Equatorial Wide Angle Viewing System (WAVS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.H. Aumeunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Letellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Doceul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4688,77 +4688,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The very high spatial resolution infrared thermography on ITER-like tungsten monoblocks in WEST Tokamak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Houry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pocheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M-H Aumeunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Balorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4822,51 +4822,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full coverage infrared thermography diagnostic for WEST machine protection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mh. H Aumeunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4874,51 +4874,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Balorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. B Migozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Houry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 146, pp.2015-2020. </w:t>
@@ -4995,51 +4995,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ferlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Aumeunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Loarer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5090,90 +5090,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodology for heat flux investigation on leading edges using infrared thermography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. -L. Gardarein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Dejarnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gaspar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Gunn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5237,90 +5237,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurements and controls implementation for WEST</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bucalossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Missirlian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Samaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 123, pp.1029-1032. </w:t>
@@ -5518,51 +5518,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kocan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Reichle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M-H Aumeunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Gunn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5620,429 +5620,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01459097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D surface temperature measurement of plasma facing components with modulated active pyrometry</w:t>
+                <w:t xml:space="preserve">Implementation of a design and configuration management platform for fusion components on the Tore Supra WEST Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Amiel</w:t>
+                <w:t xml:space="preserve">Fabrice Benoît</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Loarer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Pocheau</w:t>
+                <w:t xml:space="preserve">Ludovic Allegretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Aumeunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Roche</w:t>
+                <w:t xml:space="preserve">Jérôme Bucalossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Gauthier</w:t>
+                <w:t xml:space="preserve">Louis Doceul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 85 (10), </w:t>
+              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 89 (9-10), pp.1928 - 1932. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4899210⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2014.03.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01459313v1</w:t>
+                <w:t xml:space="preserve">cea-04746730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The WEST Project: Challenges of Diagnostic Integration</w:t>
+                <w:t xml:space="preserve">2D surface temperature measurement of plasma facing components with modulated active pyrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Salasca</w:t>
+                <w:t xml:space="preserve">S. Amiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Bucalossi</w:t>
+                <w:t xml:space="preserve">T. Loarer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pocheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Tsitrone</w:t>
+                <w:t xml:space="preserve">H. Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christel Fenzi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frank Samaille</w:t>
+                <w:t xml:space="preserve">E. Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TPS.2014.2314648⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 85 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4899210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04748636v1</w:t>
+                <w:t xml:space="preserve">hal-01459313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of a design and configuration management platform for fusion components on the Tore Supra WEST Project</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The WEST Project: Challenges of Diagnostic Integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Salasca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Benoît</w:t>
+                <w:t xml:space="preserve">Jerome Bucalossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Allegretti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Aumeunier</w:t>
+                <w:t xml:space="preserve">Emmanuelle Tsitrone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Bucalossi</w:t>
+                <w:t xml:space="preserve">Christel Fenzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Doceul</w:t>
+                <w:t xml:space="preserve">Frank Samaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 89 (9-10), pp.1928 - 1932. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 42 (5), pp.1449-1456. </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2014.03.047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TPS.2014.2314648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04746730v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04748636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Science and technology research and development in support to ITER and the Broader Approach at CEA</w:t>
               </w:r>
@@ -6067,64 +6067,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.T. Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Abiteboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Alarcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Fusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 53 (10, SI), </w:t>
@@ -6188,51 +6188,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Saoutic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Abiteboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Allegretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Allfrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6308,51 +6308,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image Slicer Performances from a Demonstrator for the SNAP/JDEM Mission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-H. Aumeunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ealet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6457,77 +6457,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generative models and simulation to assess uncertainties for tokamak infrared thermography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Juven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Aumeunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Marot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MLSP 2024 - IEEE 34th International Workshop on Machine Learning for Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Londres, United Kingdom. </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6561,90 +6561,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature estimation in fusion devices using machine learning techniques on infrared specular synthetic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Juven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene Aumeunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Le Bohec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouloud Adel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6695,64 +6695,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduction de modèle thermique par Méthode d'Identification Modale (MIM) pour déterminer la température de surface des composants de machine de fusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Gérardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Aumeunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Firdaouss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6816,64 +6816,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation on reduced thermal models for simulating infrared images in fusion devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gerardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M-H Aumeunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Firdaouss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6959,51 +6959,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic integration issues in the Tore Supra upgrade project WEST</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Salasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bucalossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Tsitrone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7080,90 +7080,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface temperature measurement of plasma facing components with active pyrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Amiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Loarer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pocheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. H. Aumeunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7208,403 +7208,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01794597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Setup and Performances of the SNAP Spectrograph Demonstrator</w:t>
+                <w:t xml:space="preserve">An Image slicer spectrograph demonstrator for the SNAP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cerna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. H. Aumeunier</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-H. Aumeunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Prieto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ealet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Karst</w:t>
+                <w:t xml:space="preserve">Pierre Karst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Conference Space Telescopes and Instrumentation 2008: Optical, Infrared, and Millimeter</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SPIE Astronomical Instrumentation 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00467942v1</w:t>
+                <w:t xml:space="preserve">in2p3-00390942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Image slicer spectrograph demonstrator for the SNAP</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First results for the spectro-photometry calibration of the SNAP spectrograph demonstrator in the visible range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-H. Aumeunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ealet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Prieto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cerna</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Astronomical Instrumentation 2008</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Space Telescopes and Instrumentation 2008: Optical, Infrared, and Millimeter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Marseille, France. pp.70103N, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.789587⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00390942v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00468824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First results for the spectro-photometry calibration of the SNAP spectrograph demonstrator in the visible range</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M.-H. Aumeunier</w:t>
+                <w:t xml:space="preserve">Setup and Performances of the SNAP Spectrograph Demonstrator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cerna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. H. Aumeunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Prieto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ealet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Prieto</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Karst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Space Telescopes and Instrumentation 2008: Optical, Infrared, and Millimeter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Marseille, France. pp.70103N, </w:t>
+              <w:t xml:space="preserve">SPIE Conference Space Telescopes and Instrumentation 2008: Optical, Infrared, and Millimeter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Marseille, France. pp.70101A, </w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.789587⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.789583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00468824v1</w:t>
+                <w:t xml:space="preserve">in2p3-00467942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integral field spectrograph for the SNAP mission</w:t>
               </w:r>
@@ -7642,51 +7642,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bonissent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Malina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-H. Aumeunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Space Telescopes and Instrumentation I: Optical, Infrared, and Millimeter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Orlando, Floride, United States. pp.626533, </w:t>
@@ -7724,51 +7724,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integral field spectrograph with slicer for SNAP: Design and prototypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-H. Aumeunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ealet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7896,51 +7896,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tilquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bonissent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-H. Aumeunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Prieto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8507,51 +8507,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="85DF9B30"/>
+    <w:nsid w:val="1EC5C9DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8738,51 +8738,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-helene-aumeunier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-6207-5079" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133629007" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/216336904" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000359297462" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05547443v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Retailleau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Aumeunier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Malard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2026.109865" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282872v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Verhaegh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Harrison" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moulton" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Lipschultz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Lonigro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-025-02121-1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408558v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mazon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Vayakis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Walsh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Yun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S-H Hong" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/adfc7c" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05547418v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Juven" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanka Jena" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kocan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2025.114922" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05566972v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vives" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Aumeunier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Courtois" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dubus" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alonzo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2025.114906" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282776v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kool" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Verhaegh" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Derks" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wijkamp" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Koenders" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41560-025-01824-7" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05547437v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Retailleau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Aumenier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijleo.2025.172476" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04976181v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Tichit" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Aumeunier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Corre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dejarnac" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2025.101899" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04828916v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Le Bohec" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Steiner" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Natsume" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin Kajita" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Ben Yaala" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijleo.2024.171750" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04828900v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Juven" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gerardin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C-M B Cisse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pamela" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ad5a1f" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04828957v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Aumeunier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2023.114715" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04503319v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2023.101562" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687742v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Litaudon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Fantz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Villari" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Toigo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ad346e" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04828944v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Pesamosca" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Ravensbergen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pitts" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter de Vries" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Zabeo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2024.3378451" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04816518v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guillon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Letellier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aumeunier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0234380" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850452v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Joffrin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wischmeier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baruzzo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hakola" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kappatou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ad2be4" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948518v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bucalossi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ekedahl" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Achard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Afonin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Agullo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ad64e5" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04816527v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delmas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grosy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2024.3424203" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05566991v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302195v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mh. Aumeunier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gaspar" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Houry" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2023.113506" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04419696v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pocheau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Dechelle" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2022.113362" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04396244v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-H. Aumeunier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durif" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Krieger" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2023.101546" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04077532v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brunet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Miorelli" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Reboud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2023.113598" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04816537v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2023.113734" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04816541v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2023.113526" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741642v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alarcon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Allegretti" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac2525" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04029656v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rigollet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bernard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac6f68" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044256v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-H Aumeunier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Bohec" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2022.101231" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03652662v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Talatizi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rigollet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bohec" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Niliot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2021.112570" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03578445v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Grosjean" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M H Aumeunier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Corre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Firdaouss" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gaspar" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2021.112387" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03578312v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gerardin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Talatizi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Le Bohec" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ben Yaala" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2020.100879" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147012v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H Aumeunier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Rigollet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Brezinsek" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2020.100851" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189069v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le Bohec" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan G&#233;rardin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04844739v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Doceul" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2019.04.014" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093804v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Balorin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Blanckaert" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2019.02.017" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02309494v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mh. H Aumeunier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. B Migozzi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2019.03.090" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04844761v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Letellier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guillon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ferlet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Loarer" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2017.06.005" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459209v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -L. Gardarein" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Gunn" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/57/1/016009" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785561v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moreau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Missirlian" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Samaille" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2017.01.046" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04979512v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Meyer" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jones" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Giacalone" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pascal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Raulin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4959780" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459097v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kocan" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Reichle" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kajita" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/T167/1/014047" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459313v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Amiel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Loarer" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roche" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gauthier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4899210" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04748636v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Salasca" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bucalossi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Tsitrone" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Fenzi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Samaille" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2014.2314648" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04746730v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Beno&#238;t" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Allegretti" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bucalossi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Doceul" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2014.03.047" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287089v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#233;coulet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.T. Hoang" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abiteboul" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/53/10/104023" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04738307v2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Saoutic" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Allfrey" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. An&#233;" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/51/9/094014" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3DCB9151151AA4689D43C134884AC9EC169ED17A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00390975v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ealet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prieto" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cerna" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/598803" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05108308v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP58920.2024.10734728" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04555865v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brunet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Adel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVMSP54334.2022.9816270" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795338v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Firdaouss" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Gardarein" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794917v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Firdaouss" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Gardarein" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/745/3/032019" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04738544v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salasca" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tsitrone" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fenzi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SOFE.2013.6635409" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794597v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Aumeunier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/395/1/012074" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00467942v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Karst" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.789583" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00390942v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Karst" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00468824v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Prieto" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.789587" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00468190v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonissent" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Malina" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.671465" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00089866v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Macaire" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.newar.2006.03.003" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQPML6L6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00089864v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tilquin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.newar.2006.03.011" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FCXNLKG5-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02455655v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hillairet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoxi Chen" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gerardin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024784v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Albert" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aldering" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Allam" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Althouse" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Amanullah" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024788v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-helene-aumeunier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-6207-5079" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133629007" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/216336904" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000359297462" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05547443v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Retailleau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Aumeunier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Malard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2026.109865" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408558v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mazon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Vayakis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Walsh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Yun" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S-H Hong" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/adfc7c" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05547418v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Juven" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanka Jena" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kocan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2025.114922" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05566972v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vives" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Aumeunier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Courtois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dubus" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alonzo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2025.114906" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282776v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kool" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Verhaegh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Derks" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wijkamp" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Koenders" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41560-025-01824-7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04976181v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Tichit" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Aumeunier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Corre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dejarnac" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2025.101899" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05547437v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Retailleau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Aumenier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijleo.2025.172476" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282872v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Verhaegh" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Harrison" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moulton" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Lipschultz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Lonigro" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-025-02121-1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687742v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Litaudon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Fantz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Villari" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Toigo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ad346e" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04828957v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Natsume" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Le Bohec" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Steiner" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Ben Yaala" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Aumeunier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2023.114715" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04503319v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2023.101562" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948518v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bucalossi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ekedahl" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Achard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Afonin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Agullo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ad64e5" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850452v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Joffrin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wischmeier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baruzzo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hakola" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kappatou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ad2be4" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04828944v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Pesamosca" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Ravensbergen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pitts" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter de Vries" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Zabeo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2024.3378451" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04816518v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guillon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Letellier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aumeunier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0234380" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05566991v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04816527v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delmas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grosy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2024.3424203" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04828916v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin Kajita" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijleo.2024.171750" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04828900v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Juven" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gerardin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C-M B Cisse" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pamela" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ad5a1f" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04419696v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Houry" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pocheau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Dechelle" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2022.113362" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04396244v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-H. Aumeunier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durif" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gaspar" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Krieger" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2023.101546" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04077532v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brunet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Miorelli" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Reboud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2023.113598" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04816537v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2023.113734" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04816541v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mh. Aumeunier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2023.113526" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302195v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2023.113506" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04029656v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rigollet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bernard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac6f68" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044256v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-H Aumeunier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Bohec" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2022.101231" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741642v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alarcon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Allegretti" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac2525" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03652662v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Talatizi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rigollet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bohec" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Niliot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2021.112570" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03578445v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Grosjean" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M H Aumeunier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Corre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Firdaouss" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gaspar" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2021.112387" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03578312v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gerardin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Talatizi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Le Bohec" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ben Yaala" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2020.100879" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189069v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le Bohec" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan G&#233;rardin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147012v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H Aumeunier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Rigollet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Brezinsek" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2020.100851" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04844739v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Doceul" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2019.04.014" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093804v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Balorin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Blanckaert" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2019.02.017" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02309494v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mh. H Aumeunier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. B Migozzi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2019.03.090" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04844761v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Letellier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guillon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ferlet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Loarer" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2017.06.005" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459209v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -L. Gardarein" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Gunn" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/57/1/016009" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785561v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moreau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Missirlian" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Samaille" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2017.01.046" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04979512v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Meyer" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jones" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Giacalone" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pascal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Raulin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4959780" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459097v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kocan" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Reichle" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kajita" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/T167/1/014047" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04746730v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Beno&#238;t" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Allegretti" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bucalossi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Doceul" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2014.03.047" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459313v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Amiel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Loarer" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roche" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gauthier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4899210" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04748636v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Salasca" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bucalossi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Tsitrone" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Fenzi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Samaille" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2014.2314648" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287089v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#233;coulet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.T. Hoang" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abiteboul" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/53/10/104023" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04738307v2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Saoutic" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Allfrey" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. An&#233;" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/51/9/094014" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3DCB9151151AA4689D43C134884AC9EC169ED17A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00390975v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ealet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prieto" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cerna" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/598803" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05108308v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP58920.2024.10734728" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04555865v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brunet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Adel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVMSP54334.2022.9816270" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795338v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Firdaouss" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Gardarein" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794917v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Firdaouss" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Gardarein" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/745/3/032019" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04738544v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salasca" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tsitrone" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fenzi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SOFE.2013.6635409" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794597v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Aumeunier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/395/1/012074" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00390942v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Karst" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00468824v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Prieto" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.789587" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00467942v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Karst" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.789583" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00468190v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonissent" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Malina" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.671465" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00089866v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Macaire" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.newar.2006.03.003" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQPML6L6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00089864v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tilquin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.newar.2006.03.011" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FCXNLKG5-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02455655v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hillairet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoxi Chen" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gerardin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024784v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Albert" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aldering" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Allam" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Althouse" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Amanullah" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024788v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>