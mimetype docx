--- v0 (2026-03-22)
+++ v1 (2026-04-13)
@@ -485,611 +485,611 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03193526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of ex-PAN carbon fibers thermal treatment on the mechanical behavior of C/SiC composites and on the fiber/matrix coupling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultrathin 2D-oxides: A perspective on fabrication, structure, defect, transport, electron, and phonon properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santosh Kumar Radha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyle Crowley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémentine Fellah</w:t>
+                <w:t xml:space="preserve">Brian Holler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Braun</w:t>
+                <w:t xml:space="preserve">Xuan Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Sauder</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Walter Lambrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon Trends</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cartre.2021.100107⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 129 (22), pp.220903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0051093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03355543v1</w:t>
+                <w:t xml:space="preserve">hal-03616648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrathin 2D-oxides: A perspective on fabrication, structure, defect, transport, electron, and phonon properties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kyle Crowley</w:t>
+                <w:t xml:space="preserve">Bulk nanocomposite made of ZnO lamellae embedded in the ZnWO4 matrix: growth from the melt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Tomczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brian Holler</w:t>
+                <w:t xml:space="preserve">Pawel Osewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xuan Gao</w:t>
+                <w:t xml:space="preserve">Ryszard Diduszko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walter Lambrecht</w:t>
+                <w:t xml:space="preserve">Iwona Jóźwik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 129 (22), pp.220903. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 56 (19), pp.11219-11228. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0051093⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10853-021-06020-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03616648v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03616623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulk nanocomposite made of ZnO lamellae embedded in the ZnWO4 matrix: growth from the melt</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microstructure of mayenite 12CaO·7Al 2 O 3 and electron emission characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Sayir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tyson Back</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monika Tomczyk</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jonathan Mackey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10853-021-06020-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104 (11), pp.5750-5763. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jace.17925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03616623v1</w:t>
+                <w:t xml:space="preserve">hal-03616636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure of mayenite 12CaO·7Al 2 O 3 and electron emission characteristics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Sayir</w:t>
+                <w:t xml:space="preserve">Impact of ex-PAN carbon fibers thermal treatment on the mechanical behavior of C/SiC composites and on the fiber/matrix coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Fellah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Braun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sauder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fausto G Sirotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Mackey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 104 (11), pp.5750-5763. </w:t>
+              <w:t xml:space="preserve">Carbon Trends</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5, pp.10.1016/j.cartre.2021.100107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jace.17925⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cartre.2021.100107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03616636v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03355543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2D Semiconductor Transistors with Van der Waals Oxide MoO 3 as Integrated High‐κ Gate Dielectric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Holler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyle Crowley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan Gao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Electronic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 6 (10), pp.2000635. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2185,659 +2185,659 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01775862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction to: Local investigation of the emissive properties of LaB6–ZrB2 eutectics</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laser beam melting of alumina : effect of absorber additions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Moniz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Dominique Bartout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Terki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10853-018-2252-1⟩</w:t>
+              <w:t xml:space="preserve">JOM Journal of the Minerals, Metals and Materials Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 70 (3), pp.328-335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11837-017-2716-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04345078v1</w:t>
+                <w:t xml:space="preserve">hal-01723008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser beam melting of alumina : effect of absorber additions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Karim Terki</w:t>
+                <w:t xml:space="preserve">Ion blocking dip shape analysis around a LaAlO 3 /SrTiO 3 interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Zaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Fongkaew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.R.L. Lambrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOM Journal of the Minerals, Metals and Materials Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 423, pp.67-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2018.03.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11837-017-2716-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01723008v1</w:t>
+                <w:t xml:space="preserve">hal-01759211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion blocking dip shape analysis around a LaAlO 3 /SrTiO 3 interface</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">W.R.L. Lambrecht</w:t>
+                <w:t xml:space="preserve">Correction to: Local investigation of the emissive properties of LaB6–ZrB2 eutectics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-H. Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Back</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Soukiassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Martinotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 53 (13), pp.9877-9877. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-018-2252-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2018.03.010⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01759211v1</w:t>
+                <w:t xml:space="preserve">cea-04345078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of silver in a eutectic-based Bi2O3–Ag metamaterial</w:t>
+                <w:t xml:space="preserve">Physical and photoelectrochemical properties of spherical nanoparticles of α-AgBiS 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Sadecka</w:t>
+                <w:t xml:space="preserve">B. Bellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Orlinski</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D. A. Pawlak</w:t>
+                <w:t xml:space="preserve">M. Trari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10853-016-0746-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 254, pp.178-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jssc.2017.07.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01504431v1</w:t>
+                <w:t xml:space="preserve">hal-01598630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical and photoelectrochemical properties of spherical nanoparticles of α-AgBiS 2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution of silver in a eutectic-based Bi2O3–Ag metamaterial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Sadecka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Orlinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Bellal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
+                <w:t xml:space="preserve">I. Jozwik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Trari</w:t>
+                <w:t xml:space="preserve">D. A. Pawlak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 254, pp.178-183. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 52 (10), pp.5503-5510. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jssc.2017.07.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10853-016-0746-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01598630v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01504431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local investigation of the emissive properties of LaB$_6$–ZrB$_2$ eutectics</w:t>
               </w:r>
@@ -3645,432 +3645,432 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01183373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which powders for cold spray ?</w:t>
+                <w:t xml:space="preserve">Hydrothermal synthesis of ferroelectric mixed potassium niobate-lead titanate nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Jeandin</w:t>
+                <w:t xml:space="preserve">Thierry Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Rolland</w:t>
+                <w:t xml:space="preserve">Ali Al-Zein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Line Descurninges</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
+                <w:t xml:space="preserve">Xavier Bril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hochepied</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 30, pp.291-298. </w:t>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 97, pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1179/1743294414Y.0000000253⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jace.12778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00359163v1</w:t>
+                <w:t xml:space="preserve">hal-00462410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Zr substitution by Ti on growth direction and interface structure of LaB6-TixZr1−xB2 directionally solidified eutectics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Which powders for cold spray ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Sennour</w:t>
+                <w:t xml:space="preserve">Michel Jeandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Line Descurninges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 34, pp.2101-2109. </w:t>
+              <w:t xml:space="preserve">Surface Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 30, pp.291-298. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2014.01.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1179/1743294414Y.0000000253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00990615v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00359163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrothermal synthesis of ferroelectric mixed potassium niobate-lead titanate nanoparticles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of Zr substitution by Ti on growth direction and interface structure of LaB6-TixZr1−xB2 directionally solidified eutectics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jouanny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Delahaye</w:t>
+                <w:t xml:space="preserve">Mohamed Sennour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Al-Zein</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
+                <w:t xml:space="preserve">V.B. Filipov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Bril</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Ievdokymova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 97, pp.1-9. </w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 34, pp.2101-2109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jace.12778⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2014.01.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00462410v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00990615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capability of mechanical alloying and SPS technique to develop nanostructured high Cr, Al alloyed ODS steels</w:t>
               </w:r>
@@ -4199,136 +4199,136 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Zr substitution by Ti on growth direction and interface structure of LaB6–Ti Zr1−B2 directionally solidified eutectics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Jouanny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sennour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.B. Filipov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ievdokymova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 34 (9), pp.2101-2109. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2014.01.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04161109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -4474,77 +4474,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles poudres pour la projection thermique par gaz froid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jeandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Line Descurninges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5940,51 +5940,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and mechanical properties of titanium oxide thin films for biomedical application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouanny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Labdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6356,51 +6356,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seeded growth of iron oxide onto titanate nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Pichon</w:t>
+                <w:t xml:space="preserve">Benoit P. Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshikazu Suzuki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6636,51 +6636,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Borit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jeandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 18, pp.331-342. </w:t>
@@ -6866,393 +6866,393 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00399526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and microstructure of a novel TiO2 aerogel-TiO2 nanowire composite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yoshikazu Suzuki</w:t>
+                <w:t xml:space="preserve">Fracture behaviour of microcrack-free alumina-aluminium titanate ceramics with second phase nanoparticles at alumina grain boundaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S1793292008001222⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 28, pp.1961-1971. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2008.01.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00367981v1</w:t>
+                <w:t xml:space="preserve">hal-00312704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Directional solidification of Al2O3-Al2TiO5 system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sayir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 28, pp.2411-2419. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2008.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00311856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fracture behaviour of microcrack-free alumina-aluminium titanate ceramics with second phase nanoparticles at alumina grain boundaries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Bueno</w:t>
+                <w:t xml:space="preserve">Synthesis and microstructure of a novel TiO2 aerogel-TiO2 nanowire composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshikazu Suzuki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela d'Elia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ilbizian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Beauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2008.01.017⟩</w:t>
+              <w:t xml:space="preserve">Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3 (5), pp.373-379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S1793292008001222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00312704v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00367981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen diffusion in high temperature proton conducting ceramics</w:t>
               </w:r>
@@ -7398,51 +7398,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dynys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sayir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 28, pp.2433-2440. </w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7643,51 +7643,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructure, hydrogen distribution and electrical properties of melt grown high temperature protonic conductors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sayir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7892,64 +7892,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical behaviour of directionally solidified alumina/aluminium titanate ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sayir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8034,51 +8034,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dynys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sayir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid State Ionics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 177, pp.2332-2337. </w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8271,51 +8271,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructural and electrical characterisation of melt grown high temperature protonic conductors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sayir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dynys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8387,77 +8387,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructural and mechanical properties of directionally solidified ceramic in Al2O3-Al2-TiO5 system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sayir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Baudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ceramic Engineering and Science Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 26 (2), pp.225-233</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8495,51 +8495,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructure and ordering mode of a protonic conducting complex Sr3(Ca1+xNb2-x)O9-δperovskite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sayir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ceramic Engineering and Science Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 25 (3), pp.351-356</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8723,51 +8723,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuclear microprobe using elastic recoil detection (ERD) for hydrogen profiling in high temperature protonic conductors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sayir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9298,64 +9298,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana Moniz da Silva Sancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Bartout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiang Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9535,64 +9535,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological Characterization of Graphene Plans Stacking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albane Borocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9907,51 +9907,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tolga Tavsanoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jeandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Addemir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10002,51 +10002,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactive imbibition of WC-Co substrate for PDC cutters used in oil and gas and mining drilling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10110,51 +10110,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Socratic approach to surface modification: The example of Thermal Spray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jeandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris K. Christoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10235,51 +10235,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasers and thermal spray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jeandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris K. Christoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10421,51 +10421,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jeandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Thermal Spray Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Las Vegas, United States. pp</w:t>
@@ -10546,51 +10546,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Borit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jeandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITSC 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Maastricht, Netherlands. pp.738-743</w:t>
@@ -10738,273 +10738,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00319324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration by organic tape casting and co-sintering of anode/electrolyte half cells for protonic ceramic fuel cell (PCFC)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Grosjean</w:t>
+                <w:t xml:space="preserve">Thermal stability of TaN-based thin layers for Cu metallization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Nazon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sarradin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Tedenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Fréty</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th ECerS conference (European ceramic society)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Berlin, Germany. pp.880-884</w:t>
+              <w:t xml:space="preserve">11th International Conference on Plasma Surface Engineering, PSE 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Garmisch-Partenkirchen, Germany. pp.200</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00319683v1</w:t>
+                <w:t xml:space="preserve">hal-00352402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal stability of TaN-based thin layers for Cu metallization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Nazon</w:t>
+                <w:t xml:space="preserve">Elaboration by organic tape casting and co-sintering of anode/electrolyte half cells for protonic ceramic fuel cell (PCFC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Hafsaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Jeulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Plasma Surface Engineering, PSE 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Garmisch-Partenkirchen, Germany. pp.200</w:t>
+              <w:t xml:space="preserve">10th ECerS conference (European ceramic society)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Berlin, Germany. pp.880-884</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00352402v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00319683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite element simulation of thermomechanical stress evolution in Cu/low-k interconnects during manufacturing and subsequent thermal cycling</w:t>
               </w:r>
@@ -12030,51 +12030,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616655v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pachuta" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halyna Volkova" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hirt" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Berger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Pentzer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.18199" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193523v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Mackey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyson Back" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Sayir" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.17646" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193526v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Crowley" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santosh Kumar Radha" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.5.015401" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03355543v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fellah" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Braun" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sauder" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto G Sirotti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cartre.2021.100107" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616648v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Holler" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Gao" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Lambrecht" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0051093" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616623v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Tomczyk" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Osewski" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryszard Diduszko" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona J&#243;&#378;wik" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-021-06020-y" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616636v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mackey" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.17925" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193521v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202000635" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545393v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fellah" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Braun" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sauder" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sirotti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2020.105867" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545392v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Taboada-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo &#193;lvarez-P&#233;rez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahua Duan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiliang Ma" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-020-0665-0" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193516v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alp Sehirlioglu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c04747" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377810v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Cheng" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moniz da Silva Sancho" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Guillemot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Andr&#233; Gandin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bellet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/529/1/012002" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02055743v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Moniz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Chen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bellet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2019.02.004" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700193v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Berhanu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hervy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Weiss-Hortala" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Proudhon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2018.01.024" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04345070v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Berger" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Back" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Soukiassian" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Martinotti" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Douillard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-018-2252-1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01775862v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Zaid" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jalabert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Walls" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Akrobetu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5024554" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04345078v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01723008v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Bartout" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Terki" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11837-017-2716-9" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01759211v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fongkaew" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.R.L. Lambrecht" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2018.03.010" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01504431v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sadecka" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Orlinski" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jozwik" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Pawlak" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-016-0746-2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01598630v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bellal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trari" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2017.07.023" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01484778v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. C. Back" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-017-0816-0" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01498236v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas J. Goble" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Akrobetu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukrit Sucharitakul" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep44361" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01336337v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Walls" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Akrobetu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep28118" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01340046v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bargougui" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pichavant" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hochepied" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gadri" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2016.05.026" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VG6TFNH9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336713v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Hammiche-Bellal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Djadoun" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laaldja Meddour-Boukhobza" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Benadda" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Auroux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2016.04.043" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XZRLZ1T2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01183373v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Housam Eidi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile David" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Cr&#233;peaux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Henry" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandana Joshi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12916-015-0388-2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359163v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jeandin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rolland" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Line Descurninges" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743294414Y.0000000253" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00990615v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouanny" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sennour" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.B. Filipov" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ievdokymova" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2014.01.026" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FJ0VDHRG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00462410v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delahaye" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al-Zein" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bril" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.12778" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LKR0WFL1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01078643v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Garcia-Rodriguez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Campos" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Torralba" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bienvenu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743284714Y.0000000595" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161109v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jouanny" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01082906v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Provost" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter F&#252;rst" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2014.08.025" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-71BVX050-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00853757v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00683957v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dynys" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2011.04794.x" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VDZXSZXJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00789022v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Benchikh" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Debiemme-Chouvy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cachet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pailleret" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boualem Saidani" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2012.04.129" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2HLFKG7W-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00553165v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco de La Pe&#241;a" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Stephan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2010.10.001" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C72ZF1GW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00662263v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Dynys" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dessombz" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2011.04797.x" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L258TMCR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00628795v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela d'Elia" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauger" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rigacci" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2011.08.007" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00619528v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Tsukigase" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshikazu Suzuki" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Sagawa" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susumu Yoshikawa" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2011.3598" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329660v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lavigne" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Alemany-Dumont" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Normand" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilie Duhamel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2011.02.026" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4MG1ZB9S-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00619399v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2011.3582" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00542452v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris K. Christoulis" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guetta" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Irissou" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guipont" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-010-9500-5" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509916v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Broussillou" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Savidand" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Parissi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Jaime-Ferrer" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.P. Grand" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2010.07.004" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00481200v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labdi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aubert" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Buscema" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maciejak" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.09.046" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C1VPL7D3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00553169v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashank Mishra" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Jeanneau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Daniele" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic102134w" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359177v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gonzalez-Aguilar" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Traisnel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Repoux" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2009.J035" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00794665v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pichon" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2497/jjspm.56.640" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461202v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nazon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Sarradin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Tedenac" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Fr&#233;ty" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.200932107" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00481205v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Borit" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-009-9327-0" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W85LCVZH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399526v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Costa" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grunbaum" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dessemond" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thorel" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2009.02.018" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-90X4WMVD-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367981v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ilbizian" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793292008001222" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311856v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sayir" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2008.03.005" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QB30P5M4-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312704v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bueno" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moreno" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baudin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2008.01.017" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3LQH2THQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00283001v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sorieul" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Miro" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taillades-Jacquin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Dailly" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mauvy" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2007.12.005" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311855v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2008.03.038" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C4PR3W32-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165687v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Almeida de Oliveira" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hafsaoui" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2007.02.012" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1QFJHXPK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133453v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berger" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2005.11.007" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2BVKFK8N-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144909v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gallien" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khodja" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Daudin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2006.05.050" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GPGR5S0-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132865v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2006.04.015" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2HGK5LDG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144985v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2006.03.010" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142509v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2006.03.045" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DX4VMZGM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133467v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2006.04.033" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GPC9GLXH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153575v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153573v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166048v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Jitianu" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cacciaguerra" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Benoit" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois B&#233;guin" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2004.08.104" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1502WG7S-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153574v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172948v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Poulon-Quintin" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony R. Bunsell" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2003.08.011" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8WZBQZRB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166090v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Grillon" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm0213725" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-VHKZ0W4W-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360075v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Redonnet" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Joann&#232;s" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606763v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293899v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Moniz da Silva Sancho" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02394044v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Buet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lorrette" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01482431v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Borocco" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Dokl&#225;dal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57240-6_35" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433878v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416297v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poissonnet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00815997v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tolga Tavsanoglu" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Addemir" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795650v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ther" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gerbaud" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfazazi Dourfaye" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00906521v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00448274v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.638-642.174" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471146v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.K. Christoulis" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312677v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319324v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nazon" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Flaud" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sarradin" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319683v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Grosjean" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jeulin" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352402v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151387v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ch&#233;rault" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Besson" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goldberg" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Casanova" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSDER.2005.1546692" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01843197v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Deleglise" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293917v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01827386v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Girardon" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tahon" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Damasse" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hughes Cornil" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01681388v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01677763v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01469319v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616655v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pachuta" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halyna Volkova" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hirt" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Berger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Pentzer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.18199" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193523v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Mackey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyson Back" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Sayir" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.17646" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193526v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Crowley" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santosh Kumar Radha" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.5.015401" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616648v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Holler" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Gao" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Lambrecht" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0051093" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616623v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Tomczyk" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Osewski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryszard Diduszko" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona J&#243;&#378;wik" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-021-06020-y" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616636v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mackey" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.17925" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03355543v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fellah" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Braun" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sauder" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto G Sirotti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cartre.2021.100107" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193521v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202000635" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545393v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fellah" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Braun" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sauder" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sirotti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2020.105867" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545392v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Taboada-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo &#193;lvarez-P&#233;rez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahua Duan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiliang Ma" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-020-0665-0" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193516v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alp Sehirlioglu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c04747" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377810v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Cheng" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moniz da Silva Sancho" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Guillemot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Andr&#233; Gandin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bellet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/529/1/012002" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02055743v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Moniz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Chen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bellet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2019.02.004" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700193v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Berhanu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hervy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Weiss-Hortala" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Proudhon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2018.01.024" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04345070v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Berger" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Back" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Soukiassian" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Martinotti" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Douillard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-018-2252-1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01775862v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Zaid" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jalabert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Walls" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Akrobetu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5024554" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01723008v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Bartout" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Terki" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11837-017-2716-9" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01759211v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fongkaew" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.R.L. Lambrecht" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2018.03.010" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04345078v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01598630v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bellal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trari" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2017.07.023" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01504431v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sadecka" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Orlinski" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jozwik" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Pawlak" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-016-0746-2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01484778v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. C. Back" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-017-0816-0" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01498236v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas J. Goble" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Akrobetu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukrit Sucharitakul" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep44361" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01336337v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Walls" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Akrobetu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep28118" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01340046v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bargougui" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pichavant" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hochepied" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gadri" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2016.05.026" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VG6TFNH9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336713v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Hammiche-Bellal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Djadoun" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laaldja Meddour-Boukhobza" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Benadda" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Auroux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2016.04.043" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XZRLZ1T2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01183373v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Housam Eidi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile David" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Cr&#233;peaux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Henry" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandana Joshi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12916-015-0388-2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00462410v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delahaye" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al-Zein" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bril" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.12778" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LKR0WFL1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359163v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jeandin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rolland" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Line Descurninges" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743294414Y.0000000253" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00990615v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouanny" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sennour" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.B. Filipov" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ievdokymova" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2014.01.026" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FJ0VDHRG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01078643v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Garcia-Rodriguez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Campos" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Torralba" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bienvenu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743284714Y.0000000595" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161109v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jouanny" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01082906v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Provost" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter F&#252;rst" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2014.08.025" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-71BVX050-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00853757v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00683957v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dynys" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2011.04794.x" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VDZXSZXJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00789022v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Benchikh" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Debiemme-Chouvy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cachet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pailleret" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boualem Saidani" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2012.04.129" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2HLFKG7W-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00553165v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco de La Pe&#241;a" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Stephan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2010.10.001" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C72ZF1GW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00662263v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Dynys" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dessombz" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2011.04797.x" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L258TMCR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00628795v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela d'Elia" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauger" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rigacci" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2011.08.007" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00619528v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Tsukigase" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshikazu Suzuki" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Sagawa" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susumu Yoshikawa" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2011.3598" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329660v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lavigne" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Alemany-Dumont" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Normand" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilie Duhamel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2011.02.026" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4MG1ZB9S-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00619399v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2011.3582" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00542452v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris K. Christoulis" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guetta" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Irissou" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guipont" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-010-9500-5" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509916v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Broussillou" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Savidand" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Parissi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Jaime-Ferrer" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.P. Grand" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2010.07.004" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00481200v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labdi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aubert" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Buscema" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maciejak" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.09.046" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C1VPL7D3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00553169v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashank Mishra" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Jeanneau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Daniele" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic102134w" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359177v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gonzalez-Aguilar" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Traisnel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Repoux" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2009.J035" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00794665v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit P. Pichon" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2497/jjspm.56.640" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461202v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nazon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Sarradin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Tedenac" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Fr&#233;ty" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.200932107" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00481205v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Borit" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-009-9327-0" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W85LCVZH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399526v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Costa" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grunbaum" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dessemond" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thorel" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2009.02.018" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-90X4WMVD-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312704v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bueno" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moreno" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baudin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2008.01.017" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3LQH2THQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311856v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sayir" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2008.03.005" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QB30P5M4-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367981v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ilbizian" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793292008001222" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00283001v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sorieul" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Miro" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taillades-Jacquin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Dailly" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mauvy" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2007.12.005" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311855v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2008.03.038" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C4PR3W32-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165687v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Almeida de Oliveira" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hafsaoui" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2007.02.012" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1QFJHXPK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133453v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berger" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2005.11.007" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2BVKFK8N-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144909v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gallien" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khodja" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Daudin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2006.05.050" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GPGR5S0-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132865v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2006.04.015" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2HGK5LDG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144985v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2006.03.010" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142509v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2006.03.045" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DX4VMZGM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133467v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2006.04.033" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GPC9GLXH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153575v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153573v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166048v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Jitianu" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cacciaguerra" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Benoit" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois B&#233;guin" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2004.08.104" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1502WG7S-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153574v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172948v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Poulon-Quintin" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony R. Bunsell" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2003.08.011" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8WZBQZRB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166090v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Grillon" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm0213725" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-VHKZ0W4W-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360075v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Redonnet" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Joann&#232;s" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606763v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293899v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Moniz da Silva Sancho" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02394044v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Buet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lorrette" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01482431v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Borocco" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Dokl&#225;dal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57240-6_35" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433878v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416297v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poissonnet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00815997v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tolga Tavsanoglu" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Addemir" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795650v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ther" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gerbaud" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfazazi Dourfaye" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00906521v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00448274v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.638-642.174" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471146v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.K. Christoulis" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312677v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319324v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nazon" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Flaud" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sarradin" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352402v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319683v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Grosjean" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jeulin" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151387v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ch&#233;rault" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Besson" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goldberg" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Casanova" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSDER.2005.1546692" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01843197v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Deleglise" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293917v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01827386v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Girardon" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tahon" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Damasse" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hughes Cornil" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01681388v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01677763v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01469319v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>