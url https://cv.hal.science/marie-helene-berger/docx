--- v1 (2026-04-13)
+++ v2 (2026-05-03)
@@ -234,1308 +234,1308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03616655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processing and thermal properties of mayenite electride</w:t>
+                <w:t xml:space="preserve">Impact of ex-PAN carbon fibers thermal treatment on the mechanical behavior of C/SiC composites and on the fiber/matrix coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jon Mackey</w:t>
+                <w:t xml:space="preserve">Clémentine Fellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tyson Back</w:t>
+                <w:t xml:space="preserve">James Braun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sauder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fausto G Sirotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Sayir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jace.17646⟩</w:t>
+              <w:t xml:space="preserve">Carbon Trends</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5, pp.10.1016/j.cartre.2021.100107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cartre.2021.100107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03193523v1</w:t>
+                <w:t xml:space="preserve">cea-03355543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron microscopy and spectroscopic study of structural changes, electronic properties, and conductivity in annealed Li x CoO 2</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bulk nanocomposite made of ZnO lamellae embedded in the ZnWO4 matrix: growth from the melt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santosh Kumar Radha</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emily Pentzer</w:t>
+                <w:t xml:space="preserve">Monika Tomczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pawel Osewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryszard Diduszko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iwona Jóźwik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.5.015401⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 56 (19), pp.11219-11228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-021-06020-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03193526v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03616623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrathin 2D-oxides: A perspective on fabrication, structure, defect, transport, electron, and phonon properties</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microstructure of mayenite 12CaO·7Al 2 O 3 and electron emission characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Sayir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tyson Back</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Mackey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0051093⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104 (11), pp.5750-5763. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jace.17925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03616648v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03616636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulk nanocomposite made of ZnO lamellae embedded in the ZnWO4 matrix: growth from the melt</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ultrathin 2D-oxides: A perspective on fabrication, structure, defect, transport, electron, and phonon properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iwona Jóźwik</w:t>
+                <w:t xml:space="preserve">Santosh Kumar Radha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyle Crowley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Holler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Lambrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10853-021-06020-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 129 (22), pp.220903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0051093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03616623v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03616648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure of mayenite 12CaO·7Al 2 O 3 and electron emission characteristics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Processing and thermal properties of mayenite electride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Mackey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tyson Back</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Sayir</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Mackey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 104 (11), pp.5750-5763. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jace.17925⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 104 (5), pp.2238-2249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jace.17646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03616636v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03193523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of ex-PAN carbon fibers thermal treatment on the mechanical behavior of C/SiC composites and on the fiber/matrix coupling</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Electron microscopy and spectroscopic study of structural changes, electronic properties, and conductivity in annealed Li x CoO 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halyna Volkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Pachuta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyle Crowley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santosh Kumar Radha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Pentzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon Trends</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 5, pp.10.1016/j.cartre.2021.100107. </w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cartre.2021.100107⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.5.015401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03355543v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03193526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D Semiconductor Transistors with Van der Waals Oxide MoO 3 as Integrated High‐κ Gate Dielectric</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Electrical Characterization and Charge Transport in Chemically Exfoliated 2D Li x CoO 2 Nanoflakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyle Crowley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Pachuta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santosh Kumar Radha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halyna Volkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alp Sehirlioglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Electronic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aelm.202000635⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124 (38), pp.20693-20700. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c04747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03193521v1</w:t>
+                <w:t xml:space="preserve">hal-03193516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the carbon interface on the mechanical behavior of SiC/SiC composites</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F. Sirotti</w:t>
+                <w:t xml:space="preserve">2D Semiconductor Transistors with Van der Waals Oxide MoO 3 as Integrated High‐κ Gate Dielectric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Holler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyle Crowley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan Gao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2020.105867⟩</w:t>
+              <w:t xml:space="preserve">Advanced Electronic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (10), pp.2000635. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aelm.202000635⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02545393v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03193521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broad spectral tuning of ultra-low-loss polaritons in a van der Waals crystal by intercalation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of the carbon interface on the mechanical behavior of SiC/SiC composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fellah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Braun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sauder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Taboada-Gutiérrez</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Sirotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41563-020-0665-0⟩</w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 133, pp.105867. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2020.105867⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02545392v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02545393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical Characterization and Charge Transport in Chemically Exfoliated 2D Li x CoO 2 Nanoflakes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Broad spectral tuning of ultra-low-loss polaritons in a van der Waals crystal by intercalation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Taboada-Gutiérrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Álvarez-Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiahua Duan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiliang Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyle Crowley</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alp Sehirlioglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 124 (38), pp.20693-20700. </w:t>
+              <w:t xml:space="preserve">Nature Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c04747⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41563-020-0665-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03193516v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02545392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Level-set modelling of Laser Beam Melting process applied onto ceramic materials – Comparison with experimental results</w:t>
               </w:r>
@@ -1783,827 +1783,827 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02055743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced characterization unravels the structure and reactivity of wood-based chars</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Laser beam melting of alumina : effect of absorber additions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Moniz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Berhanu</w:t>
+                <w:t xml:space="preserve">Christophe Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Hervy</w:t>
+                <w:t xml:space="preserve">Jean-Dominique Bartout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Henry Proudhon</w:t>
+                <w:t xml:space="preserve">Karim Terki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaap.2018.01.024⟩</w:t>
+              <w:t xml:space="preserve">JOM Journal of the Minerals, Metals and Materials Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 70 (3), pp.328-335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11837-017-2716-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01700193v1</w:t>
+                <w:t xml:space="preserve">hal-01723008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correction to: Local investigation of the emissive properties of LaB6–ZrB2 eutectics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-H. Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-H. Berger</w:t>
+                <w:t xml:space="preserve">T. Back</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Back</w:t>
+                <w:t xml:space="preserve">P. Soukiassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Soukiassian</w:t>
+                <w:t xml:space="preserve">D. Martinotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 53 (13), pp.9877-9877. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10853-018-2252-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04345070v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04345078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the different defects, their population and distribution in the LaAlO3 /SrTiO3 heterostructure's behavior</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ion blocking dip shape analysis around a LaAlO 3 /SrTiO 3 interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Zaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Jalabert</w:t>
+                <w:t xml:space="preserve">I. Fongkaew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Walls</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Akrobetu</w:t>
+                <w:t xml:space="preserve">W.R.L. Lambrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5024554⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 423, pp.67-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2018.03.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01775862v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01759211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser beam melting of alumina : effect of absorber additions</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Correction to: Local investigation of the emissive properties of LaB6–ZrB2 eutectics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-H. Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Back</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Soukiassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Martinotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOM Journal of the Minerals, Metals and Materials Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11837-017-2716-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 53 (13), pp.9877-9877. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-018-2252-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01723008v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04345070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion blocking dip shape analysis around a LaAlO 3 /SrTiO 3 interface</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hicham Zaid</w:t>
+                <w:t xml:space="preserve">Advanced characterization unravels the structure and reactivity of wood-based chars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Berhanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Hervy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Proudhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">W.R.L. Lambrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2018.03.010⟩</w:t>
+              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 130, p.79-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaap.2018.01.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01759211v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01700193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction to: Local investigation of the emissive properties of LaB6–ZrB2 eutectics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Douillard</w:t>
+                <w:t xml:space="preserve">Role of the different defects, their population and distribution in the LaAlO3 /SrTiO3 heterostructure's behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Zaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Walls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Akrobetu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10853-018-2252-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 123 (15), 155304, 5 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5024554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04345078v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01775862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical and photoelectrochemical properties of spherical nanoparticles of α-AgBiS 2</w:t>
               </w:r>
@@ -2849,77 +2849,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. C. Back</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Soukiassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Soukiassian</w:t>
+                <w:t xml:space="preserve">D. Martinotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 52, pp.5537-5543. </w:t>
@@ -3085,453 +3085,453 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01498236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic-resolved depth profile of strain and cation intermixing around LaAlO 3 /SrTiO 3 interfaces</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of the preparation method on the structural and catalytic properties of spinel cobalt-iron oxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Walls</w:t>
+                <w:t xml:space="preserve">Yasmina Hammiche-Bellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Akrobetu</w:t>
+                <w:t xml:space="preserve">Amar Djadoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laaldja Meddour-Boukhobza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Benadda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Auroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep28118⟩</w:t>
+              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 177, pp.384-397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2016.04.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01336337v1</w:t>
+                <w:t xml:space="preserve">hal-01336713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and characterization of SnO2, TiO2 and Ti0.5Sn0.5O2 nanoparticles as efficient materials for photocatalytic activity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Hochepied</w:t>
+                <w:t xml:space="preserve">Atomic-resolved depth profile of strain and cation intermixing around LaAlO 3 /SrTiO 3 interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Zaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Gadri</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Walls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Akrobetu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2016.05.026⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, 28118, 13 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep28118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01340046v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01336337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the preparation method on the structural and catalytic properties of spinel cobalt-iron oxide</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis and characterization of SnO2, TiO2 and Ti0.5Sn0.5O2 nanoparticles as efficient materials for photocatalytic activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amar Djadoun</w:t>
+                <w:t xml:space="preserve">R. Bargougui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laaldja Meddour-Boukhobza</w:t>
+                <w:t xml:space="preserve">Alexandre Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amel Benadda</w:t>
+                <w:t xml:space="preserve">Jean-François Hochepied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Auroux</w:t>
+                <w:t xml:space="preserve">A. Gadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 177, pp.384-397. </w:t>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 58, pp.253-259. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2016.04.043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2016.05.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01336713v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01340046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluorescent nanodiamonds as a relevant tag for the assessment of alum adjuvant particle biodisposition</w:t>
               </w:r>
@@ -3703,51 +3703,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hochepied</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 97, pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4332,51 +4332,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interfaced titanium dioxide anatase–rutile nanocomposites by thermohydrolysis in presence of small amounts of Sn(IV) and their photocatalytic properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4384,51 +4384,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Fürst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hochepied</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 462, pp.64-68. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4608,51 +4608,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dynys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alp Sehirlioglu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 95, pp.619-626. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4838,2055 +4838,2055 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00789022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping titanium and tin oxide phases using EELS: An application of independent component analysis</w:t>
+                <w:t xml:space="preserve">Synthesis of SnS nanoparticles by SILAR method for quantum dot-sensitized solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco de La Peña</w:t>
+                <w:t xml:space="preserve">Hiroki Tsukigase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshikazu Suzuki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takashi Sagawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susumu Yoshikawa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultramicroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2010.10.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11, pp.1914-1922. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1166/jnn.2011.3582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00553165v1</w:t>
+                <w:t xml:space="preserve">hal-00619399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aqueous Co-precipitated Ti0.5Sn0.5O2 nanopowders as precursors for dense spinodally decomposed ceramics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">Mapping titanium and tin oxide phases using EELS: An application of independent component analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco de La Peña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hochepied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dynys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Stephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1551-2916.2011.04797.x⟩</w:t>
+              <w:t xml:space="preserve">Ultramicroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 111, pp.169-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2010.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00662263v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00553165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of three different TiO2 morphologies on hydrogen evolution by methanol assisted water splitting: Nanoparticles, nanotubes and aerogels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniela d'Elia</w:t>
+                <w:t xml:space="preserve">Aqueous Co-precipitated Ti0.5Sn0.5O2 nanopowders as precursors for dense spinodally decomposed ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hochepied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Beauger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Hochepied</w:t>
+                <w:t xml:space="preserve">Fred Dynys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Rigacci</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arnaud Dessombz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Sayir</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 36 (22), pp.14360-14373. </w:t>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 94 (12), pp.4226-4230. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2011.08.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1551-2916.2011.04797.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00628795v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00662263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wet chemical synthesis and self-assembly of SnS2 nanoparticles on TiO2 for quantum dot-sensitized solar cells</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of three different TiO2 morphologies on hydrogen evolution by methanol assisted water splitting: Nanoparticles, nanotubes and aerogels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoshikazu Suzuki</w:t>
+                <w:t xml:space="preserve">Daniela d'Elia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Beauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hochepied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Rigacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 11, pp.3215-3221. </w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 36 (22), pp.14360-14373. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1166/jnn.2011.3598⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2011.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00619528v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00628795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of nitrogen on the passivation mechanisms and electronic properties of chromium oxide layers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernard Normand</w:t>
+                <w:t xml:space="preserve">Wet chemical synthesis and self-assembly of SnS2 nanoparticles on TiO2 for quantum dot-sensitized solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroki Tsukigase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshikazu Suzuki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takashi Sagawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susumu Yoshikawa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.corsci.2011.02.026⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11, pp.3215-3221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1166/jnn.2011.3598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00329660v1</w:t>
+                <w:t xml:space="preserve">hal-00619528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of SnS nanoparticles by SILAR method for quantum dot-sensitized solar cells</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yoshikazu Suzuki</w:t>
+                <w:t xml:space="preserve">The effect of nitrogen on the passivation mechanisms and electronic properties of chromium oxide layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Alemany-Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilie Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 53, pp.2087-2096. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2011.02.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1166/jnn.2011.3582⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00619399v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00329660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold-spraying coupled to nano-pulsed Nd-YaG laser surface pre-treatment</w:t>
+                <w:t xml:space="preserve">Novel Heteroleptic Heterobimetallic Alkoxide Complexes as Facile Single-Source Precursors for Ta5+ Doped TiO2−SnO2 Nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitris K. Christoulis</w:t>
+                <w:t xml:space="preserve">Shashank Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Guetta</w:t>
+                <w:t xml:space="preserve">Erwann Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hochepied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Irissou</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphane Daniele</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11666-010-9500-5⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 49, pp.11184-11189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic102134w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00542452v1</w:t>
+                <w:t xml:space="preserve">hal-00553169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid thermal processing of CuInSe2 electroplated precursors for CuIn(S,Se)2-based thin film solar cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cold-spraying coupled to nano-pulsed Nd-YaG laser surface pre-treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris K. Christoulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Broussillou</w:t>
+                <w:t xml:space="preserve">Serge Guetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Savidand</w:t>
+                <w:t xml:space="preserve">E. Irissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Parissi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P.P. Grand</w:t>
+                <w:t xml:space="preserve">Vincent Guipont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Procedia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.egypro.2010.07.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 19, pp.1062-1073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11666-010-9500-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00509916v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00542452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and mechanical properties of titanium oxide thin films for biomedical application</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Jouanny</w:t>
+                <w:t xml:space="preserve">Rapid thermal processing of CuInSe2 electroplated precursors for CuIn(S,Se)2-based thin film solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Broussillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Savidand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Labdi</w:t>
+                <w:t xml:space="preserve">L. Parissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Aubert</w:t>
+                <w:t xml:space="preserve">J.S. Jaime-Ferrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Buscema</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">O. Maciejak</w:t>
+                <w:t xml:space="preserve">P.P. Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2009.09.046⟩</w:t>
+              <w:t xml:space="preserve">Energy Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2 (1), pp.9-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2010.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00481200v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00509916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Heteroleptic Heterobimetallic Alkoxide Complexes as Facile Single-Source Precursors for Ta5+ Doped TiO2−SnO2 Nanoparticles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural and mechanical properties of titanium oxide thin films for biomedical application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jouanny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Labdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shashank Mishra</w:t>
+                <w:t xml:space="preserve">C. Buscema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwann Jeanneau</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">O. Maciejak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 518, pp.3212-3217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2009.09.046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ic102134w⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00553169v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00481200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-equilibrium nitrogen DC-arc plasma treatment of TiO2 nanopowder</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the use of NiO as sintering additive for BaCe0,9Y0,1O3 − α</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Gonzalez-Aguilar</w:t>
+                <w:t xml:space="preserve">Rémi Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noel Traisnel</w:t>
+                <w:t xml:space="preserve">Nicolas Grunbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique Repoux</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Dessemond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1166/jnn.2009.J035⟩</w:t>
+              <w:t xml:space="preserve">Solid State Ionics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 180, pp.891-895. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ssi.2009.02.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00359177v1</w:t>
+                <w:t xml:space="preserve">hal-00399526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seeded growth of iron oxide onto titanate nanowires</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
+                <w:t xml:space="preserve">Non-equilibrium nitrogen DC-arc plasma treatment of TiO2 nanopowder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshikazu Suzuki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Gonzalez-Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noel Traisnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Repoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Funtai Oyobi Funmatsu Yakin ==</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9, pp.Pages 256-260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1166/jnn.2009.J035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2497/jjspm.56.640⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00794665v1</w:t>
+                <w:t xml:space="preserve">hal-00359177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal stability of TaN-based thin layers for Cu metallization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Nazon</w:t>
+                <w:t xml:space="preserve">Seeded growth of iron oxide onto titanate nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit P. Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshikazu Suzuki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicole Fréty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ppap.200932107⟩</w:t>
+              <w:t xml:space="preserve">Funtai Oyobi Funmatsu Yakin ==</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 56, pp.640-644. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2497/jjspm.56.640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00461202v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00794665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of particle velocity on adhesion of cold-sprayed splats</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Guetta</w:t>
+                <w:t xml:space="preserve">Thermal stability of TaN-based thin layers for Cu metallization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Nazon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Sarradin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Tedenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Fréty</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11666-009-9327-0⟩</w:t>
+              <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 6 (S1), pp.S844-S848. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ppap.200932107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00481205v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00461202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of NiO as sintering additive for BaCe0,9Y0,1O3 − α</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Grunbaum</w:t>
+                <w:t xml:space="preserve">Influence of particle velocity on adhesion of cold-sprayed splats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Guetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Thorel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">François Borit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guipont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jeandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Ionics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 180, pp.891-895. </w:t>
+              <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 18, pp.331-342. </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ssi.2009.02.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11666-009-9327-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00399526v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00481205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fracture behaviour of microcrack-free alumina-aluminium titanate ceramics with second phase nanoparticles at alumina grain boundaries</w:t>
               </w:r>
@@ -6995,264 +6995,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00312704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Directional solidification of Al2O3-Al2TiO5 system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis and microstructure of a novel TiO2 aerogel-TiO2 nanowire composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshikazu Suzuki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela d'Elia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Sayir</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Ilbizian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Beauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 28, pp.2411-2419. </w:t>
+              <w:t xml:space="preserve">Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3 (5), pp.373-379. </w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2008.03.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S1793292008001222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00311856v1</w:t>
+                <w:t xml:space="preserve">hal-00367981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and microstructure of a novel TiO2 aerogel-TiO2 nanowire composite</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Directional solidification of Al2O3-Al2TiO5 system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sayir</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 28, pp.2411-2419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2008.03.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S1793292008001222⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00367981v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00311856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen diffusion in high temperature proton conducting ceramics</w:t>
               </w:r>
@@ -7398,51 +7398,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dynys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sayir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 28, pp.2433-2440. </w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7514,77 +7514,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Paula Almeida de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Hafsaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hochepied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Thorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 27 (13-15), pp.3597-3600. </w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7624,814 +7624,814 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00165687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure, hydrogen distribution and electrical properties of melt grown high temperature protonic conductors</w:t>
+                <w:t xml:space="preserve">Microstructural and electrical characterisation of melt grown high temperature protonic conductors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sayir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dynys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 31, p. 1103-1111. </w:t>
+              <w:t xml:space="preserve">Solid State Ionics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 177, pp.2339-2345. </w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2005.11.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ssi.2006.04.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00133453v1</w:t>
+                <w:t xml:space="preserve">hal-00133467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear microprobe local hydrogen measurements in HTPC</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microstructure, hydrogen distribution and electrical properties of melt grown high temperature protonic conductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sayir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Berger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Ionics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ssi.2006.05.050⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 31, p. 1103-1111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2005.11.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00144909v1</w:t>
+                <w:t xml:space="preserve">hal-00133453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical behaviour of directionally solidified alumina/aluminium titanate ceramics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Sayir</w:t>
+                <w:t xml:space="preserve">Nuclear microprobe local hydrogen measurements in HTPC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Gallien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Khodja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Daudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 54, pp.3835-3841. </w:t>
+              <w:t xml:space="preserve">Solid State Ionics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 177, pp.1655-1658. </w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2006.04.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ssi.2006.05.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00132865v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00144909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulsed laser deposition of high temperature protonic films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Dynys</w:t>
+                <w:t xml:space="preserve">Mechanical behaviour of directionally solidified alumina/aluminium titanate ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sayir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Sayir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Ionics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 177, pp.2332-2337. </w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 54, pp.3835-3841. </w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ssi.2006.03.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2006.04.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00144985v1</w:t>
+                <w:t xml:space="preserve">hal-00132865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen incorporation into high temperature protonic conductors : nuclear microprobe microanalysis by means of H(p,p,) H scattering</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">L. Daudin</w:t>
+                <w:t xml:space="preserve">Pulsed laser deposition of high temperature protonic films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dynys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sayir</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Solid State Ionics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 177, pp.2332-2337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ssi.2006.03.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2006.03.045⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00142509v1</w:t>
+                <w:t xml:space="preserve">hal-00144985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructural and electrical characterisation of melt grown high temperature protonic conductors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydrogen incorporation into high temperature protonic conductors : nuclear microprobe microanalysis by means of H(p,p,) H scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Gallien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Khodja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Daudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Ionics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 177, pp.2339-2345. </w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 249, pp.527-531. </w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ssi.2006.04.033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2006.03.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00133467v1</w:t>
+                <w:t xml:space="preserve">hal-00142509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructural and mechanical properties of directionally solidified ceramic in Al2O3-Al2-TiO5 system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sayir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8495,51 +8495,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructure and ordering mode of a protonic conducting complex Sr3(Ca1+xNb2-x)O9-δperovskite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sayir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ceramic Engineering and Science Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 25 (3), pp.351-356</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8723,51 +8723,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuclear microprobe using elastic recoil detection (ERD) for hydrogen profiling in high temperature protonic conductors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sayir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8934,51 +8934,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlled precipitation of zinc oxide particles at room temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Paula Almeida de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hochepied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Grillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9266,584 +9266,584 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04606763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alumina-Zirconia eutectics processed using selective laser melting and ultra-high solidification rates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">OPTIMIZATION OF THE SIC/SIC COMPOSITES FIBER/MATRIX INTERFACES FOR NUCLEAR APPLICATIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Braun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fellah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liliana Moniz da Silva Sancho</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Qiang Chen</w:t>
+                <w:t xml:space="preserve">E. Buet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sauder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lorrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DSEC VI, Directional Solidified Eutectic Ceramic workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Salerne, Italy</w:t>
+              <w:t xml:space="preserve">HT-CMC 10th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04293899v1</w:t>
+                <w:t xml:space="preserve">cea-02394044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OPTIMIZATION OF THE SIC/SIC COMPOSITES FIBER/MATRIX INTERFACES FOR NUCLEAR APPLICATIONS</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alumina-Zirconia eutectics processed using selective laser melting and ultra-high solidification rates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Lorrette</w:t>
+                <w:t xml:space="preserve">Liliana Moniz da Silva Sancho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Dominique Bartout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiang Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HT-CMC 10th</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">DSEC VI, Directional Solidified Eutectic Ceramic workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Salerne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02394044v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04293899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological Characterization of Graphene Plans Stacking</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">James Braun</w:t>
+                <w:t xml:space="preserve">Influence de la surface des fibres de carbone sur le comportement mecanique des composites Cf/SiCm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fellah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Braun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sauder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Petr Dokládal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMM 2017</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SFEC 2017 Colloque Annuel de la Societe Francophone d'Etude des Carbones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Saint Pierre D'Oleron, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01482431v1</w:t>
+                <w:t xml:space="preserve">hal-02433878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la surface des fibres de carbone sur le comportement mecanique des composites Cf/SiCm</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Sauder</w:t>
+                <w:t xml:space="preserve">Morphological Characterization of Graphene Plans Stacking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albane Borocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Fellah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Dokládal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFEC 2017 Colloque Annuel de la Societe Francophone d'Etude des Carbones</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISMM 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Fontainebleau, France. pp.435-446, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-57240-6_35⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02433878v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01482431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HRTEM investigation of local damage mechanisms at fiber/matrix interface of SiC/SiC composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sauder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Poissonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10002,51 +10002,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactive imbibition of WC-Co substrate for PDC cutters used in oil and gas and mining drilling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10104,342 +10104,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00795650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Socratic approach to surface modification: The example of Thermal Spray</w:t>
+                <w:t xml:space="preserve">Lasers and thermal spray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jeandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris K. Christoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Borit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Guetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Conference on SURFACE MODIFICATION TECHNOLOGIES, SMT 24</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thermec 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Berlin, Germany. pp.174-181, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.638-642.174⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00906521v1</w:t>
+                <w:t xml:space="preserve">hal-00448274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lasers and thermal spray</w:t>
+                <w:t xml:space="preserve">A Socratic approach to surface modification: The example of Thermal Spray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jeandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris K. Christoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Borit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Guetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermec 2009</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">24th International Conference on SURFACE MODIFICATION TECHNOLOGIES, SMT 24</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Dresden, Germany. pp.12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.638-642.174⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00448274v1</w:t>
+                <w:t xml:space="preserve">hal-00906521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cold spraying combined to laser surface pre-treated using PROTAL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.K. Christoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Guetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10494,90 +10494,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of particle velocity on adhesion of cold sprayed splats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Guetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Borit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jeandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10658,64 +10658,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Flaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sarradin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Tedenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Fréty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Twenty first international conference on surface modification technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Paris, France. pp.403-409</w:t>
@@ -10783,64 +10783,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sarradin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Tedenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Fréty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Plasma Surface Engineering, PSE 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Garmisch-Partenkirchen, Germany. pp.200</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10865,51 +10865,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration by organic tape casting and co-sintering of anode/electrolyte half cells for protonic ceramic fuel cell (PCFC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Hafsaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11260,51 +11260,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Level-set modelling of Laser Beam Melting process applied to ceramic materials - Comparison with experimental results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiang Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana Moniz da Silva Sancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12030,51 +12030,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616655v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pachuta" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halyna Volkova" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hirt" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Berger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Pentzer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.18199" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193523v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Mackey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyson Back" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Sayir" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.17646" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193526v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Crowley" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santosh Kumar Radha" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.5.015401" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616648v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Holler" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Gao" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Lambrecht" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0051093" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616623v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Tomczyk" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Osewski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryszard Diduszko" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona J&#243;&#378;wik" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-021-06020-y" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616636v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mackey" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.17925" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03355543v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fellah" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Braun" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sauder" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto G Sirotti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cartre.2021.100107" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193521v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202000635" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545393v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fellah" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Braun" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sauder" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sirotti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2020.105867" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545392v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Taboada-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo &#193;lvarez-P&#233;rez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahua Duan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiliang Ma" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-020-0665-0" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193516v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alp Sehirlioglu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c04747" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377810v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Cheng" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moniz da Silva Sancho" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Guillemot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Andr&#233; Gandin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bellet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/529/1/012002" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02055743v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Moniz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Chen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bellet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2019.02.004" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700193v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Berhanu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hervy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Weiss-Hortala" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Proudhon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2018.01.024" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04345070v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Berger" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Back" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Soukiassian" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Martinotti" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Douillard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-018-2252-1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01775862v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Zaid" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jalabert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Walls" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Akrobetu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5024554" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01723008v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Bartout" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Terki" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11837-017-2716-9" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01759211v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fongkaew" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.R.L. Lambrecht" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2018.03.010" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04345078v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01598630v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bellal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trari" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2017.07.023" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01504431v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sadecka" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Orlinski" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jozwik" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Pawlak" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-016-0746-2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01484778v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. C. Back" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-017-0816-0" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01498236v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas J. Goble" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Akrobetu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukrit Sucharitakul" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep44361" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01336337v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Walls" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Akrobetu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep28118" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01340046v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bargougui" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pichavant" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hochepied" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gadri" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2016.05.026" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VG6TFNH9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336713v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Hammiche-Bellal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Djadoun" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laaldja Meddour-Boukhobza" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Benadda" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Auroux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2016.04.043" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XZRLZ1T2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01183373v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Housam Eidi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile David" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Cr&#233;peaux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Henry" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandana Joshi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12916-015-0388-2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00462410v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delahaye" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al-Zein" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bril" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.12778" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LKR0WFL1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359163v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jeandin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rolland" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Line Descurninges" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743294414Y.0000000253" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00990615v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouanny" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sennour" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.B. Filipov" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ievdokymova" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2014.01.026" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FJ0VDHRG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01078643v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Garcia-Rodriguez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Campos" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Torralba" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bienvenu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743284714Y.0000000595" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161109v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jouanny" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01082906v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Provost" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter F&#252;rst" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2014.08.025" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-71BVX050-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00853757v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00683957v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dynys" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2011.04794.x" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VDZXSZXJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00789022v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Benchikh" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Debiemme-Chouvy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cachet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pailleret" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boualem Saidani" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2012.04.129" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2HLFKG7W-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00553165v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco de La Pe&#241;a" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Stephan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2010.10.001" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C72ZF1GW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00662263v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Dynys" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dessombz" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2011.04797.x" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L258TMCR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00628795v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela d'Elia" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauger" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rigacci" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2011.08.007" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00619528v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Tsukigase" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshikazu Suzuki" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Sagawa" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susumu Yoshikawa" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2011.3598" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329660v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lavigne" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Alemany-Dumont" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Normand" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilie Duhamel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2011.02.026" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4MG1ZB9S-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00619399v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2011.3582" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00542452v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris K. Christoulis" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guetta" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Irissou" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guipont" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-010-9500-5" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509916v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Broussillou" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Savidand" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Parissi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Jaime-Ferrer" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.P. Grand" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2010.07.004" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00481200v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labdi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aubert" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Buscema" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maciejak" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.09.046" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C1VPL7D3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00553169v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashank Mishra" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Jeanneau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Daniele" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic102134w" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359177v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gonzalez-Aguilar" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Traisnel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Repoux" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2009.J035" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00794665v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit P. Pichon" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2497/jjspm.56.640" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461202v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nazon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Sarradin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Tedenac" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Fr&#233;ty" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.200932107" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00481205v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Borit" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-009-9327-0" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W85LCVZH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399526v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Costa" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grunbaum" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dessemond" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thorel" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2009.02.018" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-90X4WMVD-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312704v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bueno" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moreno" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baudin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2008.01.017" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3LQH2THQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311856v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sayir" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2008.03.005" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QB30P5M4-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367981v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ilbizian" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793292008001222" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00283001v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sorieul" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Miro" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taillades-Jacquin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Dailly" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mauvy" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2007.12.005" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311855v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2008.03.038" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C4PR3W32-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165687v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Almeida de Oliveira" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hafsaoui" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2007.02.012" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1QFJHXPK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133453v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berger" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2005.11.007" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2BVKFK8N-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144909v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gallien" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khodja" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Daudin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2006.05.050" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GPGR5S0-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132865v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2006.04.015" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2HGK5LDG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144985v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2006.03.010" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142509v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2006.03.045" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DX4VMZGM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133467v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2006.04.033" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GPC9GLXH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153575v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153573v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166048v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Jitianu" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cacciaguerra" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Benoit" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois B&#233;guin" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2004.08.104" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1502WG7S-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153574v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172948v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Poulon-Quintin" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony R. Bunsell" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2003.08.011" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8WZBQZRB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166090v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Grillon" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm0213725" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-VHKZ0W4W-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360075v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Redonnet" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Joann&#232;s" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606763v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293899v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Moniz da Silva Sancho" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02394044v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Buet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lorrette" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01482431v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Borocco" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Dokl&#225;dal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57240-6_35" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433878v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416297v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poissonnet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00815997v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tolga Tavsanoglu" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Addemir" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795650v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ther" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gerbaud" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfazazi Dourfaye" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00906521v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00448274v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.638-642.174" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471146v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.K. Christoulis" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312677v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319324v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nazon" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Flaud" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sarradin" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352402v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319683v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Grosjean" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jeulin" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151387v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ch&#233;rault" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Besson" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goldberg" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Casanova" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSDER.2005.1546692" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01843197v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Deleglise" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293917v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01827386v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Girardon" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tahon" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Damasse" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hughes Cornil" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01681388v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01677763v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01469319v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616655v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pachuta" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halyna Volkova" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hirt" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Berger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Pentzer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.18199" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03355543v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fellah" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Braun" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sauder" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto G Sirotti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cartre.2021.100107" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616623v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Tomczyk" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Osewski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryszard Diduszko" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona J&#243;&#378;wik" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-021-06020-y" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616636v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Sayir" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyson Back" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mackey" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.17925" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616648v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santosh Kumar Radha" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Crowley" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Holler" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Gao" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Lambrecht" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0051093" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193523v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Mackey" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.17646" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193526v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.5.015401" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193516v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alp Sehirlioglu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c04747" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193521v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202000635" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545393v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fellah" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Braun" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sauder" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sirotti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2020.105867" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545392v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Taboada-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo &#193;lvarez-P&#233;rez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahua Duan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiliang Ma" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-020-0665-0" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377810v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Cheng" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moniz da Silva Sancho" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Guillemot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Andr&#233; Gandin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bellet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/529/1/012002" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02055743v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Moniz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Chen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bellet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2019.02.004" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01723008v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Bartout" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Terki" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11837-017-2716-9" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04345078v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Berger" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Back" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Soukiassian" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Martinotti" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Douillard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-018-2252-1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01759211v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jalabert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Zaid" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fongkaew" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.R.L. Lambrecht" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2018.03.010" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04345070v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700193v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Berhanu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hervy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Weiss-Hortala" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Proudhon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2018.01.024" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01775862v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Walls" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Akrobetu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5024554" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01598630v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bellal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trari" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2017.07.023" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01504431v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sadecka" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Orlinski" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jozwik" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Pawlak" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-016-0746-2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01484778v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. C. Back" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-017-0816-0" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01498236v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas J. Goble" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Akrobetu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukrit Sucharitakul" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep44361" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336713v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Hammiche-Bellal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Djadoun" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laaldja Meddour-Boukhobza" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Benadda" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Auroux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2016.04.043" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XZRLZ1T2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01336337v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Walls" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Akrobetu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep28118" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01340046v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bargougui" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pichavant" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hochepied" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gadri" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2016.05.026" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VG6TFNH9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01183373v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Housam Eidi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile David" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Cr&#233;peaux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Henry" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandana Joshi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12916-015-0388-2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00462410v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delahaye" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al-Zein" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bril" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.12778" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LKR0WFL1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359163v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jeandin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rolland" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Line Descurninges" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743294414Y.0000000253" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00990615v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouanny" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sennour" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.B. Filipov" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ievdokymova" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2014.01.026" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FJ0VDHRG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01078643v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Garcia-Rodriguez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Campos" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Torralba" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bienvenu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743284714Y.0000000595" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161109v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jouanny" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01082906v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Provost" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter F&#252;rst" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2014.08.025" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-71BVX050-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00853757v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00683957v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dynys" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2011.04794.x" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VDZXSZXJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00789022v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Benchikh" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Debiemme-Chouvy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cachet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pailleret" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boualem Saidani" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2012.04.129" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2HLFKG7W-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00619399v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Tsukigase" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshikazu Suzuki" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Sagawa" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susumu Yoshikawa" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2011.3582" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00553165v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco de La Pe&#241;a" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Stephan" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2010.10.001" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C72ZF1GW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00662263v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Dynys" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dessombz" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2011.04797.x" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L258TMCR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00628795v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela d'Elia" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauger" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rigacci" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2011.08.007" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00619528v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2011.3598" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329660v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lavigne" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Alemany-Dumont" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Normand" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilie Duhamel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2011.02.026" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4MG1ZB9S-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00553169v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashank Mishra" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Jeanneau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Daniele" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic102134w" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00542452v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris K. Christoulis" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guetta" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Irissou" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guipont" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-010-9500-5" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509916v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Broussillou" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Savidand" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Parissi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Jaime-Ferrer" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.P. Grand" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2010.07.004" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00481200v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labdi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aubert" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Buscema" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maciejak" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.09.046" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C1VPL7D3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399526v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Costa" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grunbaum" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dessemond" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thorel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2009.02.018" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-90X4WMVD-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359177v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gonzalez-Aguilar" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Traisnel" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Repoux" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2009.J035" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00794665v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit P. Pichon" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2497/jjspm.56.640" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461202v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nazon" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Sarradin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Tedenac" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Fr&#233;ty" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.200932107" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00481205v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Borit" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-009-9327-0" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W85LCVZH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312704v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bueno" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moreno" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baudin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2008.01.017" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3LQH2THQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367981v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ilbizian" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793292008001222" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311856v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sayir" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2008.03.005" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QB30P5M4-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00283001v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sorieul" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Miro" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taillades-Jacquin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Dailly" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mauvy" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2007.12.005" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311855v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2008.03.038" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C4PR3W32-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165687v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Almeida de Oliveira" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hafsaoui" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2007.02.012" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1QFJHXPK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133467v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berger" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2006.04.033" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GPC9GLXH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133453v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2005.11.007" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2BVKFK8N-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144909v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gallien" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khodja" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Daudin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2006.05.050" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GPGR5S0-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132865v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2006.04.015" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2HGK5LDG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144985v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2006.03.010" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142509v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2006.03.045" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DX4VMZGM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153575v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153573v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166048v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Jitianu" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cacciaguerra" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Benoit" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois B&#233;guin" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2004.08.104" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1502WG7S-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153574v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172948v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Poulon-Quintin" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony R. Bunsell" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2003.08.011" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8WZBQZRB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166090v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Grillon" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm0213725" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-VHKZ0W4W-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360075v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Redonnet" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Joann&#232;s" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606763v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02394044v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Buet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lorrette" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293899v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Moniz da Silva Sancho" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433878v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01482431v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Borocco" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Dokl&#225;dal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57240-6_35" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416297v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poissonnet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00815997v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tolga Tavsanoglu" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Addemir" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795650v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ther" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gerbaud" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfazazi Dourfaye" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00448274v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.638-642.174" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00906521v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471146v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.K. Christoulis" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312677v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319324v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nazon" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Flaud" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sarradin" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352402v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319683v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Grosjean" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jeulin" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151387v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ch&#233;rault" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Besson" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goldberg" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Casanova" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSDER.2005.1546692" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01843197v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Deleglise" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293917v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01827386v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Girardon" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tahon" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Damasse" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hughes Cornil" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01681388v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01677763v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01469319v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>