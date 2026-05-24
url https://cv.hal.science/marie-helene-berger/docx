--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -234,1308 +234,1308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03616655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of ex-PAN carbon fibers thermal treatment on the mechanical behavior of C/SiC composites and on the fiber/matrix coupling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electron microscopy and spectroscopic study of structural changes, electronic properties, and conductivity in annealed Li x CoO 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halyna Volkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Pachuta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémentine Fellah</w:t>
+                <w:t xml:space="preserve">Kyle Crowley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Braun</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Santosh Kumar Radha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Pentzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon Trends</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cartre.2021.100107⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.5.015401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03355543v1</w:t>
+                <w:t xml:space="preserve">hal-03193526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulk nanocomposite made of ZnO lamellae embedded in the ZnWO4 matrix: growth from the melt</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Processing and thermal properties of mayenite electride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Mackey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tyson Back</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monika Tomczyk</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ali Sayir</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10853-021-06020-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104 (5), pp.2238-2249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jace.17646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03616623v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03193523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure of mayenite 12CaO·7Al 2 O 3 and electron emission characteristics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of ex-PAN carbon fibers thermal treatment on the mechanical behavior of C/SiC composites and on the fiber/matrix coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Fellah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Braun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sauder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Sayir</w:t>
+                <w:t xml:space="preserve">Fausto G Sirotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Mackey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jace.17925⟩</w:t>
+              <w:t xml:space="preserve">Carbon Trends</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5, pp.10.1016/j.cartre.2021.100107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cartre.2021.100107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03616636v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03355543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrathin 2D-oxides: A perspective on fabrication, structure, defect, transport, electron, and phonon properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santosh Kumar Radha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyle Crowley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Holler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Lambrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 129 (22), pp.220903. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0051093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03616648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processing and thermal properties of mayenite electride</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tyson Back</w:t>
+                <w:t xml:space="preserve">Bulk nanocomposite made of ZnO lamellae embedded in the ZnWO4 matrix: growth from the melt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Tomczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pawel Osewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryszard Diduszko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iwona Jóźwik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jace.17646⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 56 (19), pp.11219-11228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-021-06020-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03193523v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03616623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron microscopy and spectroscopic study of structural changes, electronic properties, and conductivity in annealed Li x CoO 2</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microstructure of mayenite 12CaO·7Al 2 O 3 and electron emission characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Sayir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tyson Back</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Mackey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 5 (1), </w:t>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104 (11), pp.5750-5763. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.5.015401⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jace.17925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03193526v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03616636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical Characterization and Charge Transport in Chemically Exfoliated 2D Li x CoO 2 Nanoflakes</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of the carbon interface on the mechanical behavior of SiC/SiC composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alp Sehirlioglu</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Fellah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Braun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sauder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sirotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c04747⟩</w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 133, pp.105867. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2020.105867⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03193516v1</w:t>
+                <w:t xml:space="preserve">hal-02545393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2D Semiconductor Transistors with Van der Waals Oxide MoO 3 as Integrated High‐κ Gate Dielectric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Holler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyle Crowley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan Gao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Electronic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 6 (10), pp.2000635. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/aelm.202000635⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03193521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the carbon interface on the mechanical behavior of SiC/SiC composites</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Broad spectral tuning of ultra-low-loss polaritons in a van der Waals crystal by intercalation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Sirotti</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Javier Taboada-Gutiérrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Álvarez-Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiahua Duan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiliang Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyle Crowley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2020.105867⟩</w:t>
+              <w:t xml:space="preserve">Nature Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41563-020-0665-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02545393v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02545392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broad spectral tuning of ultra-low-loss polaritons in a van der Waals crystal by intercalation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jiahua Duan</w:t>
+                <w:t xml:space="preserve">Electrical Characterization and Charge Transport in Chemically Exfoliated 2D Li x CoO 2 Nanoflakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyle Crowley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Pachuta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santosh Kumar Radha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halyna Volkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weiliang Ma</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kyle Crowley</w:t>
+                <w:t xml:space="preserve">Alp Sehirlioglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124 (38), pp.20693-20700. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41563-020-0665-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c04747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02545392v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03193516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Level-set modelling of Laser Beam Melting process applied onto ceramic materials – Comparison with experimental results</w:t>
               </w:r>
@@ -1783,827 +1783,827 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02055743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser beam melting of alumina : effect of absorber additions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Correction to: Local investigation of the emissive properties of LaB6–ZrB2 eutectics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Colin</w:t>
+                <w:t xml:space="preserve">M.-H. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Dominique Bartout</w:t>
+                <w:t xml:space="preserve">T. Back</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Terki</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Soukiassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Martinotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOM Journal of the Minerals, Metals and Materials Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11837-017-2716-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 53 (13), pp.9877-9877. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-018-2252-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01723008v1</w:t>
+                <w:t xml:space="preserve">cea-04345070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction to: Local investigation of the emissive properties of LaB6–ZrB2 eutectics</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Advanced characterization unravels the structure and reactivity of wood-based chars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Soukiassian</w:t>
+                <w:t xml:space="preserve">Sarah Berhanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Martinotti</w:t>
+                <w:t xml:space="preserve">Maxime Hervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Douillard</w:t>
+                <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Proudhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10853-018-2252-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 130, p.79-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaap.2018.01.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04345078v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01700193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion blocking dip shape analysis around a LaAlO 3 /SrTiO 3 interface</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Role of the different defects, their population and distribution in the LaAlO3 /SrTiO3 heterostructure's behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Zaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W.R.L. Lambrecht</w:t>
+                <w:t xml:space="preserve">M. Walls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Akrobetu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2018.03.010⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 123 (15), 155304, 5 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5024554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01759211v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01775862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correction to: Local investigation of the emissive properties of LaB6–ZrB2 eutectics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-H. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Back</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Soukiassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Martinotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 53 (13), pp.9877-9877. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10853-018-2252-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04345070v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04345078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced characterization unravels the structure and reactivity of wood-based chars</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Berhanu</w:t>
+                <w:t xml:space="preserve">Laser beam melting of alumina : effect of absorber additions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Moniz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Hervy</w:t>
+                <w:t xml:space="preserve">Christophe Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
+                <w:t xml:space="preserve">Jean-Dominique Bartout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henry Proudhon</w:t>
+                <w:t xml:space="preserve">Karim Terki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 130, p.79-89. </w:t>
+              <w:t xml:space="preserve">JOM Journal of the Minerals, Metals and Materials Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 70 (3), pp.328-335. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jaap.2018.01.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11837-017-2716-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01700193v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the different defects, their population and distribution in the LaAlO3 /SrTiO3 heterostructure's behavior</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ion blocking dip shape analysis around a LaAlO 3 /SrTiO 3 interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Zaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Walls</w:t>
+                <w:t xml:space="preserve">I. Fongkaew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Akrobetu</w:t>
+                <w:t xml:space="preserve">W.R.L. Lambrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 123 (15), 155304, 5 p. </w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 423, pp.67-71. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5024554⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2018.03.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01775862v1</w:t>
+                <w:t xml:space="preserve">hal-01759211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical and photoelectrochemical properties of spherical nanoparticles of α-AgBiS 2</w:t>
               </w:r>
@@ -2817,721 +2817,721 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01504431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local investigation of the emissive properties of LaB$_6$–ZrB$_2$ eutectics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anisotropic electrical resistance in mesoscopic LaAlO 3 /SrTiO 3 devices with individual domain walls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas J. Goble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Akrobetu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Zaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sukrit Sucharitakul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">L. Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10853-017-0816-0⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, pp.44361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep44361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01484778v1</w:t>
+                <w:t xml:space="preserve">hal-01498236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic electrical resistance in mesoscopic LaAlO 3 /SrTiO 3 devices with individual domain walls</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hicham Zaid</w:t>
+                <w:t xml:space="preserve">Local investigation of the emissive properties of LaB$_6$–ZrB$_2$ eutectics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sukrit Sucharitakul</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
+                <w:t xml:space="preserve">T. C. Back</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Soukiassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Martinotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7, pp.44361. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 52, pp.5537-5543. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep44361⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10853-017-0816-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01498236v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01484778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the preparation method on the structural and catalytic properties of spinel cobalt-iron oxide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atomic-resolved depth profile of strain and cation intermixing around LaAlO 3 /SrTiO 3 interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Zaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasmina Hammiche-Bellal</w:t>
+                <w:t xml:space="preserve">M Walls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amar Djadoun</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Aline Auroux</w:t>
+                <w:t xml:space="preserve">R Akrobetu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2016.04.043⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, 28118, 13 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep28118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01336713v1</w:t>
+                <w:t xml:space="preserve">cea-01336337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic-resolved depth profile of strain and cation intermixing around LaAlO 3 /SrTiO 3 interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hicham Zaid</w:t>
+                <w:t xml:space="preserve">Synthesis and characterization of SnO2, TiO2 and Ti0.5Sn0.5O2 nanoparticles as efficient materials for photocatalytic activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bargougui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pichavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hochepied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">R Akrobetu</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep28118⟩</w:t>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 58, pp.253-259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2016.05.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01336337v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01340046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and characterization of SnO2, TiO2 and Ti0.5Sn0.5O2 nanoparticles as efficient materials for photocatalytic activity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of the preparation method on the structural and catalytic properties of spinel cobalt-iron oxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Hammiche-Bellal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Bargougui</w:t>
+                <w:t xml:space="preserve">Amar Djadoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Pichavant</w:t>
+                <w:t xml:space="preserve">Laaldja Meddour-Boukhobza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Hochepied</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
+                <w:t xml:space="preserve">Amel Benadda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Gadri</w:t>
+                <w:t xml:space="preserve">Aline Auroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 58, pp.253-259. </w:t>
+              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 177, pp.384-397. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2016.05.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2016.04.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01340046v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01336713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluorescent nanodiamonds as a relevant tag for the assessment of alum adjuvant particle biodisposition</w:t>
               </w:r>
@@ -3645,738 +3645,738 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01183373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrothermal synthesis of ferroelectric mixed potassium niobate-lead titanate nanoparticles</w:t>
+                <w:t xml:space="preserve">Capability of mechanical alloying and SPS technique to develop nanostructured high Cr, Al alloyed ODS steels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Delahaye</w:t>
+                <w:t xml:space="preserve">N. Garcia-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Al-Zein</w:t>
+                <w:t xml:space="preserve">M. Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Torralba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Hochepied</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bienvenu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jace.12778⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 30, pp.1676-1684. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1179/1743284714Y.0000000595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00462410v1</w:t>
+                <w:t xml:space="preserve">hal-01078643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which powders for cold spray ?</w:t>
+                <w:t xml:space="preserve">Effect of Zr substitution by Ti on growth direction and interface structure of LaB6–Ti Zr1−B2 directionally solidified eutectics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Jeandin</w:t>
+                <w:t xml:space="preserve">I. Jouanny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Rolland</w:t>
+                <w:t xml:space="preserve">Mohamed Sennour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Line Descurninges</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">V.B. Filipov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ievdokymova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1179/1743294414Y.0000000253⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 34 (9), pp.2101-2109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2014.01.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00359163v1</w:t>
+                <w:t xml:space="preserve">hal-04161109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Zr substitution by Ti on growth direction and interface structure of LaB6-TixZr1−xB2 directionally solidified eutectics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Sennour</w:t>
+                <w:t xml:space="preserve">Hydrothermal synthesis of ferroelectric mixed potassium niobate-lead titanate nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Al-Zein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hochepied</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2014.01.026⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 97, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jace.12778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00990615v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00462410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capability of mechanical alloying and SPS technique to develop nanostructured high Cr, Al alloyed ODS steels</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Which powders for cold spray ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Campos</w:t>
+                <w:t xml:space="preserve">Michel Jeandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Torralba</w:t>
+                <w:t xml:space="preserve">Gilles Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Line Descurninges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Bienvenu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 30, pp.1676-1684. </w:t>
+              <w:t xml:space="preserve">Surface Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 30, pp.291-298. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1179/1743284714Y.0000000595⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1179/1743294414Y.0000000253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01078643v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00359163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Zr substitution by Ti on growth direction and interface structure of LaB6–Ti Zr1−B2 directionally solidified eutectics</w:t>
+                <w:t xml:space="preserve">Effect of Zr substitution by Ti on growth direction and interface structure of LaB6-TixZr1−xB2 directionally solidified eutectics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Jouanny</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">Isabelle Jouanny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sennour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.B. Filipov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ievdokymova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 34 (9), pp.2101-2109. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+              <w:t xml:space="preserve">, 2014, 34, pp.2101-2109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2014.01.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04161109v1</w:t>
+                <w:t xml:space="preserve">hal-00990615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interfaced titanium dioxide anatase–rutile nanocomposites by thermohydrolysis in presence of small amounts of Sn(IV) and their photocatalytic properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4384,51 +4384,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Fürst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hochepied</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 462, pp.64-68. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4474,77 +4474,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles poudres pour la projection thermique par gaz froid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jeandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Line Descurninges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4608,51 +4608,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dynys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alp Sehirlioglu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 95, pp.619-626. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4838,445 +4838,445 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00789022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of SnS nanoparticles by SILAR method for quantum dot-sensitized solar cells</w:t>
+                <w:t xml:space="preserve">Mapping titanium and tin oxide phases using EELS: An application of independent component analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiroki Tsukigase</w:t>
+                <w:t xml:space="preserve">Francisco de La Peña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hochepied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dynys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoshikazu Suzuki</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Odile Stephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1166/jnn.2011.3582⟩</w:t>
+              <w:t xml:space="preserve">Ultramicroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 111, pp.169-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2010.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00619399v1</w:t>
+                <w:t xml:space="preserve">hal-00553165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping titanium and tin oxide phases using EELS: An application of independent component analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aqueous Co-precipitated Ti0.5Sn0.5O2 nanopowders as precursors for dense spinodally decomposed ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hochepied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fred Dynys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco de La Peña</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arnaud Dessombz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Sayir</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultramicroscopy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 94 (12), pp.4226-4230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1551-2916.2011.04797.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2010.10.001⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00553165v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00662263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aqueous Co-precipitated Ti0.5Sn0.5O2 nanopowders as precursors for dense spinodally decomposed ceramics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Hochepied</w:t>
+                <w:t xml:space="preserve">Wet chemical synthesis and self-assembly of SnS2 nanoparticles on TiO2 for quantum dot-sensitized solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroki Tsukigase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshikazu Suzuki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Dessombz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ali Sayir</w:t>
+                <w:t xml:space="preserve">Takashi Sagawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susumu Yoshikawa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1551-2916.2011.04797.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11, pp.3215-3221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1166/jnn.2011.3598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00662263v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00619528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of three different TiO2 morphologies on hydrogen evolution by methanol assisted water splitting: Nanoparticles, nanotubes and aerogels</w:t>
               </w:r>
@@ -5288,51 +5288,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela d'Elia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hochepied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rigacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5390,1869 +5390,1869 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00628795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wet chemical synthesis and self-assembly of SnS2 nanoparticles on TiO2 for quantum dot-sensitized solar cells</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yoshikazu Suzuki</w:t>
+                <w:t xml:space="preserve">The effect of nitrogen on the passivation mechanisms and electronic properties of chromium oxide layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Alemany-Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilie Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1166/jnn.2011.3598⟩</w:t>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 53, pp.2087-2096. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2011.02.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00619528v1</w:t>
+                <w:t xml:space="preserve">hal-00329660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of nitrogen on the passivation mechanisms and electronic properties of chromium oxide layers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernard Normand</w:t>
+                <w:t xml:space="preserve">Synthesis of SnS nanoparticles by SILAR method for quantum dot-sensitized solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroki Tsukigase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshikazu Suzuki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takashi Sagawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susumu Yoshikawa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11, pp.1914-1922. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1166/jnn.2011.3582⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.corsci.2011.02.026⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00329660v1</w:t>
+                <w:t xml:space="preserve">hal-00619399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Heteroleptic Heterobimetallic Alkoxide Complexes as Facile Single-Source Precursors for Ta5+ Doped TiO2−SnO2 Nanoparticles</w:t>
+                <w:t xml:space="preserve">Rapid thermal processing of CuInSe2 electroplated precursors for CuIn(S,Se)2-based thin film solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shashank Mishra</w:t>
+                <w:t xml:space="preserve">Cédric Broussillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwann Jeanneau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Hochepied</w:t>
+                <w:t xml:space="preserve">G. Savidand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Daniele</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L. Parissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.S. Jaime-Ferrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.P. Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ic102134w⟩</w:t>
+              <w:t xml:space="preserve">Energy Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2 (1), pp.9-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2010.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00553169v1</w:t>
+                <w:t xml:space="preserve">hal-00509916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cold-spraying coupled to nano-pulsed Nd-YaG laser surface pre-treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris K. Christoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Guetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Irissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 19, pp.1062-1073. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11666-010-9500-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00542452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid thermal processing of CuInSe2 electroplated precursors for CuIn(S,Se)2-based thin film solar cells</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Savidand</w:t>
+                <w:t xml:space="preserve">Structural and mechanical properties of titanium oxide thin films for biomedical application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jouanny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Parissi</w:t>
+                <w:t xml:space="preserve">S. Labdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.S. Jaime-Ferrer</w:t>
+                <w:t xml:space="preserve">P. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.P. Grand</w:t>
+                <w:t xml:space="preserve">C. Buscema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Maciejak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Procedia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.egypro.2010.07.004⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 518, pp.3212-3217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2009.09.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00509916v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00481200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and mechanical properties of titanium oxide thin films for biomedical application</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Novel Heteroleptic Heterobimetallic Alkoxide Complexes as Facile Single-Source Precursors for Ta5+ Doped TiO2−SnO2 Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Buscema</w:t>
+                <w:t xml:space="preserve">Shashank Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Maciejak</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Erwann Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hochepied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Daniele</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2009.09.046⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 49, pp.11184-11189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic102134w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00481200v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00553169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of NiO as sintering additive for BaCe0,9Y0,1O3 − α</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-equilibrium nitrogen DC-arc plasma treatment of TiO2 nanopowder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshikazu Suzuki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Costa</w:t>
+                <w:t xml:space="preserve">José Gonzalez-Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Grunbaum</w:t>
+                <w:t xml:space="preserve">Noel Traisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Dessemond</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Monique Repoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Ionics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ssi.2009.02.018⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9, pp.Pages 256-260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1166/jnn.2009.J035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00399526v1</w:t>
+                <w:t xml:space="preserve">hal-00359177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-equilibrium nitrogen DC-arc plasma treatment of TiO2 nanopowder</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+                <w:t xml:space="preserve">Seeded growth of iron oxide onto titanate nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit P. Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshikazu Suzuki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1166/jnn.2009.J035⟩</w:t>
+              <w:t xml:space="preserve">Funtai Oyobi Funmatsu Yakin ==</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 56, pp.640-644. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2497/jjspm.56.640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00359177v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00794665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seeded growth of iron oxide onto titanate nanowires</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yoshikazu Suzuki</w:t>
+                <w:t xml:space="preserve">Thermal stability of TaN-based thin layers for Cu metallization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Nazon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Sarradin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Tedenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Fréty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Funtai Oyobi Funmatsu Yakin ==</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2497/jjspm.56.640⟩</w:t>
+              <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 6 (S1), pp.S844-S848. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ppap.200932107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00794665v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00461202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal stability of TaN-based thin layers for Cu metallization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Nazon</w:t>
+                <w:t xml:space="preserve">Influence of particle velocity on adhesion of cold-sprayed splats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Guetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Borit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guipont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jeandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ppap.200932107⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 18, pp.331-342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11666-009-9327-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00461202v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00481205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of particle velocity on adhesion of cold-sprayed splats</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Guetta</w:t>
+                <w:t xml:space="preserve">On the use of NiO as sintering additive for BaCe0,9Y0,1O3 − α</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Grunbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dessemond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Borit</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alain Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 18, pp.331-342. </w:t>
+              <w:t xml:space="preserve">Solid State Ionics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 180, pp.891-895. </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11666-009-9327-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ssi.2009.02.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00481205v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00399526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fracture behaviour of microcrack-free alumina-aluminium titanate ceramics with second phase nanoparticles at alumina grain boundaries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Directional solidification of Al2O3-Al2TiO5 system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bueno</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">C. Baudin</w:t>
+                <w:t xml:space="preserve">A. Sayir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 28, pp.1961-1971. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2008.01.017⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 28, pp.2411-2419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2008.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00312704v1</w:t>
+                <w:t xml:space="preserve">hal-00311856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and microstructure of a novel TiO2 aerogel-TiO2 nanowire composite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yoshikazu Suzuki</w:t>
+                <w:t xml:space="preserve">Fracture behaviour of microcrack-free alumina-aluminium titanate ceramics with second phase nanoparticles at alumina grain boundaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniela d'Elia</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Ilbizian</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 3 (5), pp.373-379. </w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 28, pp.1961-1971. </w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S1793292008001222⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2008.01.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00367981v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00312704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Directional solidification of Al2O3-Al2TiO5 system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis and microstructure of a novel TiO2 aerogel-TiO2 nanowire composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshikazu Suzuki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela d'Elia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ilbizian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Beauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2008.03.005⟩</w:t>
+              <w:t xml:space="preserve">Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3 (5), pp.373-379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S1793292008001222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00311856v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00367981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen diffusion in high temperature proton conducting ceramics</w:t>
               </w:r>
@@ -7398,51 +7398,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dynys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sayir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 28, pp.2433-2440. </w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7514,77 +7514,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Paula Almeida de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Hafsaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hochepied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Thorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 27 (13-15), pp.3597-3600. </w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7624,840 +7624,840 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00165687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructural and electrical characterisation of melt grown high temperature protonic conductors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nuclear microprobe local hydrogen measurements in HTPC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Gallien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Khodja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Daudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid State Ionics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 177, pp.2339-2345. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ssi.2006.04.033⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 177, pp.1655-1658. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ssi.2006.05.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00133467v1</w:t>
+                <w:t xml:space="preserve">hal-00144909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructure, hydrogen distribution and electrical properties of melt grown high temperature protonic conductors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sayir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 31, p. 1103-1111. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2005.11.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00133453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear microprobe local hydrogen measurements in HTPC</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">L. Daudin</w:t>
+                <w:t xml:space="preserve">Mechanical behaviour of directionally solidified alumina/aluminium titanate ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sayir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Ionics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 177, pp.1655-1658. </w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 54, pp.3835-3841. </w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ssi.2006.05.050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2006.04.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00144909v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00132865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical behaviour of directionally solidified alumina/aluminium titanate ceramics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId279" w:history="1">
+                <w:t xml:space="preserve">Pulsed laser deposition of high temperature protonic films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dynys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sayir</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 54, pp.3835-3841. </w:t>
+              <w:t xml:space="preserve">Solid State Ionics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 177, pp.2332-2337. </w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2006.04.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ssi.2006.03.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00132865v1</w:t>
+                <w:t xml:space="preserve">hal-00144985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulsed laser deposition of high temperature protonic films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Dynys</w:t>
+                <w:t xml:space="preserve">Hydrogen incorporation into high temperature protonic conductors : nuclear microprobe microanalysis by means of H(p,p,) H scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Gallien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Khodja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Daudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Ionics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 249, pp.527-531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2006.03.045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ssi.2006.03.010⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00144985v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00142509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen incorporation into high temperature protonic conductors : nuclear microprobe microanalysis by means of H(p,p,) H scattering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microstructural and electrical characterisation of melt grown high temperature protonic conductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sayir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dynys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Berger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 249, pp.527-531. </w:t>
+              <w:t xml:space="preserve">Solid State Ionics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 177, pp.2339-2345. </w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2006.03.045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ssi.2006.04.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00142509v1</w:t>
+                <w:t xml:space="preserve">hal-00133467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructural and mechanical properties of directionally solidified ceramic in Al2O3-Al2-TiO5 system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sayir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Baudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ceramic Engineering and Science Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 26 (2), pp.225-233</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8476,350 +8476,350 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00153575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure and ordering mode of a protonic conducting complex Sr3(Ca1+xNb2-x)O9-δperovskite</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nuclear microprobe using elastic recoil detection (ERD) for hydrogen profiling in high temperature protonic conductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sayir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Sayir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ceramic Engineering and Science Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 25 (3), pp.351-356</w:t>
+              <w:t xml:space="preserve">, 2004, 25 (3), pp.357-366</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00153573v1</w:t>
+                <w:t xml:space="preserve">hal-00153574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New carbon multiwall nanotubes – TiO2 nanocomposites obtained by the sol-gel method</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microstructure and ordering mode of a protonic conducting complex Sr3(Ca1+xNb2-x)O9-δperovskite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sayir</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ceramic Engineering and Science Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 25 (3), pp.351-356</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00166048v1</w:t>
+                <w:t xml:space="preserve">hal-00153573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear microprobe using elastic recoil detection (ERD) for hydrogen profiling in high temperature protonic conductors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Sayir</w:t>
+                <w:t xml:space="preserve">New carbon multiwall nanotubes – TiO2 nanocomposites obtained by the sol-gel method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Jitianu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cacciaguerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Béguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramic Engineering and Science Proceedings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 345-346, pp.596-600. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2004.08.104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00153574v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00166048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical and microstructural characterisation of Nextel 650 alumina-zirconia fibres</w:t>
               </w:r>
@@ -8934,51 +8934,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlled precipitation of zinc oxide particles at room temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Paula Almeida de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hochepied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Grillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9266,584 +9266,584 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04606763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OPTIMIZATION OF THE SIC/SIC COMPOSITES FIBER/MATRIX INTERFACES FOR NUCLEAR APPLICATIONS</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alumina-Zirconia eutectics processed using selective laser melting and ultra-high solidification rates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Buet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Lorrette</w:t>
+                <w:t xml:space="preserve">Liliana Moniz da Silva Sancho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Dominique Bartout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiang Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HT-CMC 10th</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">DSEC VI, Directional Solidified Eutectic Ceramic workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Salerne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02394044v1</w:t>
+                <w:t xml:space="preserve">hal-04293899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alumina-Zirconia eutectics processed using selective laser melting and ultra-high solidification rates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">OPTIMIZATION OF THE SIC/SIC COMPOSITES FIBER/MATRIX INTERFACES FOR NUCLEAR APPLICATIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Braun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fellah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Buet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sauder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liliana Moniz da Silva Sancho</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Qiang Chen</w:t>
+                <w:t xml:space="preserve">C. Lorrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DSEC VI, Directional Solidified Eutectic Ceramic workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Salerne, Italy</w:t>
+              <w:t xml:space="preserve">HT-CMC 10th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04293899v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02394044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la surface des fibres de carbone sur le comportement mecanique des composites Cf/SiCm</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Sauder</w:t>
+                <w:t xml:space="preserve">Morphological Characterization of Graphene Plans Stacking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albane Borocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Fellah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Dokládal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFEC 2017 Colloque Annuel de la Societe Francophone d'Etude des Carbones</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISMM 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Fontainebleau, France. pp.435-446, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-57240-6_35⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02433878v1</w:t>
+                <w:t xml:space="preserve">hal-01482431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological Characterization of Graphene Plans Stacking</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">James Braun</w:t>
+                <w:t xml:space="preserve">Influence de la surface des fibres de carbone sur le comportement mecanique des composites Cf/SiCm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fellah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Braun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sauder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Petr Dokládal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMM 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SFEC 2017 Colloque Annuel de la Societe Francophone d'Etude des Carbones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Saint Pierre D'Oleron, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-57240-6_35⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01482431v1</w:t>
+                <w:t xml:space="preserve">hal-02433878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HRTEM investigation of local damage mechanisms at fiber/matrix interface of SiC/SiC composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sauder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Poissonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9907,51 +9907,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tolga Tavsanoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jeandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Addemir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10002,51 +10002,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactive imbibition of WC-Co substrate for PDC cutters used in oil and gas and mining drilling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10104,368 +10104,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00795650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lasers and thermal spray</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+                <w:t xml:space="preserve">A Socratic approach to surface modification: The example of Thermal Spray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jeandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris K. Christoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Borit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Guetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermec 2009</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">24th International Conference on SURFACE MODIFICATION TECHNOLOGIES, SMT 24</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Dresden, Germany. pp.12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00448274v1</w:t>
+                <w:t xml:space="preserve">hal-00906521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Socratic approach to surface modification: The example of Thermal Spray</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+                <w:t xml:space="preserve">Lasers and thermal spray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jeandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris K. Christoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Borit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Guetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Conference on SURFACE MODIFICATION TECHNOLOGIES, SMT 24</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thermec 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Berlin, Germany. pp.174-181, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.638-642.174⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00906521v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00448274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cold spraying combined to laser surface pre-treated using PROTAL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.K. Christoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Guetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jeandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Thermal Spray Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Las Vegas, United States. pp</w:t>
@@ -10494,103 +10494,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of particle velocity on adhesion of cold sprayed splats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Guetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Borit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jeandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITSC 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Maastricht, Netherlands. pp.738-743</w:t>
@@ -10658,64 +10658,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Flaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sarradin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Tedenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Fréty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Twenty first international conference on surface modification technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Paris, France. pp.403-409</w:t>
@@ -10783,64 +10783,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sarradin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Tedenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Fréty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Plasma Surface Engineering, PSE 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Garmisch-Partenkirchen, Germany. pp.200</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10865,51 +10865,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration by organic tape casting and co-sintering of anode/electrolyte half cells for protonic ceramic fuel cell (PCFC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Hafsaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11260,51 +11260,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Level-set modelling of Laser Beam Melting process applied to ceramic materials - Comparison with experimental results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiang Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana Moniz da Silva Sancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12030,51 +12030,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616655v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pachuta" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halyna Volkova" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hirt" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Berger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Pentzer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.18199" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03355543v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fellah" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Braun" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sauder" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto G Sirotti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cartre.2021.100107" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616623v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Tomczyk" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Osewski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryszard Diduszko" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona J&#243;&#378;wik" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-021-06020-y" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616636v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Sayir" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyson Back" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mackey" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.17925" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616648v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santosh Kumar Radha" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Crowley" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Holler" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Gao" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Lambrecht" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0051093" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193523v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Mackey" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.17646" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193526v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.5.015401" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193516v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alp Sehirlioglu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c04747" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193521v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202000635" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545393v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fellah" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Braun" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sauder" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sirotti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2020.105867" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545392v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Taboada-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo &#193;lvarez-P&#233;rez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahua Duan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiliang Ma" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-020-0665-0" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377810v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Cheng" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moniz da Silva Sancho" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Guillemot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Andr&#233; Gandin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bellet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/529/1/012002" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02055743v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Moniz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Chen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bellet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2019.02.004" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01723008v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Bartout" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Terki" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11837-017-2716-9" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04345078v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Berger" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Back" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Soukiassian" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Martinotti" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Douillard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-018-2252-1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01759211v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jalabert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Zaid" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fongkaew" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.R.L. Lambrecht" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2018.03.010" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04345070v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700193v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Berhanu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hervy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Weiss-Hortala" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Proudhon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2018.01.024" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01775862v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Walls" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Akrobetu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5024554" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01598630v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bellal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trari" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2017.07.023" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01504431v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sadecka" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Orlinski" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jozwik" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Pawlak" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-016-0746-2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01484778v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. C. Back" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-017-0816-0" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01498236v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas J. Goble" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Akrobetu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukrit Sucharitakul" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep44361" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336713v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Hammiche-Bellal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Djadoun" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laaldja Meddour-Boukhobza" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Benadda" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Auroux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2016.04.043" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XZRLZ1T2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01336337v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Walls" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Akrobetu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep28118" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01340046v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bargougui" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pichavant" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hochepied" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gadri" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2016.05.026" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VG6TFNH9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01183373v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Housam Eidi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile David" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Cr&#233;peaux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Henry" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandana Joshi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12916-015-0388-2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00462410v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delahaye" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al-Zein" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bril" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.12778" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LKR0WFL1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359163v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jeandin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rolland" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Line Descurninges" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743294414Y.0000000253" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00990615v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouanny" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sennour" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.B. Filipov" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ievdokymova" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2014.01.026" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FJ0VDHRG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01078643v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Garcia-Rodriguez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Campos" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Torralba" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bienvenu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743284714Y.0000000595" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161109v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jouanny" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01082906v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Provost" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter F&#252;rst" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2014.08.025" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-71BVX050-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00853757v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00683957v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dynys" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2011.04794.x" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VDZXSZXJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00789022v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Benchikh" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Debiemme-Chouvy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cachet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pailleret" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boualem Saidani" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2012.04.129" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2HLFKG7W-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00619399v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Tsukigase" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshikazu Suzuki" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Sagawa" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susumu Yoshikawa" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2011.3582" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00553165v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco de La Pe&#241;a" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Stephan" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2010.10.001" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C72ZF1GW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00662263v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Dynys" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dessombz" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2011.04797.x" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L258TMCR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00628795v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela d'Elia" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauger" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rigacci" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2011.08.007" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00619528v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2011.3598" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329660v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lavigne" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Alemany-Dumont" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Normand" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilie Duhamel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2011.02.026" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4MG1ZB9S-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00553169v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashank Mishra" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Jeanneau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Daniele" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic102134w" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00542452v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris K. Christoulis" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guetta" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Irissou" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guipont" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-010-9500-5" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509916v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Broussillou" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Savidand" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Parissi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Jaime-Ferrer" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.P. Grand" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2010.07.004" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00481200v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labdi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aubert" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Buscema" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maciejak" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.09.046" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C1VPL7D3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399526v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Costa" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grunbaum" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dessemond" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thorel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2009.02.018" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-90X4WMVD-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359177v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gonzalez-Aguilar" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Traisnel" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Repoux" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2009.J035" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00794665v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit P. Pichon" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2497/jjspm.56.640" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461202v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nazon" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Sarradin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Tedenac" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Fr&#233;ty" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.200932107" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00481205v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Borit" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-009-9327-0" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W85LCVZH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312704v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bueno" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moreno" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baudin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2008.01.017" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3LQH2THQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367981v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ilbizian" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793292008001222" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311856v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sayir" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2008.03.005" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QB30P5M4-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00283001v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sorieul" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Miro" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taillades-Jacquin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Dailly" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mauvy" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2007.12.005" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311855v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2008.03.038" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C4PR3W32-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165687v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Almeida de Oliveira" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hafsaoui" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2007.02.012" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1QFJHXPK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133467v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berger" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2006.04.033" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GPC9GLXH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133453v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2005.11.007" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2BVKFK8N-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144909v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gallien" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khodja" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Daudin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2006.05.050" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GPGR5S0-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132865v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2006.04.015" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2HGK5LDG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144985v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2006.03.010" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142509v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2006.03.045" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DX4VMZGM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153575v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153573v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166048v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Jitianu" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cacciaguerra" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Benoit" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois B&#233;guin" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2004.08.104" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1502WG7S-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153574v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172948v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Poulon-Quintin" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony R. Bunsell" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2003.08.011" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8WZBQZRB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166090v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Grillon" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm0213725" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-VHKZ0W4W-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360075v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Redonnet" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Joann&#232;s" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606763v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02394044v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Buet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lorrette" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293899v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Moniz da Silva Sancho" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433878v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01482431v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Borocco" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Dokl&#225;dal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57240-6_35" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416297v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poissonnet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00815997v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tolga Tavsanoglu" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Addemir" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795650v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ther" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gerbaud" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfazazi Dourfaye" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00448274v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.638-642.174" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00906521v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471146v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.K. Christoulis" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312677v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319324v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nazon" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Flaud" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sarradin" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352402v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319683v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Grosjean" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jeulin" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151387v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ch&#233;rault" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Besson" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goldberg" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Casanova" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSDER.2005.1546692" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01843197v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Deleglise" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293917v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01827386v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Girardon" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tahon" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Damasse" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hughes Cornil" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01681388v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01677763v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01469319v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616655v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pachuta" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halyna Volkova" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hirt" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Berger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Pentzer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.18199" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193526v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Crowley" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santosh Kumar Radha" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.5.015401" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193523v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Mackey" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyson Back" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Sayir" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.17646" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03355543v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fellah" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Braun" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sauder" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto G Sirotti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cartre.2021.100107" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616648v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Holler" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Gao" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Lambrecht" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0051093" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616623v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Tomczyk" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Osewski" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryszard Diduszko" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona J&#243;&#378;wik" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-021-06020-y" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616636v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mackey" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.17925" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545393v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fellah" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Braun" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sauder" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sirotti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2020.105867" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193521v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202000635" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545392v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Taboada-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo &#193;lvarez-P&#233;rez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahua Duan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiliang Ma" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-020-0665-0" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193516v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alp Sehirlioglu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c04747" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377810v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Cheng" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moniz da Silva Sancho" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Guillemot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Andr&#233; Gandin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bellet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/529/1/012002" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02055743v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Moniz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Chen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bellet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2019.02.004" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04345070v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Berger" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Back" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Soukiassian" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Martinotti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Douillard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-018-2252-1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700193v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Berhanu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hervy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Weiss-Hortala" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Proudhon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2018.01.024" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01775862v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Zaid" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jalabert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Walls" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Akrobetu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5024554" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04345078v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01723008v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Bartout" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Terki" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11837-017-2716-9" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01759211v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fongkaew" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.R.L. Lambrecht" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2018.03.010" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01598630v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bellal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trari" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2017.07.023" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01504431v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sadecka" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Orlinski" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jozwik" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Pawlak" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-016-0746-2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01498236v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas J. Goble" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Akrobetu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukrit Sucharitakul" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep44361" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01484778v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. C. Back" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-017-0816-0" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01336337v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Walls" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Akrobetu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep28118" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01340046v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bargougui" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pichavant" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hochepied" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gadri" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2016.05.026" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VG6TFNH9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336713v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Hammiche-Bellal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Djadoun" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laaldja Meddour-Boukhobza" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Benadda" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Auroux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2016.04.043" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XZRLZ1T2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01183373v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Housam Eidi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile David" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Cr&#233;peaux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Henry" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandana Joshi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12916-015-0388-2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01078643v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Garcia-Rodriguez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Campos" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Torralba" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bienvenu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743284714Y.0000000595" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161109v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jouanny" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sennour" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.B. Filipov" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ievdokymova" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2014.01.026" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FJ0VDHRG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00462410v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delahaye" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al-Zein" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bril" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.12778" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LKR0WFL1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359163v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jeandin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rolland" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Line Descurninges" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743294414Y.0000000253" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00990615v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouanny" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01082906v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Provost" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter F&#252;rst" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2014.08.025" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-71BVX050-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00853757v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00683957v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dynys" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2011.04794.x" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VDZXSZXJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00789022v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Benchikh" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Debiemme-Chouvy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cachet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pailleret" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boualem Saidani" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2012.04.129" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2HLFKG7W-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00553165v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco de La Pe&#241;a" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Stephan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2010.10.001" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C72ZF1GW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00662263v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Dynys" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dessombz" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2011.04797.x" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L258TMCR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00619528v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Tsukigase" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshikazu Suzuki" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Sagawa" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susumu Yoshikawa" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2011.3598" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00628795v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela d'Elia" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauger" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rigacci" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2011.08.007" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329660v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lavigne" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Alemany-Dumont" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Normand" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilie Duhamel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2011.02.026" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4MG1ZB9S-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00619399v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2011.3582" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509916v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Broussillou" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Savidand" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Parissi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Jaime-Ferrer" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.P. Grand" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2010.07.004" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00542452v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris K. Christoulis" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guetta" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Irissou" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guipont" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-010-9500-5" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00481200v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labdi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aubert" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Buscema" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maciejak" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.09.046" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C1VPL7D3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00553169v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashank Mishra" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Jeanneau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Daniele" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic102134w" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359177v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gonzalez-Aguilar" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Traisnel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Repoux" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2009.J035" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00794665v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit P. Pichon" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2497/jjspm.56.640" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461202v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nazon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Sarradin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Tedenac" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Fr&#233;ty" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.200932107" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00481205v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Borit" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-009-9327-0" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W85LCVZH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399526v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Costa" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grunbaum" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dessemond" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thorel" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2009.02.018" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-90X4WMVD-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311856v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sayir" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2008.03.005" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QB30P5M4-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312704v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bueno" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moreno" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baudin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2008.01.017" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3LQH2THQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367981v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ilbizian" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793292008001222" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00283001v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sorieul" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Miro" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taillades-Jacquin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Dailly" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mauvy" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2007.12.005" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311855v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2008.03.038" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C4PR3W32-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165687v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Almeida de Oliveira" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hafsaoui" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2007.02.012" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1QFJHXPK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144909v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berger" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gallien" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khodja" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Daudin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2006.05.050" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GPGR5S0-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133453v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2005.11.007" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2BVKFK8N-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132865v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2006.04.015" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2HGK5LDG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144985v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2006.03.010" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142509v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2006.03.045" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DX4VMZGM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133467v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2006.04.033" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GPC9GLXH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153575v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153574v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153573v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166048v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Jitianu" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cacciaguerra" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Benoit" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois B&#233;guin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2004.08.104" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1502WG7S-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172948v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Poulon-Quintin" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony R. Bunsell" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2003.08.011" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8WZBQZRB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166090v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Grillon" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm0213725" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-VHKZ0W4W-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360075v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Redonnet" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Joann&#232;s" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606763v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293899v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Moniz da Silva Sancho" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02394044v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Buet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lorrette" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01482431v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Borocco" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Dokl&#225;dal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57240-6_35" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433878v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416297v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poissonnet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00815997v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tolga Tavsanoglu" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Addemir" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795650v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ther" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gerbaud" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfazazi Dourfaye" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00906521v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00448274v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.638-642.174" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471146v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.K. Christoulis" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312677v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319324v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nazon" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Flaud" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sarradin" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352402v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319683v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Grosjean" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jeulin" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151387v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ch&#233;rault" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Besson" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goldberg" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Casanova" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSDER.2005.1546692" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01843197v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Deleglise" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293917v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01827386v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Girardon" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tahon" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Damasse" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hughes Cornil" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01681388v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01677763v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01469319v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>