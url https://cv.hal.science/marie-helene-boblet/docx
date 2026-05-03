--- v0 (2026-03-16)
+++ v1 (2026-05-03)
@@ -2412,165 +2412,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01943301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Édition critique : La Musica deuxième</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Boblet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Œuvres complètes. IV [Marguerite Duras]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 597, Gallimard, 2014, (Bibliothèque de la Pléiade), 978-2-07-012230-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02572071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Des traces à la trame : de la mémoire et de l'oubli dans le montage claude-mauriacien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Boblet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Montage comme articulation. Unité, séparation, mouvement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Sorbonne nouvelle, pp.29-38, 2014, 978-2-87854-608-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01943356v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02572071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édition critique : Vera Baxter ou les plages de l’Atlantique</w:t>
               </w:r>
@@ -4800,138 +4800,138 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Boblet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Esprit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 10, pp.31-50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00766587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le theatrum mundi de Michel Vinaver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Boblet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Esprit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2009, 358, pp.31-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00461858v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00766587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actualité d'un solitaire intempestif : Jean-Luc Lagarce</w:t>
               </w:r>
@@ -6602,51 +6602,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B206C506"/>
+    <w:nsid w:val="8BBED155"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6833,51 +6833,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-helene-boblet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069727929" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02977558v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Cannone" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Boblet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01963665v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Anselmini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.6534" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766634v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766566v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766627v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766569v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766624v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766630v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766562v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983586v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Br&#233;an" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elfe.2838" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02977554v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gourio" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elfe.753" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01951599v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hartmann" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943285v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Casseville" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520373v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04143896v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/nathalie-sarraute-aujourd-hui--9791037029560-page-227.htm" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04054891v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03000571v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08979-7.p.0191" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03000569v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09868-3.p.0205" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02977479v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943155v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943060v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02078079v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01958398v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943012v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943095v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943163v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942995v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943301v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943356v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02572071v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02572069v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943169v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/psn/375" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766570v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943364v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02572063v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03128637v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Viart" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03127695v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520406v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520395v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdl.009.0175" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604089v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16974-1.p.0151" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719189v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/cahiers-duras.519" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04143875v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fixxion.10490" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03967085v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elfe.4044" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02977478v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02977564v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10609-8.p.0031" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03011268v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04143855v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elfe.1763" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02977476v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/litt.194.0062" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02078075v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1051081ar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943091v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943072v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/frf.2016.0004" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943035v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17409292.2016.1213028" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943322v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943194v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615695v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766607v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdlj.1201.0171" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766610v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766593v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00461855v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00461858v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766587v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766582v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766601v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766576v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766579v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766596v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00461857v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00461860v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00461859v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943175v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943182v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943044v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943346v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766672v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766668v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766616v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766670v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766662v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766665v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766658v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766656v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766651v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943272v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/psn/2106" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-helene-boblet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069727929" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02977558v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Cannone" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Boblet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01963665v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Anselmini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.6534" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766634v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766566v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766627v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766569v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766624v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766630v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766562v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983586v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Br&#233;an" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elfe.2838" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02977554v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gourio" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elfe.753" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01951599v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hartmann" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943285v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Casseville" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520373v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04143896v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/nathalie-sarraute-aujourd-hui--9791037029560-page-227.htm" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04054891v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03000571v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08979-7.p.0191" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03000569v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09868-3.p.0205" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02977479v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943155v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943060v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02078079v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01958398v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943012v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943095v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943163v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942995v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943301v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02572071v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943356v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02572069v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943169v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/psn/375" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766570v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943364v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02572063v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03128637v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Viart" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03127695v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520406v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520395v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdl.009.0175" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604089v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16974-1.p.0151" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719189v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/cahiers-duras.519" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04143875v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fixxion.10490" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03967085v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elfe.4044" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02977478v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02977564v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10609-8.p.0031" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03011268v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04143855v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elfe.1763" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02977476v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/litt.194.0062" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02078075v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1051081ar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943091v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943072v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/frf.2016.0004" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943035v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17409292.2016.1213028" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943322v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943194v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615695v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766607v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdlj.1201.0171" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766610v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766593v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00461855v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766587v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00461858v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766582v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766601v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766576v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766579v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766596v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00461857v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00461860v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00461859v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943175v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943182v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943044v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943346v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766672v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766668v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766616v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766670v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766662v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766665v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766658v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766656v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766651v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943272v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/psn/2106" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>