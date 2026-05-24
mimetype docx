--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -460,151 +460,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01963665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Terres promises. Emerveillement et récit au XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Boblet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Corti. Corti, pp.265, 2011, Les Essais, 978-2-7143-1063-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00766566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">André Dhôtel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Boblet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Roman 20/50, 165 p., 2011, 978-2-908481-74-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00766634v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-00766566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecritures de la guerre aux XXe et XXIe siècles</w:t>
               </w:r>
@@ -1558,1545 +1558,1545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04054891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Correspondance Alain-Fournier-Jacques Rivière 1905-1914. Quand un romancier et un essayiste inventent le &amp;quot;roman de l'aventure&amp;quot; à la française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Boblet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Correspondance et critique littéraire XV-XXe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 440, Classiques Garnier, pp.205-218, 2020, (Rencontres), 978-2-406-09868-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-09868-3.p.0205⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03000569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sans merveille, un art d'aimer futuriste ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Boblet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les écritures paradoxales de la passion, pour Bernard Alazet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 10, Classiques Garnier, pp.191-201, 2020, (Carrefour des lettres modernes), 978-2-406-08979-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08979-7.p.0191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03000571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...44 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C'est la vie&amp;quot; : une lecture de L'Entracte et de La Brisure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Boblet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Xanthos; Anne Martine Parent. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Intérieurs d'Hélène Lenoir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe Nota Bene, pp.79-96, 2019, (Contemporanéités), 978-2-89518-680-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, Groupe Nota Bene, pp.79-96, 2019, (Contemporanéités), 978-2-89518-680-9</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02977479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Correspondance Jacques Rivière et Alain-Fournier, 1905-1914 : Quand un romancier et un essayiste inventent « le roman de l’aventure » à la française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Boblet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Correspondance et critique littéraire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01943060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Affinités électives, aventure et imaginaire romanesque : Le Grand Meaulnes à l’épreuve des Mémoires d’une jeune fille rangée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Boblet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Simone de Beauvoir, "Mémoires d'une jeune fille rangée"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.163-174, 2018, (Didact. Concours), 978-2-7535-7574-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02078079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Être en accord ou tomber d’accord : Henri Raynal et l’usage de la fiction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Boblet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'infini commence ici. L’œuvre d'Henri Raynal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions nouvelles Cécile Defaut, [12 p.], 2018, 978-2-35018-393-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01943155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du dialogue des arts au Dialogue intérieur. Vivre sa vie et penser son art. L'agrandissement de Claude Mauriac (1963)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Boblet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Récits de spectateurs : raconter le spectacle, modéliser l'expérience (XVIIe-XXe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.205-218, 2017, (Le Spectaculaire. Série Arts de la scène), 978-2-7535-5909-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.163-174, 2018, (Didact. Concours), 978-2-7535-7574-5</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01943012v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vie nue, chant faible et force majeure dans &amp;quot;Le Très-Bas&amp;quot; de Christian Bobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Boblet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brigitte Poitrenaud-Lamesi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Francesco Ora. L’heure de François d’Assise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 40, Peter Lang, pp.99-112, 2017, (Liminaires - Passages interculturels), 978-3-0343-2671-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 40, Peter Lang, pp.99-112, 2017, (Liminaires - Passages interculturels), 978-3-0343-2671-1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01958398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entretien avec Sylvie Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Boblet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écrire, disent-ils : regards croisés sur la littérature du XXIe siècle. Tome 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Nancy-Éditions Universitaires de Lorraine, 2015, 978-2-8143-0258-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.205-218, 2017, (Le Spectaculaire. Série Arts de la scène), 978-2-7535-5909-7</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01943301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Barois et sa postérité : de &amp;quot;l'état de dialogue&amp;quot; au dialogue dans tous ses états</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Boblet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1913, cent ans après. Enchantements et désenchantements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, pp.271-286, 2015, (Colloque de Cerisy)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01943163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du chagrin. Sur &amp;quot;Entre chagrin et néant&amp;quot; de Marie Cosnay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Boblet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des écritures engagées aux écritures impliquées : littérature française (XXe-XXIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions universitaires de Dijon, pp.177-186, 2015, (Écritures), 978-2-36441-132-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01943095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Hermann, pp.271-286, 2015, (Colloque de Cerisy)</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aujourd'hui on dit tout. Les baleines échouées de Luc-sur-mer, Sur Ruine, d'Alain Spiess</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Boblet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Du Tout. Tout, totalité, totalisation dans la littérature. Mélanges offerts au professeur Jacques Poirier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions universitaires de Dijon, [11 p.], 2015, (Écritures), 978-2-36441-117-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Éditions universitaires de Dijon, [11 p.], 2015, (Écritures), 978-2-36441-117-3</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01942995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des traces à la trame : de la mémoire et de l'oubli dans le montage claude-mauriacien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Boblet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Montage comme articulation. Unité, séparation, mouvement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Sorbonne nouvelle, pp.29-38, 2014, 978-2-87854-608-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Nancy-Éditions Universitaires de Lorraine, 2015, 978-2-8143-0258-7</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01943356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édition critique : La Musica deuxième</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Boblet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Œuvres complètes. IV [Marguerite Duras]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 597, Gallimard, 2014, (Bibliothèque de la Pléiade), 978-2-07-012230-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 597, Gallimard, 2014, (Bibliothèque de la Pléiade), 978-2-07-012230-1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02572071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édition critique : Vera Baxter ou les plages de l’Atlantique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Boblet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Œuvres complètes. III [Marguerite Duras]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 596, Gallimard, 2014, (Bibliothèque de la Pléiade), 978-2-07-012229-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Presses Sorbonne nouvelle, pp.29-38, 2014, 978-2-87854-608-8</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02572069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le récit affecté par l’Histoire : sur Les Disparus et L’Origine de la violence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Boblet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mémoires occupées : fictions françaises et Seconde guerre mondiale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Sorbonne nouvelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.71-79, 2013, 978-2-87854-610-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 596, Gallimard, 2014, (Bibliothèque de la Pléiade), 978-2-07-012229-5</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01943169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du luxe et de l'impuissance : de l'énergie de la parole lagarcienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Boblet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La littérature française à l'agrégation de lettres modernes : Béroul, Rabelais, La Fontaine, Saint Simon, Maupassant, Lagarce</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.243-354, 2012, (Parcours universitaire. Lettres), 978-2-86781-748-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, pp.71-79, 2013, 978-2-87854-610-1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00766570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édition critique : Les Viaducs de la Seine-et-Oise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Boblet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Œuvres complètes. I [Marguerite Duras]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 572, Gallimard, 2011, (Bibliothèque de la Pléiade), 978-2-07-011889-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, pp.243-354, 2012, (Parcours universitaire. Lettres), 978-2-86781-748-9</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01943364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édition critique : L’Amante anglaise et Théâtre de l’Amante anglaise, La Musica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Boblet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Œuvres complètes. II [Marguerite Duras]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 573, Gallimard, 2011, (Bibliothèque de la Pléiade), 978-2-07-012232-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 572, Gallimard, 2011, (Bibliothèque de la Pléiade), 978-2-07-011889-2</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02572063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esthétiques de la simultanéité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Viart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Boblet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jules Romains et les écritures de la simultanéité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.19-43, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 573, Gallimard, 2011, (Bibliothèque de la Pléiade), 978-2-07-012232-5</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03127695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La simultanéité anachronique : Jules Romains vs Claude Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Viart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Boblet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dominique Viart. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jules Romains et les écritures de la simultanéité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp. 19-43, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...85 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03128637v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-03127695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (32)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3580,1427 +3580,1427 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03967085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Boblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Elseneur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Claude Simon, passions du corps, 35, pp.7-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03011268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Répondre à Enée, répondre de l'Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Boblet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phoenix : cahiers littéraires internationaux </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Marie Cosnay, 34, pp.20-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02977478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des vies infimes aux folies infâmes. Le tournant des années cinquante dans l'oeuvre de Duras, des Viaducs de la Seine-et-Oise à L’Amante anglaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Boblet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue des Lettres Modernes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Marguerite Duras et le fait divers suivi de Lectures de La Vie tranquille, 6, pp.31-41. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10609-8.p.0031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10609-8.p.0031⟩</w:t>
+                <w:t xml:space="preserve">hal-02977564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des faillites et des failles : ce que juger veut dire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Boblet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ELFe | Self XX-XXI - Etudes de littérature française des XXe et XXIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Dire et lire les vulnérabilités contemporaines, 9, [14 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/elfe.1763⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Boblet</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04143855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meursault, contre-enquête : un &amp;quot;premier&amp;quot; roman ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Boblet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Le contexte en question, 194, pp.62-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/litt.194.0062⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02977476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enargeia, Akribeia : écrire Les disparus dans le sillage d’Hérodote et de Thucydide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Boblet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tangence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Expériences de lecteurs. La réception d’auteurs antiques à la croisée de l’histoire et de la littérature, 116, pp.93-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1051081ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02078075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des cris et de l’écrit, de Marguerite Duras à Jean-Luc Lagarce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Boblet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue des lettres modernes. Marguerite Duras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Marguerite Duras, paysages, 5, pp.133-148</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01943091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le paradoxe de la parole originaire (Valère Novarina)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Boblet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Histoire du Théâtre numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, L’idée d’un théâtre originaire dans la théorie et la pratique dramatiques, 3, pp.1-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01943322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au nom des ressources humaines...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Boblet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contemporary French and Francophone Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 20 (4-5), pp.615-623. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17409292.2016.1213028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01943035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D’une résurgence à l’autre : de Shoah à La Question humaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Boblet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">French Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 41 (1/2), pp.39-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1353/frf.2016.0004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01943072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le vrai mystère des champignons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Boblet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers André Dhôtel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Nature, 13, pp.133-144</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01943194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Casseville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Claude Simon, passions du corps, 35, pp.7-12</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Boblet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouveaux cahiers François Mauriac</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Centenaire de Claude Mauriac : une écriture à l'oeuvre, 23, pp.15-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/elfe.1763⟩</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02615695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À propos de Portrait d'une femme de Michel Vinaver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Boblet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de la justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Regain ou déclin du jury en Europe ?, 1, pp.171-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cdlj.1201.0171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00766607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Tribu Bécaille : un roman pour mille romans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Boblet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Roman 20-50 : Revue d'étude du roman du XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 52, p. 79-94</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00766610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écriture et souci de soi: Lagarce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Boblet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 969-970, p. 39-52</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Marguerite Duras, paysages, 5, pp.133-148</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00766593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecriture et souci de soi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Boblet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe's World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 969-970, pp.39-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00461855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualité d'un solitaire intempestif : Jean-Luc Lagarce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Boblet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Esprit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1, p. 27-41</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00766582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le theatrum mundi de Michel Vinaver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Boblet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Esprit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 358, pp.31-50</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2016, L’idée d’un théâtre originaire dans la théorie et la pratique dramatiques, 3, pp.1-7</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00461858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le theatrum mundi de Michel Vinaver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Boblet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Esprit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 10, pp.31-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...504 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00766587v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-00766582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Portrait de Claude Mauriac en alittérateur</w:t>
               </w:r>
@@ -5794,211 +5794,211 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les évidences infigurables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Boblet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
+              <w:t xml:space="preserve">Les évidences infigurables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, *, France. pp.17-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00766616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les évidences infigurables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Boblet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">Marguerite Duras : L'Image critique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, *, France. pp.17-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00766672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Où que l'on aille on touche une vie antérieure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Boblet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Claude Louis-Combet Mythe Ecriture Sainteté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, *, France. pp./</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00766668v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00766616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'animalitude en scène. Le theâtre de la parole de Valère Novarina</w:t>
               </w:r>
@@ -6602,51 +6602,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8BBED155"/>
+    <w:nsid w:val="23318109"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6833,51 +6833,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-helene-boblet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069727929" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02977558v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Cannone" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Boblet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01963665v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Anselmini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.6534" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766634v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766566v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766627v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766569v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766624v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766630v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766562v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983586v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Br&#233;an" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elfe.2838" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02977554v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gourio" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elfe.753" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01951599v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hartmann" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943285v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Casseville" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520373v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04143896v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/nathalie-sarraute-aujourd-hui--9791037029560-page-227.htm" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04054891v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03000571v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08979-7.p.0191" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03000569v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09868-3.p.0205" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02977479v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943155v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943060v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02078079v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01958398v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943012v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943095v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943163v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942995v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943301v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02572071v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943356v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02572069v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943169v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/psn/375" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766570v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943364v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02572063v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03128637v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Viart" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03127695v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520406v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520395v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdl.009.0175" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604089v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16974-1.p.0151" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719189v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/cahiers-duras.519" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04143875v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fixxion.10490" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03967085v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elfe.4044" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02977478v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02977564v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10609-8.p.0031" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03011268v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04143855v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elfe.1763" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02977476v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/litt.194.0062" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02078075v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1051081ar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943091v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943072v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/frf.2016.0004" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943035v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17409292.2016.1213028" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943322v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943194v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615695v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766607v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdlj.1201.0171" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766610v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766593v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00461855v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766587v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00461858v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766582v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766601v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766576v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766579v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766596v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00461857v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00461860v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00461859v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943175v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943182v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943044v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943346v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766672v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766668v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766616v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766670v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766662v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766665v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766658v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766656v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766651v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943272v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/psn/2106" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-helene-boblet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069727929" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02977558v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Cannone" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Boblet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01963665v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Anselmini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.6534" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766566v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766634v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766627v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766569v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766624v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766630v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766562v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983586v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Br&#233;an" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elfe.2838" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02977554v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gourio" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elfe.753" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01951599v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hartmann" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943285v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Casseville" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520373v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04143896v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/nathalie-sarraute-aujourd-hui--9791037029560-page-227.htm" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04054891v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03000569v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09868-3.p.0205" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03000571v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08979-7.p.0191" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02977479v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943060v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02078079v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943155v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943012v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01958398v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943301v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943163v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943095v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942995v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943356v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02572071v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02572069v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943169v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/psn/375" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766570v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943364v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02572063v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03127695v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Viart" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03128637v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520406v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520395v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdl.009.0175" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604089v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16974-1.p.0151" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719189v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/cahiers-duras.519" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04143875v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fixxion.10490" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03967085v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elfe.4044" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03011268v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02977478v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02977564v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10609-8.p.0031" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04143855v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elfe.1763" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02977476v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/litt.194.0062" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02078075v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1051081ar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943091v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943322v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943035v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17409292.2016.1213028" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943072v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/frf.2016.0004" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943194v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615695v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766607v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdlj.1201.0171" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766610v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766593v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00461855v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766582v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00461858v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766587v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766601v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766576v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766579v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766596v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00461857v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00461860v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00461859v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943175v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943182v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943044v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943346v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766616v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766672v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766668v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766670v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766662v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766665v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766658v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766656v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766651v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943272v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/psn/2106" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>