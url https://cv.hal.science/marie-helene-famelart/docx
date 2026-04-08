--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -234,563 +234,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05488556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drainage of acid-rennet gels: Rheological and microstructural study of milk heat treatment and milk proteins/whey protein aggregates ratio effects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Viscoelastic and flow behaviour of β-lactoglobulin/lactoferrin coacervates: Influence of temperature and ionic strength</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rima Hachfi Soussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghazi Ben Messaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Romain Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2024.112457⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 292, pp.139121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2024.139121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04862809v1</w:t>
+                <w:t xml:space="preserve">hal-04863490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viscoelastic and flow behaviour of β-lactoglobulin/lactoferrin coacervates: Influence of temperature and ionic strength</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Drainage of acid-rennet gels: Rheological and microstructural study of milk heat treatment and milk proteins/whey protein aggregates ratio effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Islem Mtibaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rima Hachfi Soussi</w:t>
+                <w:t xml:space="preserve">Manon Perrignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghazi Ben Messaoud</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
+                <w:t xml:space="preserve">Romain Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 292, pp.139121. </w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 391, pp.112457. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2024.139121⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2024.112457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04863490v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understand and characterize draining of acid milk gels using Magnetic Resonance Imaging and Time Domain-Nuclear Magnetic Resonance</w:t>
+                <w:t xml:space="preserve">Component Distribution, Shear-Flow Behavior, and Sol–Gel Transition in Mixed Dispersions of Casein Micelles and Serum Proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiana Monaretto</w:t>
+                <w:t xml:space="preserve">Hossein Gholamian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Quellec</w:t>
+                <w:t xml:space="preserve">Maksym Loginov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Cambert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Janushan Christy</w:t>
+                <w:t xml:space="preserve">Fabienne Garnier-Lambrouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2024.112088⟩</w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (21), pp.3480. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods13213480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04638791v1</w:t>
+                <w:t xml:space="preserve">hal-05055972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Component Distribution, Shear-Flow Behavior, and Sol–Gel Transition in Mixed Dispersions of Casein Micelles and Serum Proteins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Understand and characterize draining of acid milk gels using Magnetic Resonance Imaging and Time Domain-Nuclear Magnetic Resonance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Monaretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hossein Gholamian</w:t>
+                <w:t xml:space="preserve">Stephane Quellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maksym Loginov</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florence Rousseau</w:t>
+                <w:t xml:space="preserve">Mireille Cambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Garnier-Lambrouin</w:t>
+                <w:t xml:space="preserve">Janushan Christy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 13 (21), pp.3480. </w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 377, pp.112088. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/foods13213480⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2024.112088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05055972v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04638791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-linear properties and yielding of enzymatic milk gels</w:t>
               </w:r>
@@ -1017,291 +1017,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04023433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed dairy and plant-based yogurt alternatives: Improving their physical and sensorial properties through formulation and lactic acid bacteria cocultures</w:t>
+                <w:t xml:space="preserve">Heat treatment of milk protein concentrates affects enzymatic coagulation properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Canon</w:t>
+                <w:t xml:space="preserve">François Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
+                <w:t xml:space="preserve">Jeehyun Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Thierry</w:t>
+                <w:t xml:space="preserve">Luisa Azevedo-Scudeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Gagnaire</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Arnaud Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Research in Food Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crfs.2022.03.011⟩</w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 162, pp.112030. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2022.112030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03638167v1</w:t>
+                <w:t xml:space="preserve">hal-03865060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat treatment of milk protein concentrates affects enzymatic coagulation properties</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mixed dairy and plant-based yogurt alternatives: Improving their physical and sensorial properties through formulation and lactic acid bacteria cocultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeehyun Lee</w:t>
+                <w:t xml:space="preserve">Fanny Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luisa Azevedo-Scudeller</w:t>
+                <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Paul</w:t>
+                <w:t xml:space="preserve">Anne Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Delaplace</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valérie Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 162, pp.112030. </w:t>
+              <w:t xml:space="preserve">Current Research in Food Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5, pp.665-676. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2022.112030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crfs.2022.03.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03865060v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03638167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheological characterization of β-lactoglobulin/lactoferrin complex coacervates</w:t>
               </w:r>
@@ -1945,51 +1945,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Arvisenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2038,429 +2038,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03099687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of temporal dominance of sensations performed by modality (M-TDS) to the sensory perception of texture and flavor in semi-solid products: A case study on fat-free strawberry yogurts</w:t>
+                <w:t xml:space="preserve">Aroma-retention capacities of functional whey protein aggregates: Study of a strawberry aroma in solutions and in fat-free yogurts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Lesme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Courcoux</w:t>
+                <w:t xml:space="preserve">Clémence Alleaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Bouhallab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Alleaume</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Said Bouhallab</w:t>
+                <w:t xml:space="preserve">Cécile Marzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Quality and Preference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 80, pp.103789. </w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 136, pp.109491. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2019.103789⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2020.109491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02306102v1</w:t>
+                <w:t xml:space="preserve">hal-02976249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yogurts enriched with milk proteins: Texture properties, aroma release and sensory perception</w:t>
+                <w:t xml:space="preserve">Contribution of temporal dominance of sensations performed by modality (M-TDS) to the sensory perception of texture and flavor in semi-solid products: A case study on fat-free strawberry yogurts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Lesme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Rannou</w:t>
+                <w:t xml:space="preserve">Philippe Courcoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Alleaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Food Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tifs.2020.02.006⟩</w:t>
+              <w:t xml:space="preserve">Food Quality and Preference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 80, pp.103789. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2019.103789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02491445v1</w:t>
+                <w:t xml:space="preserve">hal-02306102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aroma-retention capacities of functional whey protein aggregates: Study of a strawberry aroma in solutions and in fat-free yogurts</w:t>
+                <w:t xml:space="preserve">Yogurts enriched with milk proteins: Texture properties, aroma release and sensory perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Lesme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clémence Alleaume</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Rannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Marzin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carole Prost</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 136, pp.109491. </w:t>
+              <w:t xml:space="preserve">Trends in Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 98, pp.140-149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2020.109491⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tifs.2020.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02976249v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02491445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interfacial and (emulsion) gel rheology of hydrophobised whey proteins</w:t>
               </w:r>
@@ -2708,118 +2708,118 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02969338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of casein on the formation of whey protein microparticles obtained by dry heating at an alkaline pH</w:t>
+                <w:t xml:space="preserve">Influence of lactose on the formation of whey protein microparticles obtained by dry heating at alkaline pH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Schong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 122, pp.96-104. </w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 87, pp.477-486. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2019.04.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2018.08.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02098680v1</w:t>
+                <w:t xml:space="preserve">hal-01867984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The surface properties of milk fat globules govern their interactions with the caseins: Role of homogenization and pH probed by AFM force spectroscopy</w:t>
               </w:r>
@@ -2933,118 +2933,118 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02215870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of lactose on the formation of whey protein microparticles obtained by dry heating at alkaline pH</w:t>
+                <w:t xml:space="preserve">Influence of casein on the formation of whey protein microparticles obtained by dry heating at an alkaline pH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Schong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 87, pp.477-486. </w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 122, pp.96-104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2018.08.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2019.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01867984v1</w:t>
+                <w:t xml:space="preserve">hal-02098680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protein aggregates modulate the texture of emulsified and acidified acid milk gels</w:t>
               </w:r>
@@ -3177,51 +3177,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlled whey protein aggregates to modulate the texture of fat-free set-type yoghurts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Lesme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Rannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3324,51 +3324,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Doudies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Arsene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Garnier-Lambrouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3426,490 +3426,490 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02399317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dry heating a freeze-dried whey protein powder: Formation of microparticles at pH 9.5</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dry heating of whey proteins leads to formation of microspheres with useful functional properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Schong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 224, pp.112-120. </w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 113, pp.210-220. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2017.12.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2018.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02621177v1</w:t>
+                <w:t xml:space="preserve">hal-01854608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bolus quality and food comfortability of model cheeses for the elderly as influenced by their texture</w:t>
+                <w:t xml:space="preserve">Gastric Emptying and Dynamic In Vitro Digestion of Drinkable Yogurts: Effect of Viscosity and Composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Lorieau</w:t>
+                <w:t xml:space="preserve">Olivia Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Septier</w:t>
+                <w:t xml:space="preserve">Amélie Deglaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Laguerre</w:t>
+                <w:t xml:space="preserve">Yann Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Le Roux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Hazart</w:t>
+                <w:t xml:space="preserve">Sylvie Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2018.05.013⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (9), pp.1308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu10091308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02044447v1</w:t>
+                <w:t xml:space="preserve">hal-01906541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gastric Emptying and Dynamic In Vitro Digestion of Drinkable Yogurts: Effect of Viscosity and Composition</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dry heating a freeze-dried whey protein powder: Formation of microparticles at pH 9.5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Schong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Croguennec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu10091308⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 224, pp.112-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2017.12.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01906541v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dry heating of whey proteins leads to formation of microspheres with useful functional properties</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bolus quality and food comfortability of model cheeses for the elderly as influenced by their texture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lorieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Septier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hazart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Research International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 113, pp.210-220. </w:t>
+              <w:t xml:space="preserve">, 2018, 111, pp.31-38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2018.07.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2018.05.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01854608v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02044447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dry heating a freeze-dried whey protein powder: Formation of microparticles at pH 9.5</w:t>
               </w:r>
@@ -3984,252 +3984,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02044445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dry heating of whey proteins</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lipid droplets coated with milk fat globule membrane fragments: Microstructure and functional properties as a function of pH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Cauty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Blot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antinéa Margolis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Research International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 100 part 2, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2017.08.057⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 91, pp.26-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2016.11.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01581644v1</w:t>
+                <w:t xml:space="preserve">hal-01405408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipid droplets coated with milk fat globule membrane fragments: Microstructure and functional properties as a function of pH</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dry heating of whey proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Schong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Research International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 91, pp.26-37. </w:t>
+              <w:t xml:space="preserve">, 2017, 100 part 2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2016.11.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2017.08.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01405408v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01581644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunomodulation properties of multi-species fermented milks</w:t>
               </w:r>
@@ -4447,295 +4447,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current ways to modify the structure of whey proteins for specific functionalities—a review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
+                <w:t xml:space="preserve">Casein compared with whey proteins affects the organization of dietary fat during digestion and attenuates the postprandial triglyceride response to a mixed high-fat meal in healthy, overweight men</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mariotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Joelle Léonil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dairy Science &amp; Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 95 (6), </w:t>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 145 (12), pp.2657-2664. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13594-014-0190-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3945/jn.115.216812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209713v1</w:t>
+                <w:t xml:space="preserve">hal-01535341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Casein compared with whey proteins affects the organization of dietary fat during digestion and attenuates the postprandial triglyceride response to a mixed high-fat meal in healthy, overweight men</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Current ways to modify the structure of whey proteins for specific functionalities—a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Mariotti</w:t>
+                <w:t xml:space="preserve">Gwenaele Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Valette</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christelle Lopez</w:t>
+                <w:t xml:space="preserve">Muhammad Gulzar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Fouillet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
+                <w:t xml:space="preserve">Joelle Léonil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 145 (12), pp.2657-2664. </w:t>
+              <w:t xml:space="preserve">Dairy Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 95 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3945/jn.115.216812⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13594-014-0190-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01535341v1</w:t>
+                <w:t xml:space="preserve">hal-01209713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial arrangement of casein micelles and whey protein aggregate in acid gels: Insight on mechanisms</w:t>
               </w:r>
@@ -4851,64 +4851,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acid and rennet gels exhibit strong differences in the kinetics of milk protein digestion and amino acid bioavailability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Buffière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5115,51 +5115,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robi Andoyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Cauty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5200,302 +5200,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are disulphide bonds formed during acid gelation of preheated milk?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The heat treatment and the gelation are strong determinants of the kinetics of milk proteins digestion and of the peripheral availability of amino acids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Gouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Buffière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 136 (3-4), pp.1203-1212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2012.09.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ijfs.12174⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209468v1</w:t>
+                <w:t xml:space="preserve">hal-01019831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The heat treatment and the gelation are strong determinants of the kinetics of milk proteins digestion and of the peripheral availability of amino acids</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Are disulphide bonds formed during acid gelation of preheated milk?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Huyen Tran Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Croguennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 136 (3-4), pp.1203-1212. </w:t>
+              <w:t xml:space="preserve">International Journal of Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 48 (9), pp.1940-1948. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2012.09.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ijfs.12174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019831v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increasing the hydrophobicity of the heat-induced whey protein complexes improves the acid gelation of skim milk</w:t>
               </w:r>
@@ -5721,437 +5721,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Agrégats protéiques, des vecteurs de molécules.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Said Bouhallab</w:t>
+                <w:t xml:space="preserve">On how k-casein affects the interactions between the heat-induced whey protein/k-casein complexes and the casein micelles during the acid gelation of skim milk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Morand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Bargain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Laitière Française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Dairy Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21 (9), pp.670-678. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.idairyj.2011.01.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01174310v1</w:t>
+                <w:t xml:space="preserve">hal-01454176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to tailor heat-induced whey protein/κ-casein complexes as a means to investigate the acid gelation of milk--a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dairy Science &amp; Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 91 (2), pp.97-126. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13594-011-0013-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00930572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protéines laitières l'inra vise des fonctionnalités ciblées.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Christen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Process</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 1281, pp.55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01174828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On how k-casein affects the interactions between the heat-induced whey protein/k-casein complexes and the casein micelles during the acid gelation of skim milk</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Pezennec</w:t>
+                <w:t xml:space="preserve">Les Agrégats protéiques, des vecteurs de molécules.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bargain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Dairy Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Laitière Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 716, pp.38-39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.idairyj.2011.01.012⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01454176v1</w:t>
+                <w:t xml:space="preserve">hal-01174310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agrégation protéique et propriétés gélifiantes et moussantes des protéines laitières - Quoi de neuf sur le plan des connaissances ?</w:t>
               </w:r>
@@ -6382,1107 +6382,1107 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel technique for determining glass-rubber transition in dairy powders</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of heat-induced changes in skim milk using asymmetrical flow field-flow fractionation coupled with multiangle laser light scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.A. Hogan</w:t>
+                <w:t xml:space="preserve">Frédéric Violleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Surel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Schuck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 58 (24), pp.12592-12601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf102808f⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02664239v1</w:t>
+                <w:t xml:space="preserve">hal-01454156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of heat-induced changes in skim milk using asymmetrical flow field-flow fractionation coupled with multiangle laser light scattering</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A novel technique for determining glass-rubber transition in dairy powders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Violleau</w:t>
+                <w:t xml:space="preserve">S.A. Hogan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Surel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
+                <w:t xml:space="preserve">D.J. O'Callaghan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Schuck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 99, pp.76-82</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01454156v1</w:t>
+                <w:t xml:space="preserve">hal-02664239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the Heat-Induced Whey Protein/K-Casein Complexes in the Formation of Acid Milk Gels: A Kinetic Study Using Rheology and Confocal Microscopy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Limited ripening of low-fat UF-cheese due to CaPO4 barrier?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Jemin</w:t>
+                <w:t xml:space="preserve">John A. Hannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Le Tilly</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M.N. Madec</w:t>
+                <w:t xml:space="preserve">Sylvie Lortal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Tissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Dairy Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 89 (6), pp.555-568. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/dst/2009035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00494452v1</w:t>
+                <w:t xml:space="preserve">hal-00895714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing salt level in food: Part 2. Modelling salt diffusion in model cheese systems with regards to their composition</w:t>
+                <w:t xml:space="preserve">Reducing salt level in food: Part 2. Modelling salt diffusion in model cheese systems with regards to their composition.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rouaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maëva Le Poullennec</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Le Poullennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 42 (10), pp.1621-1628. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.lwt.2009.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454078v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00742008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acid gelation of colloidal calcium phosphate-depleted preheated milk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Brulé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dairy Science &amp; Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 89, pp.335-348. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/dst/2009014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acid gelation of colloidal calcium phosphate-depleted preheated milk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pâquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Brulé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dairy Science &amp; Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 89 (3-4), pp.335-348</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00895806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheology and phase behavior of dense casein micelle dispersions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belkacem Debbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Doublier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 131, pp.1-11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.3245956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limited ripening of low-fat UF-cheese due to CaPO4 barrier?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Lortal</w:t>
+                <w:t xml:space="preserve">Role of the Heat-Induced Whey Protein/K-Casein Complexes in the Formation of Acid Milk Gels: A Kinetic Study Using Rheology and Confocal Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Tissier</w:t>
+                <w:t xml:space="preserve">M. Jemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Le Tilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.N. Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dairy Science &amp; Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 57, pp.5910-5917</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00895714v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00494452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing salt level in food: Part 2. Modelling salt diffusion in model cheese systems with regards to their composition.</w:t>
+                <w:t xml:space="preserve">Reducing salt level in food: Part 2. Modelling salt diffusion in model cheese systems with regards to their composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rouaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Le Poullennec</w:t>
+                <w:t xml:space="preserve">Maëva Le Poullennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 42 (10), pp.1621-1628. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.lwt.2009.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00742008v1</w:t>
+                <w:t xml:space="preserve">hal-01454078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheological properties of stirred yoghurt as affected by gel pH on stirring, storage temperature and pH changes after stirring</w:t>
               </w:r>
@@ -7507,64 +7507,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Arnoult-Delest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pâquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Brulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Dairy Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 19, pp.142-148. </w:t>
@@ -7783,51 +7783,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Tissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7916,51 +7916,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Gassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dairy Science &amp; Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 88 (3), pp.369-385</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8011,51 +8011,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Gassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dairy Science &amp; Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 88, pp.369-385</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8119,64 +8119,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Arnoult-Delest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pâquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Brulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 75, pp.450-456. </w:t>
@@ -8252,64 +8252,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Renan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Arnoult-Delest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pâquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Brulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8373,64 +8373,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Renan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Arnoult-Delest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pâquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Brulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8462,437 +8462,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00895682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limited enzymatic treatment of skim milk using chymosin affects the micelle/serum distribution of the heat-induced whey protein/κ -casein aggregates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Changes in the acid gelation of skim milk as affected by heat-treatment and alkaline pH-conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orlane Mahieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Renan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Chatriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gamerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jf0705771⟩</w:t>
+              <w:t xml:space="preserve">Lait</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 87, pp.119-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lait:2007003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01454014v1</w:t>
+                <w:t xml:space="preserve">hal-01454025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of exposed sulfhydryl groups in heated β-lactoglobulin A using IAEDANS and mass spectrometry</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emilie Yokoyama</w:t>
+                <w:t xml:space="preserve">Limited enzymatic treatment of skim milk using chymosin affects the micelle/serum distribution of the heat-induced whey protein/κ -casein aggregates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Renan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Chatriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gamerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 55 (17), pp.7107-7113. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jf070397r⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 55, pp.6736-6745. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf0705771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01454031v1</w:t>
+                <w:t xml:space="preserve">hal-01454014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in the acid gelation of skim milk as affected by heat-treatment and alkaline pH-conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
+                <w:t xml:space="preserve">Determination of exposed sulfhydryl groups in heated β-lactoglobulin A using IAEDANS and mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Kehoe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Brodkorb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Mollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orlane Mahieux</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Valérie Gamerre</w:t>
+                <w:t xml:space="preserve">Emilie Yokoyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lait</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 87, pp.119-137. </w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 55 (17), pp.7107-7113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/lait:2007003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jf070397r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454025v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The formation of calcium lactate crystals in responsible for concentrated acid whey thickening</w:t>
               </w:r>
@@ -8930,51 +8930,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Naegele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Schuck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 90 (1), pp.57-65. </w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9167,90 +9167,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in the acid gelation of skim milk as affected by heat-treatment and alkaline pH conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orlane Mahieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Renan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Chatriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gamerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Lait</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 87 (2), pp.119-137</w:t>
@@ -9305,64 +9305,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Renan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Chatriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gamerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9678,278 +9678,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01453909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pump amperage: a new method for monitoring viscosity of dairy concentrates before spray drying</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
+                <w:t xml:space="preserve">Pump amperage: a new method for monitoring viscosity of dairy concentrates before spry drying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Schuck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Méjean</w:t>
+                <w:t xml:space="preserve">Serge Mejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Beaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Lait</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lait</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 85 (4/5), pp.361-367. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lait:2005014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00895611v1</w:t>
+                <w:t xml:space="preserve">hal-01453929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pump amperage: a new method for monitoring viscosity of dairy concentrates before spry drying</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
+                <w:t xml:space="preserve">Pump amperage: a new method for monitoring viscosity of dairy concentrates before spray drying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Schuck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Serge Mejean</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Beaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lait</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Lait</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 85 (4-5), pp.361-367</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01453929v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00895611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprehensive study of acid gelation of heated milk with model protein systems</w:t>
               </w:r>
@@ -10046,723 +10046,723 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02263102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheological characterization of the EPS produced by P. acidi-propionici on milk microfiltrate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The size of native milk fat globules affects physico-chemical and sensory properties of Camembert cheese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Caroline Michalski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Gassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Gorret</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bénédicte Camier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le Lait</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 83 (2), pp.131-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lait:2003003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02675221v1</w:t>
+                <w:t xml:space="preserve">hal-00895488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermentation by lactic bacteria at two temperatures of pre-heated reconstituted milk. II - Dynamic approach of the gel construction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of rheological properties of acid gels made from heated casein combined with β-lactoglobulin or egg ovalbumin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gérard Brulé</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Tomazewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Piot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pezennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Lait</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/lait:2003018⟩</w:t>
+              <w:t xml:space="preserve">International Dairy Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 13 (2-3), pp.123-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0958-6946(02)00176-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00895503v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02263103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of rheological properties of acid gels made from heated casein combined with β-lactoglobulin or egg ovalbumin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The size of native milk fat globules affects physico-chemical and sensory properties of Camembert cheese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Caroline Michalski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.Y. Gassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Camier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Dairy Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Lait</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 83, pp.131-143</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02263103v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02681862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The size of native milk fat globules affects physico-chemical and sensory properties of Camembert cheese</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Caroline Michalski</w:t>
+                <w:t xml:space="preserve">Rheological characterization of the EPS produced by P. acidi-propionici on milk microfiltrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gorret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.M.G.C. Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.Y. Gassi</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.L. Maubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Doublier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lait</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 83, pp.131-143</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 51 (2), pp.149-158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02681862v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02675221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The size of native milk fat globules affects physico-chemical and sensory properties of Camembert cheese</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Gassi</w:t>
+                <w:t xml:space="preserve">Fermentation by lactic bacteria at two temperatures of pre-heated reconstituted milk. II - Dynamic approach of the gel construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laligant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Brulé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Lait</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 83 (2), pp.131-143. </w:t>
+              <w:t xml:space="preserve">, 2003, 83 (4), pp.307-320. </w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/lait:2003003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/lait:2003018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00895488v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00895503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheological characterization of the EPS produced by P. acidi-propionici on milk microfiltrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gorret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.M.G.C. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Maubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Doublier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 51 (2), pp.149-158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10787,103 +10787,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fermentation by lactic acid bacteria at two temperatures of pre-heated reconstituted milk. I - Behaviour of proteins and minerals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laligant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Brulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Paquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Lait</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 83 (3), pp.181-192. </w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11384,51 +11384,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité de quelques propriétés fonctionnelles à chaud de l’Emmental français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Roset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11501,51 +11501,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité de quelques propriétés fonctionnelles à chaud de l'Emmental français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Roset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11612,302 +11612,294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00895362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residual amount of water in a draining curd of camembert cheese and physicochemical characteristics of the drained curd as modified by the pH at renneting, the casein concentration and the ionic strength of milk</w:t>
+                <w:t xml:space="preserve">Rennet coagulation of skim milk and curd drainage: effect of pH, casein concentration, ionic strength and heat treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célina Daviau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Goudédranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Maubois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Lait</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 80 (6), pp.555-571. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/lait:2000103⟩</w:t>
+              <w:t xml:space="preserve">, 2000, 80 (4), pp.397-415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lait:2000134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00895451v1</w:t>
+                <w:t xml:space="preserve">hal-00895427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residual amount of water in a draining curd of camembert cheese and physicochemical characteristics of the drained curd as modified by the pH at renneting, the casein concentration and the ionic strenght of milk</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rennet coagulation of skim milk and curd drainage : effect of pH, casein concentration, ionic strenght and heat treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Daviau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Daviau</w:t>
+                <w:t xml:space="preserve">A. Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Pierre</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">H. Goudedranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Maubois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lait</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 80, pp.555-571</w:t>
+              <w:t xml:space="preserve">, 2000, 80 (4), pp.397-415</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02693765v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02693971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whey drainage during soft cheese manufacture and properties of drained curd as modified by casein concentration, whey protein to casein ratio, and pasteurisation of milk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célina Daviau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11929,119 +11921,119 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Goudédranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Lait</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId370" w:history="1">
+              <w:t xml:space="preserve">Lait</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 80 (6), pp.573 - 587. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/lait:2000145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00895445v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02263108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whey drainage during soft cheese manufacture and properties of drained curd as modified by casein concentration, whey protein to casein ratio, and pasteurisation of milk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célina Daviau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12063,354 +12055,362 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Goudédranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lait</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le Lait</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 80 (6), pp.573-587. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lait:2000145⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/lait:2000145⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02263108v1</w:t>
+                <w:t xml:space="preserve">hal-00895445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rennet coagulation of skim milk and curd drainage : effect of pH, casein concentration, ionic strenght and heat treatment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Residual amount of water in a draining curd of camembert cheese and physicochemical characteristics of the drained curd as modified by the pH at renneting, the casein concentration and the ionic strenght of milk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Daviau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Daviau</w:t>
+                <w:t xml:space="preserve">A. Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Pierre</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">H. Goudedranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lait</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 80 (4), pp.397-415</w:t>
+              <w:t xml:space="preserve">, 2000, 80, pp.555-571</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02693971v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02693765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rennet coagulation of skim milk and curd drainage: effect of pH, casein concentration, ionic strength and heat treatment</w:t>
+                <w:t xml:space="preserve">Residual amount of water in a draining curd of camembert cheese and physicochemical characteristics of the drained curd as modified by the pH at renneting, the casein concentration and the ionic strength of milk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célina Daviau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Goudédranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Lait</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 80 (4), pp.397-415. </w:t>
+              <w:t xml:space="preserve">, 2000, 80 (6), pp.555-571. </w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/lait:2000134⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/lait:2000103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00895427v1</w:t>
+                <w:t xml:space="preserve">hal-00895451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of whey drainage kinetics during soft cheese manufacture in relation with the physicochemical and technological factors, pH at renneting, casein concentration and ionic strength of milk</w:t>
               </w:r>
@@ -12448,51 +12448,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Goudédranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Lait</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 80 (4), pp.417-432. </w:t>
@@ -12530,103 +12530,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of whey drainage kinetics during soft cheese manufacture in relation with the physicochemical and technological factors, pH and renneting, casein concentration and ionic strength of milk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Daviau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Daviau</w:t>
+                <w:t xml:space="preserve">A. Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Pierre</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">H. Goudedranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lait</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 80 (4), pp.417-432</w:t>
@@ -12759,77 +12759,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dehydration by desorption and by spray drying of dairy proteins: influence of the mineral environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Schuck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Briard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Mejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12878,545 +12878,545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02693846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High pressure-induced gel formation of milk and whey concentrates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Composition, yield, texture and aroma compounds of goat cheeses as related to the A and O variants of alpha s1 casein in milk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Le Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">C. Durier</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Riaublanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 36, pp.149-164</w:t>
+              <w:t xml:space="preserve">Lait</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 3, pp.291-301</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02693788v1</w:t>
+                <w:t xml:space="preserve">hal-02689164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of water transfer in spray drying</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Davenel</w:t>
+                <w:t xml:space="preserve">Séparation des lipides par microfiltration sur membranes minérales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Surel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drying Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 16 (7), pp.1371-1393</w:t>
+              <w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 115 (mai), pp.20-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02693812v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02694272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séparation des lipides par microfiltration sur membranes minérales</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High pressure-induced gel formation of milk and whey concentrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Piot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Brulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Durier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 115 (mai), pp.20-24</w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 36, pp.149-164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02694272v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02693788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition, yield, texture and aroma compounds of goat cheeses as related to the A and O variants of alpha s1 casein in milk</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Pierre</w:t>
+                <w:t xml:space="preserve">Simulation of water transfer in spray drying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Schuck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Roignant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Brulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Le Quéré</w:t>
+                <w:t xml:space="preserve">A. Davenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lait</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 3, pp.291-301</w:t>
+              <w:t xml:space="preserve">Drying Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 16 (7), pp.1371-1393</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02689164v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02693812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of water transfer in spray drying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Schuck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Roignant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Brulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Davenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13471,51 +13471,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composition, yield, texture and aroma compounds of goat cheeses as related to the A and O variants of αsl casein in milk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13573,125 +13573,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00929595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouling of ceramic membranes during microfiltration of model solutions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O. Surel</w:t>
+                <w:t xml:space="preserve">Combined effects of temperature and high-pressure treatments on physicochemical characteristics of skim milk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gaucheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Raulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioseparation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 7, pp.1-7</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 59 (3), pp.439-447</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02693813v1</w:t>
+                <w:t xml:space="preserve">hal-02580089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acidification of pressure-treated milk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13750,182 +13793,139 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Dairy Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 7, pp.325-330</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02693792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined effects of temperature and high-pressure treatments on physicochemical characteristics of skim milk</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Gaucheron</w:t>
+                <w:t xml:space="preserve">Fouling of ceramic membranes during microfiltration of model solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Surel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 59 (3), pp.439-447</w:t>
+              <w:t xml:space="preserve">Bioseparation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 7, pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02580089v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02693813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined effects of temperature and high-pressure treatments on physicochemical characteristics of skim milk</w:t>
               </w:r>
@@ -14049,51 +14049,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acidification of pressure-treated milk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gaucheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14155,230 +14155,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02580090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron-supplemented caseins: Preparation, physicochemical characterization and stability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frederic Gaucheron</w:t>
+                <w:t xml:space="preserve">Intérêt de la nanofiltration dans la production de poudres de lactosérum déminéralisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Jeantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Schuck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Y. Le Graet</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Maubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 63, pp.233-243</w:t>
+              <w:t xml:space="preserve">Lait</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 76, pp.283-301</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02694217v1</w:t>
+                <w:t xml:space="preserve">hal-02693943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt de la nanofiltration dans la production de poudres de lactosérum déminéralisées</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Schuck</w:t>
+                <w:t xml:space="preserve">Iron-supplemented caseins: Preparation, physicochemical characterization and stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Gaucheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.L. Maubois</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Le Graet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lait</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 76, pp.283-301</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 63, pp.233-243</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02693943v1</w:t>
+                <w:t xml:space="preserve">hal-02694217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pH-induced physicochemical modifications of native phosphocaseinate suspensions: Influence of aqueous phase</w:t>
               </w:r>
@@ -14416,51 +14416,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Gaucheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Le Graet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Schuck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lait</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 76, pp.445-460</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14714,51 +14714,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification des lipides de produits laitiers à faible teneur en matière grasse à l'aide du détecteur à diffusion de lumière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Surel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Ducruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14822,51 +14822,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ability of ceramic membranes to reject lipids of dairy products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Surel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14898,212 +14898,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02711837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microfiltration of long chain carboxylates: relationship between rejection and micellization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId392" w:history="1">
+                <w:t xml:space="preserve">Caseinate at low temperatures: calcium use in B-casein extraction by microfiltration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Surel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Desalination</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Food Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 59 (3), pp.548-587. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2621.1994.tb05559.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02711846v1</w:t>
+                <w:t xml:space="preserve">hal-02711882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caseinate at low temperatures: calcium use in B-casein extraction by microfiltration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microfiltration of long chain carboxylates: relationship between rejection and micellization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Surel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O. Surel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Desalination</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 95, pp.11-25</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02711882v1</w:t>
+                <w:t xml:space="preserve">hal-02711846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rennet coagulation of milk in the presence of sucrose</w:t>
               </w:r>
@@ -15184,51 +15184,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Brulé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Lait</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, 69 (1), pp.47-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15279,51 +15279,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Brulé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lait</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, 69 (1), pp.47-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15443,51 +15443,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de l'évolution de l'indice de réfraction et de la viscosité au cours de la gélification lactique du lait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Maubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Lait</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1988, 68 (1), pp.1-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15760,64 +15760,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viscoelastic properties of lactoferrin/ β-lactoglobulin coacervates studied by rheology and micro rheology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghazi Ben Messaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rima Hachfi Soussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15885,64 +15885,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex coacervation in heteroprotein systems: formation mechanism, rheology, and potential applications.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghazi Ben Messaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rima Hachfi Soussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16062,51 +16062,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ognjean Razov Radic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeehyun Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque STELA Incontournable Lait</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, STELA, May 2024, Quebec (Canada), Canada</w:t>
@@ -16174,51 +16174,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Mtibaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Aubert-Frogerais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16250,422 +16250,366 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04194808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat treatment of concentrated milk protein system affect viscosity and enzymatic coagulation properties</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les AMI, Assemblages MIcroniques de protéines sériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual European Rheology Conference (AERC 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Séville, Spain</w:t>
+              <w:t xml:space="preserve">Breizh CarnoTech: Journée chercheurs/entreprises Rencontrez l’excellence scientifique en région !</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Valorial, Nov 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03657419v1</w:t>
+                <w:t xml:space="preserve">hal-03845369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheological properties of mixed dispersions of milk serum proteins and casein micelles</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nadine Leconte</w:t>
+                <w:t xml:space="preserve">Insights into ionic strength-modulated complex coacervation between Lactoferrin/β-lactoglobulin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rima Soussi Hachfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Bouhallab</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Plénières du GDR SLAMM (Solliciter LA Matière Molle)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS, INRAE, Nov 2022, Roscoff, France</w:t>
+              <w:t xml:space="preserve">RBPGO 9 : Les 9ièmes Rencontres de Biologie~Physique du Grand-Ouest 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité RBPGO, Jun 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03852725v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03707062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionic strength and temperature effects on the rheological properties of Lactoferrin/β-lactoglobulin coacervates</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Heat treatment of concentrated milk protein system affect viscosity and enzymatic coagulation properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Azevedo-Scudeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Gousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">56ème Congrès du GFR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LGCGM, Université Rennes 1, INRAE stlo, Université Rennes 1, Oct 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">Annual European Rheology Conference (AERC 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Séville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03841437v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03657419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into ionic strength-modulated complex coacervation between Lactoferrin/β-lactoglobulin</w:t>
+                <w:t xml:space="preserve">Ionic strength and temperature effects on the rheological properties of Lactoferrin/β-lactoglobulin coacervates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rima Soussi Hachfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
@@ -16696,142 +16640,198 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RBPGO 9 : Les 9ièmes Rencontres de Biologie~Physique du Grand-Ouest 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Comité RBPGO, Jun 2022, Brest, France</w:t>
+              <w:t xml:space="preserve">56ème Congrès du GFR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGCGM, Université Rennes 1, INRAE stlo, Université Rennes 1, Oct 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03707062v1</w:t>
+                <w:t xml:space="preserve">hal-03841437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les AMI, Assemblages MIcroniques de protéines sériques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rheological properties of mixed dispersions of milk serum proteins and casein micelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossein Gholamian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maksym Loginov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Garnier-Lambrouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Breizh CarnoTech: Journée chercheurs/entreprises Rencontrez l’excellence scientifique en région !</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Valorial, Nov 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journées Plénières du GDR SLAMM (Solliciter LA Matière Molle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS, INRAE, Nov 2022, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03845369v1</w:t>
+                <w:t xml:space="preserve">hal-03852725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring dairy protein aggregate structure allows to control the texture of emulsions</w:t>
               </w:r>
@@ -17057,256 +17057,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03279359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinctive yielding of dilute colloidal gel</w:t>
+                <w:t xml:space="preserve">Rheological properties of the enzymatic casein gel: dependence with the ion distribution in casein micelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bauland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Leocmach</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Large deformations GDR SLAMM workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS,INRAE, Jun 2021, webinare, France</w:t>
+              <w:t xml:space="preserve">Journées Plénières du GDR SLAMM (Solliciter LA Matière Molle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS. INRAE, Nov 2021, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03265975v1</w:t>
+                <w:t xml:space="preserve">hal-03428277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheological properties of the enzymatic casein gel: dependence with the ion distribution in casein micelles</w:t>
+                <w:t xml:space="preserve">Distinctive yielding of dilute colloidal gel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bauland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Antoine Bouchoux</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Leocmach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Plénières du GDR SLAMM (Solliciter LA Matière Molle)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS. INRAE, Nov 2021, Biarritz, France</w:t>
+              <w:t xml:space="preserve">Large deformations GDR SLAMM workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS,INRAE, Jun 2021, webinare, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03428277v1</w:t>
+                <w:t xml:space="preserve">hal-03265975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheological properties of lactoferrin /β-lactoglobulin complex coacervates</w:t>
               </w:r>
@@ -17614,368 +17614,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02338185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dry heating of beta-lactoglobulin generates microparticles: role of pH and lactose</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les protéines solubles du lait pour texturer les aliments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Schong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sevrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Edible Soft Matter – a SoftComp Topical Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Le Mans, France</w:t>
+              <w:t xml:space="preserve">Journées Plénières du GDR SLAMM (Solliciter LA Matière Molle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02107862v1</w:t>
+                <w:t xml:space="preserve">hal-02736668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de la température sur les interactions et le comportement rhéologique de dispersions de micelles de caséines concentrées</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Arsene</w:t>
+                <w:t xml:space="preserve">Dry heating of beta-lactoglobulin generates microparticles: role of pH and lactose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sevrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Schong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54.congrès annuel du Groupe Français de Rhéologie (GFR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Edible Soft Matter – a SoftComp Topical Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02338174v1</w:t>
+                <w:t xml:space="preserve">hal-02107862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les protéines solubles du lait pour texturer les aliments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effet de la température sur les interactions et le comportement rhéologique de dispersions de micelles de caséines concentrées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Doudies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Arsene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Lambrouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Plénières du GDR SLAMM (Solliciter LA Matière Molle)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Roscoff, France</w:t>
+              <w:t xml:space="preserve">54.congrès annuel du Groupe Français de Rhéologie (GFR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736668v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02338174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of low temperature on interactions and rheology of dense casein micelles dispersions</w:t>
               </w:r>
@@ -18000,51 +18000,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Arsène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Lambrouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18481,252 +18481,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02107864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des assemblages fonctionnels obtenus par étuvage de poudres laitières</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New insight on the formation of whey protein microbeads by a microfluidic system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robi Andoyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tabuteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elise Schong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIe journée de l'animation transversale "glande mammaire, lait"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1. International Conference and exhibition on powder tecchnology INDONESIA (ICePTi) 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Bandung, Indonesia. pp.030022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5021215⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01925623v1</w:t>
+                <w:t xml:space="preserve">hal-01709342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insight on the formation of whey protein microbeads by a microfluidic system</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des assemblages fonctionnels obtenus par étuvage de poudres laitières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Croguennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sevrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Schong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. International Conference and exhibition on powder tecchnology INDONESIA (ICePTi) 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XVIIe journée de l'animation transversale "glande mammaire, lait"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5021215⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01709342v1</w:t>
+                <w:t xml:space="preserve">hal-01925623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protein aggregates modulate the texture of emulsified and acidified dairy model systems</w:t>
               </w:r>
@@ -18956,230 +18956,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02198131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An original way to produce functional particles by dry heating whey proteins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elise Schong</w:t>
+                <w:t xml:space="preserve">Modulation of the texture of emulsified and acidified model systems by the addition of protein aggregates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Gelebart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. NIZO Dairy Conference Innovations in Dairy Ingredients</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Papendal, Netherlands</w:t>
+              <w:t xml:space="preserve">Colloque Biopolymers 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01618407v1</w:t>
+                <w:t xml:space="preserve">hal-02215895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of the texture of emulsified and acidified model systems by the addition of protein aggregates</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Riaublanc</w:t>
+                <w:t xml:space="preserve">An original way to produce functional particles by dry heating whey proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Schong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Biopolymers 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Nantes, France</w:t>
+              <w:t xml:space="preserve">10. NIZO Dairy Conference Innovations in Dairy Ingredients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Papendal, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02215895v1</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01618407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriétés d’écoulement d’assemblages microniques produits par étuvage d’une poudre d’isolat de protéines sériques à pH alcalin</w:t>
               </w:r>
@@ -19381,51 +19381,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lélia Lacou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Cauty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Kolotuev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19506,51 +19506,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chever</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19843,51 +19843,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robi Andoyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Cauty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19919,519 +19919,519 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dry heating of whey proteins: Structures, Aggregation and Gelling properties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Said Bouhallab</w:t>
+                <w:t xml:space="preserve">Multi-scale characterisation of in vitro and in vivo digested foods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Gouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noelle Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Symposium on Spray Dried Dairy Products</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Saint Malo (FR), France</w:t>
+              <w:t xml:space="preserve">1st Food structures, Digestion &amp; health conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Palmerston North, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00849258v1</w:t>
+                <w:t xml:space="preserve">hal-01454208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale characterisation of in vitro and in vivo digested foods</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie-Noelle Madec</w:t>
+                <w:t xml:space="preserve">Dry heating of whey proteins: Structures, Aggregation and Gelling properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gulzar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Croguennec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Food structures, Digestion &amp; health conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Palmerston North, New Zealand</w:t>
+              <w:t xml:space="preserve">5. International Symposium on Spray Dried Dairy Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Saint Malo (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454208v1</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00849258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale characterization of in vitro and in vivo digested foods</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie-Noelle Madec</w:t>
+                <w:t xml:space="preserve">First assessment of diffusion coefficients in model cheese by Fluorescence Recovery after Photobleaching (FRAP) analysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliane Floury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.N. Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jeanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lortal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Management Committee &amp; Working Group Meetings of COST ACTION FA1005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Le Croisic, France</w:t>
+              <w:t xml:space="preserve">congrès annuel de l'American dairy science association (ADSA) et de l'American society of animal science (ASAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, New Orleans (US), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01454377v1</w:t>
+                <w:t xml:space="preserve">hal-00729358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First assessment of diffusion coefficients in model cheese by Fluorescence Recovery after Photobleaching (FRAP) analysis.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M.N. Madec</w:t>
+                <w:t xml:space="preserve">Multi-scale characterization of in vitro and in vivo digested foods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Gouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noelle Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">congrès annuel de l'American dairy science association (ADSA) et de l'American society of animal science (ASAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, New Orleans (US), United States</w:t>
+              <w:t xml:space="preserve">2nd Management Committee &amp; Working Group Meetings of COST ACTION FA1005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Le Croisic, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729358v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On how heat-induced whey protein/κ-casein complexes affect interactions during the acid gelation of milk</w:t>
               </w:r>
@@ -20849,90 +20849,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheology and phase behavior of dense casein micelle dispersions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belkacem Debbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Doublier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Symposium on Food Rheology and Structure, ISFRS 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Zurich, Switzerland</w:t>
@@ -20961,51 +20961,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellular and molecular imaging by confocal microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Le Tilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21099,64 +21099,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of heat treatment on the formation of acid milk gel: a kinetic study using rheology and confocal microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Le Tilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.N. Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21544,51 +21544,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microfiltration of sodium caseinate on ceramic membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Surel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on Inorganic Membranes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1991, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21645,103 +21645,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MRI and TD-NMR to monitor and quantify the draining of acid milk gels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Monaretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Quellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Cambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janushan Christy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GERM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Autrans, France. </w:t>
@@ -21764,320 +21764,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05501456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WHAT FACTORS ARE RESPONSIBLE FOR THE LIMITATION OF THE DRAINAGE OF ACID-RENNET GEL ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Drainage of acid-rennet gels from preheated milk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Islem Mtibaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Barrucand</w:t>
+                <w:t xml:space="preserve">M Perrignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Gaborit</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
+                <w:t xml:space="preserve">R Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDF World Dairy Summit 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Paris, France. </w:t>
+              <w:t xml:space="preserve">IDF Cheese Science &amp; Technology Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Bergen, Norway. , 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05542252v1</w:t>
+                <w:t xml:space="preserve">hal-04608094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drainage of acid-rennet gels from preheated milk</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">WHAT FACTORS ARE RESPONSIBLE FOR THE LIMITATION OF THE DRAINAGE OF ACID-RENNET GEL ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Barrucand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Gaborit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Richoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janushan Christy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">R Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDF Cheese Science &amp; Technology Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Bergen, Norway. , 2024</w:t>
+              <w:t xml:space="preserve">IDF World Dairy Summit 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04608094v1</w:t>
+                <w:t xml:space="preserve">hal-05542252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheological properties of Lactoferrin/β-Lactoglobulin Coacervates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghazi Ben Messaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rima Hachfi Soussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22162,176 +22162,176 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Draining of acid milk gels monitored by MRI and TD-NMR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Monaretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Quellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Cambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on the Applications of Magnetic Resonance in Food Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2024, Foz Do Iguazu, Brazil. Proceedings of the International Conference on the Applications of Magnetic Resonance in Food Science (MR Food)</w:t>
+              <w:t xml:space="preserve">, Jun 2024, Foz Do Iguazu, Brazil. Proceedings of the International Conference on the Applications of Magnetic Resonance in Food Science (MR Food), Proceedings of the 16ᵗʰ International Conference on the Applications of Magnetic Resonance in Food Science (MR Food)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05543492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the (Micro)Rheology of Lactoferrin/β-Lactoglobulin Coacervates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghazi Ben Messaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rima Hachfi Soussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22666,77 +22666,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeehyun Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Gousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">56ème Congrès du GFR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Rennes, France. , 2022</w:t>
@@ -22759,63 +22759,63 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03841660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les propriétés rhéologiques des gels présure dépendent de la répartition des cations bivalents dans les micelles de caséine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Bauland</w:t>
+                <w:t xml:space="preserve">The rheological properties of rennet gels depend on the divalent cation distribution in the casein micelles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bauland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -22838,401 +22838,401 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDF International Cheese Science and Technology Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, 100% virtual edition, France. , 2021</w:t>
+              <w:t xml:space="preserve">Journées scientifiques Ecole Doctorale EGAAL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Rennes Edition virtuelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03256703v1</w:t>
+                <w:t xml:space="preserve">hal-03279380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lactoferrin/β-lactoglobulin complex coacervates: rheological properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hachfi  Soussi Rima</w:t>
+                <w:t xml:space="preserve">Les propriétés rhéologiques des gels présure dépendent de la répartition des cations bivalents dans les micelles de caséine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bauland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascaline Hamon</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Jeantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genova Colloids 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Edition virtuelle, Switzerland. </w:t>
+              <w:t xml:space="preserve">IDF International Cheese Science and Technology Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, 100% virtual edition, France. , 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03279352v1</w:t>
+                <w:t xml:space="preserve">hal-03256703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The rheological properties of rennet gels depend on the divalent cation distribution in the casein micelles.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Bauland</w:t>
+                <w:t xml:space="preserve">Lactoferrin/β-lactoglobulin complex coacervates: rheological properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hachfi  Soussi Rima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Romain Jeantet</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques Ecole Doctorale EGAAL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Rennes Edition virtuelle, France</w:t>
+              <w:t xml:space="preserve">Genova Colloids 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Edition virtuelle, Switzerland. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03279380v1</w:t>
+                <w:t xml:space="preserve">hal-03279352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Property improvement of mixed dairy and plant-based yogurt alternatives using formulation and lactic acid bacteria co-cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFM Microbes 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Nantes, France. , 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23270,64 +23270,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multisensory approach to study texture and flavor perception in semi-solid food products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Lesme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Courcoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Alleaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23471,441 +23471,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02107859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of whey protein aggregates on texture perception of low-fat set-type yogurts</w:t>
+                <w:t xml:space="preserve">A multisensory approach to study texture and flavour perception in low-fat yogurts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Lesme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Rannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Loisel</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Alleaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Queveau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
+                <w:t xml:space="preserve">L Lopez Torrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Dalmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Food Colloids Conference - Food Colloids 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Leeds, United Kingdom. , 2018</w:t>
+              <w:t xml:space="preserve">32. EFFoST International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Nantes, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01889274v1</w:t>
+                <w:t xml:space="preserve">hal-01887278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriétés rhéologiques des coacervats de propriétés rhéologiques des coacervats de b-lactoglobuline et de lactoferrine utilisés pour l’encapsulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of whey protein aggregates on texture perception of low-fat set-type yogurts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Lesme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Rannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Queveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">53ème Congrès National du Groupe Français de Rhéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Brest, France. 2018</w:t>
+              <w:t xml:space="preserve">17. Food Colloids Conference - Food Colloids 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Leeds, United Kingdom. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02788126v1</w:t>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01889274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multisensory approach to study texture and flavour perception in low-fat yogurts</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Propriétés rhéologiques des coacervats de propriétés rhéologiques des coacervats de b-lactoglobuline et de lactoferrine utilisés pour l’encapsulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Bouhallab</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32. EFFoST International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Nantes, France. , 2018</w:t>
+              <w:t xml:space="preserve">53ème Congrès National du Groupe Français de Rhéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Brest, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01887278v1</w:t>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02788126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To what extent protein-flavour binding has an impact on flavour perception in low-fat yogurts?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Lesme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Rannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Alleaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23999,51 +23999,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Rannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Alleaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -24098,77 +24098,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multisensory approach to study texture and flavor perception in fat-free yogurts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Lesme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Rannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Rannou</w:t>
+                <w:t xml:space="preserve">Philippe Courcoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Alleaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lizeth Lopez Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -24223,77 +24223,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of whey protein aggregates on texture perception in yogurts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Lesme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Rannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Queveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -24620,51 +24620,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -24853,51 +24853,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lélia Lacou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Cauty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Kolotuev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24946,191 +24946,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PRA SEL « Réduction de la teneur en sel des aliments : une étude intégrée de la libération et de la perception du sel dans des aliments modèles et réels »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure and rheological properties of casein micelles and whey protein aggregates acid gels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robi Andoyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée sur la capitalisation des données à l'aide d'ontologies, cas des gels laitiers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Paris, France. , 2014</w:t>
+              <w:t xml:space="preserve">6. Rencontres de Biologie Physique du Grand Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Le Mans, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209750v1</w:t>
+                <w:t xml:space="preserve">hal-01209637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and rheological properties of casein micelles and whey protein aggregates acid gels</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PRA SEL « Réduction de la teneur en sel des aliments : une étude intégrée de la libération et de la perception du sel dans des aliments modèles et réels »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Rencontres de Biologie Physique du Grand Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Le Mans, France. 2014</w:t>
+              <w:t xml:space="preserve">Journée sur la capitalisation des données à l'aide d'ontologies, cas des gels laitiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Paris, France. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209637v1</w:t>
+                <w:t xml:space="preserve">hal-01209750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Addition of citrate to casein micelles: Modifications of their physico-chemistry and acid gelation.</w:t>
               </w:r>
@@ -25168,51 +25168,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Minerals &amp; Dairy Products Symposium 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Auckland, New Zealand. 2014</w:t>
@@ -25267,51 +25267,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robi Andoyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Cauty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -25362,51 +25362,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative [i]in vitro[/i] dynamic digestion of powder/liquid infant formulas: characterization of structure, proteolysis and lipolysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chever</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25487,51 +25487,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative in vitro dynamic digestion of powder/liquid infant formulas: characterization of structure, proteolysis and lipolysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chever</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25593,511 +25593,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale characterization of the evolution of the food structure during digestion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivia Ménard</w:t>
+                <w:t xml:space="preserve">Engineering of heat-induced milk protein particles for acid gels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Morand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assiba Dekkari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5.International Symposium on the Spray Dried Dairy Product</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, SaintMalo, France. , 2012</w:t>
+              <w:t xml:space="preserve">ISFRS (6. International Symposium on Food Rhéologie and Structure)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Zurich, Switzerland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Fisher, Erich J. Windhab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209383v1</w:t>
+                <w:t xml:space="preserve">hal-01454213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dry heating of whey proteins: Structures, Aggregation and Gelling properties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Said Bouhallab</w:t>
+                <w:t xml:space="preserve">Multi-scale characterization of the evolution of the food structure during digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thomas Croguennec</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Bouzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Symposium on Spray Dried Dairy Products</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Saint Malo, France. , 2012</w:t>
+              <w:t xml:space="preserve">ISFRS ( International symposium on food rheology and structure)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Zurich, Switzerland. , 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209378v1</w:t>
+                <w:t xml:space="preserve">hal-01454211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale characterization of the evolution of the food structure during digestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Bouzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISFRS ( International symposium on food rheology and structure)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Zurich, Switzerland. , 2012</w:t>
+              <w:t xml:space="preserve">5.International Symposium on the Spray Dried Dairy Product</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, SaintMalo, France. , 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454211v1</w:t>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering of heat-induced milk protein particles for acid gels</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
+                <w:t xml:space="preserve">Dry heating of whey proteins: Structures, Aggregation and Gelling properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Gulzar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISFRS (6. International Symposium on Food Rhéologie and Structure)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5. International Symposium on Spray Dried Dairy Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Saint Malo, France. , 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Fisher, Erich J. Windhab</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01454213v1</w:t>
+                <w:t xml:space="preserve">hal-01209378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingénierie des nanoparticules protéiques et propriétés rhéologiques des gels acides laitiers</w:t>
               </w:r>
@@ -26351,51 +26351,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lortal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADSA ASAS Joint Annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, nouvelle Orléans, United States. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -26414,286 +26414,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Casein micelles as sticky colloidal microgel particles</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Model cheese matrices: Characterizing their micro and macrostructure to study the migration of small solutes inside cheeses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noelle Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jeanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lortal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliane Floury</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th Conference of the European Colloid and Interface Society ecis 2010</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, Progress in Colloid and Polymer Science, 138, 197 p., 2010, Progress in Colloid and Polymer Science</w:t>
+              <w:t xml:space="preserve">Biopolymères 2010, Matrices alimentaires : Construction, déconstruction, propriétés sensorielles et nutritionnelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Le Croisic, France. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01454257v1</w:t>
+                <w:t xml:space="preserve">hal-01454404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model cheese matrices: Characterizing their micro and macrostructure to study the migration of small solutes inside cheeses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Casein micelles as sticky colloidal microgel particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Emerson Cayemitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biopolymères 2010, Matrices alimentaires : Construction, déconstruction, propriétés sensorielles et nutritionnelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Le Croisic, France. 2010</w:t>
+              <w:t xml:space="preserve">24th Conference of the European Colloid and Interface Society ecis 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Prague, Czech Republic. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer Verlag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Progress in Colloid and Polymer Science, 138, 197 p., 2010, Progress in Colloid and Polymer Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454404v1</w:t>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling nisin diffusion in UF model cheeses regarding their composition</w:t>
               </w:r>
@@ -26731,51 +26731,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noelle Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lortal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biopolymères' 2010 Matrices alimentaires : Construction, déconstruction, propriétés sensorielles et nutritionnelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Le Croisic, France. , 2010</w:t>
@@ -26798,273 +26798,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheology and phase behavior of dense casein micelle dispersions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Belkacem Debbou</w:t>
+                <w:t xml:space="preserve">Effect of heat treatment on the formation of acid milk gel: a kinetic study using rheology and confocal microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Jemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Le Tilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noelle Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De Gennes Discussion Conference Chamonix</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2009, Chamonix, France. 2009</w:t>
+              <w:t xml:space="preserve">4. International Dairy Federation (IDF) Dairy Science and Technology Week</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Rennes, France. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02198124v1</w:t>
+                <w:t xml:space="preserve">hal-02215968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of heat treatment on the formation of acid milk gel: a kinetic study using rheology and confocal microscopy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie-Noelle Madec</w:t>
+                <w:t xml:space="preserve">Rheology and phase behavior of dense casein micelle dispersions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belkacem Debbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Doublier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Dairy Federation (IDF) Dairy Science and Technology Week</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Rennes, France. 2009</w:t>
+              <w:t xml:space="preserve">De Gennes Discussion Conference Chamonix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2009, Chamonix, France. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02215968v1</w:t>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02198124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protein interactions in stirred yoghurt</w:t>
               </w:r>
@@ -27102,51 +27102,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Arnoult-Delest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Brulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food colloids 2008 : creating structure, delivering functionality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Le Mans, France. 2008</w:t>
@@ -27296,51 +27296,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Arnoult-Delest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pâquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Brule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -27395,77 +27395,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réactivité des agrégats de b-lactoglobuline peut-elle s’expliquer par l’exposition privilégiée de certains thiols ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph J. Kehoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Brodkorb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Yokoyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -28079,325 +28079,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02215918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physico-chemical changes during acidification by a yoghurt starter of heat-treated milk</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure development of soft cheese curd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Boutrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId606" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Gérard Brulé</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Gaucheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Léonil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26 ème congrès international de laiterie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2002, Paris, France. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02244976v1</w:t>
+                <w:t xml:space="preserve">hal-02244980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure development of soft cheese curd</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Physico-chemical changes during acidification by a yoghurt starter of heat-treated milk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Joelle Léonil</w:t>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Laligant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Lemènager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Brulé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26 ème congrès international de laiterie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2002, Paris, France. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId608" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02244980v1</w:t>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02244976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The structure of casein in heated suspensions affects the acid gelification of milk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Laligant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Lemènager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Brulé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -28498,204 +28498,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02244973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the relationships between homogenization of standardized milk and milk fat and meltability and stretchability of Emmental cheese</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">pH, whey content and temperature of skim milk modify the effect of homogenisation on its coagulation properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Maubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25 th Congrès FIL/IDF</w:t>
+              <w:t xml:space="preserve">25th International Dairy Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1998, Aarhus, Denmark. 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02244968v1</w:t>
+                <w:t xml:space="preserve">hal-02244978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pH, whey content and temperature of skim milk modify the effect of homogenisation on its coagulation properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of the relationships between homogenization of standardized milk and milk fat and meltability and stretchability of Emmental cheese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-René Kerjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Richoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Maubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Dairy Congress</w:t>
+              <w:t xml:space="preserve">25 th Congrès FIL/IDF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1998, Aarhus, Denmark. 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02244978v1</w:t>
+                <w:t xml:space="preserve">hal-02244968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Casein micelle dispersion into water, NaCl and CaCl2 : physicochemical characteristics of micelles and rennet coagulation</w:t>
               </w:r>
@@ -28929,51 +28929,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Turgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -29326,51 +29326,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Turgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -29602,64 +29602,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Role of Proteins in the Development of Food Structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -29818,51 +29818,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption of long chain sodium carboxylates on membrane materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Surel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -29958,51 +29958,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Schuck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Schong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -30179,64 +30179,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Noëlle Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lortal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -30817,51 +30817,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05488556v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Famelart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sevrin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Schong" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rousseau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Hamon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsfoodscitech.5c01081" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04862809v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islem Mtibaa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Perrignon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Richoux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2024.112457" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863490v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Hachfi Soussi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazi Ben Messaoud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2024.139121" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638791v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Monaretto" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Quellec" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Cambert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janushan Christy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2024.112088" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05055972v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Gholamian" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym Loginov" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Garnier-Lambrouin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods13213480" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04120099v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bauland" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leocmach" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Croguennec" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2SM01556K" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04023433v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Soussi Hachfi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bouhallab" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12051040" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03638167v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Canon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Maillard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thierry" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gagnaire" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crfs.2022.03.011" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03865060v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeehyun Lee" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Azevedo-Scudeller" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Paul" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delaplace" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2022.112030" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03682487v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2022.113577" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03622993v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouchoux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guyomarc'H" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2022.107577" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654347v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Faiveley" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2022.107739" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02905785v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2020.110221" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03394364v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma B A Hinderink" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Boire" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Renard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Riaublanc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard M C Sagis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cocis.2021.101507" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03099687v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Arvisenet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie-Marie Deutsch" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2020.12.010" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306102v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Lesme" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courcoux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Alleaume" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2019.103789" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491445v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rannou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Prost" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2020.02.006" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02976249v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marzin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2020.109491" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317186v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashkan Madadlou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pezennec" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Floury" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2019.104556" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02969338v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bauland" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jeantet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roustel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2020-18749" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098680v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2019.04.001" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02215870v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Obeid" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Francius" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Guillemin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxi Wu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2019.110363" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867984v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2018.08.018" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048856v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Gelebart" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jonchere" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Beaumal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2019.02.007" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014941v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Loisel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2019.01.004" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399317v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Doudies" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Arsene" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods8120652" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621177v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2017.12.010" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02044447v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lorieau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Septier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laguerre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Roux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hazart" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2018.05.013" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906541v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia M&#233;nard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Deglaire" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gouar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guerin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu10091308" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854608v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2018.07.004" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02044445v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581644v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2017.08.057" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405408v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lopez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cauty" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Blot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antin&#233;a Margolis" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2016.11.025" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209834v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Foligne" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parayre-Breton" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Cheddani" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Madec" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2015.04.002" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454591v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robi Andoyo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13594-015-0260-3" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209713v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaele Henry" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Gulzar" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle L&#233;onil" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13594-014-0190-5" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535341v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariotti" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Valette" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fouillet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.115.216812" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209825v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Burel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2015.04.031" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190608v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Barbe" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Buffi&#232;re" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2013.07.100" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209631v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chever" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beaucher" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2014.02.011" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209518v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2013.10.019" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209468v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Huyen Tran Le" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijfs.12174" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-07VPLWG4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019831v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2012.09.022" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLFD46FL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209305v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Morand" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assiba Dekkari" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2012.03.002" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N7X4Q5ZF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189599v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Legland" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2011.10.006" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174310v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bargain" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930572v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morand" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13594-011-0013-x" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174828v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Christen" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454176v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2011.01.012" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MGMWTCK9-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454173v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Novales" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/79qw-3z86" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729283v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aly" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Madec" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dupont" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf2008474" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664239v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Hogan" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. O'Callaghan" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schuck" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454156v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Violleau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Surel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf102808f" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494452v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jemin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Tilly" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454078v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouaud" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Le Poullennec" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2009.06.002" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N37P7RKD-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454081v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Gauvin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Paquet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Brul&#233;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/dst/2009014" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895806v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis P&#226;quet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454089v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Debbou" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G&#233;san-Guiziou" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Doublier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3245956" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895714v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Hannon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lortal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Tissier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/dst/2009035" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00742008v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Poullennec" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454061v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Renan" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Arnoult-Delest" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2008.09.007" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G4H1N65B-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454072v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Jemin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Tilly" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf804042k" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730065v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Camier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousseau" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Tissier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2009.05.026" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4P26HDK8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895683v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Gassi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454062v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454094v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Arnoult-Delest" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S002202990800352X" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6FD3FE372B95D98973C940ABFD4A7239432233B8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454042v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895682v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454014v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chatriot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gamerre" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf0705771" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-2ML29DN4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454031v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Kehoe" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Brodkorb" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moll&#233;" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Yokoyama" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf070397r" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454025v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlane Mahieux" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2007003" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453999v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mimouni" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Naegele" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2007015" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661384v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Michalski" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte B. Camier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves J.-Y. Gassi" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Briard-Bion" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Leconte" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2006.09.011" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7QN3C2G6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895639v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454007v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf0722304" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7N435C3F-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453981v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Jean" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2005.04.001" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZGTJR5D6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453909v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Mekmene" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022029905001627" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895611v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge M&#233;jean" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dolivet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453929v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mejean" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2005014" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263102v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Tomazewski" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piot" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2003.10.009" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675221v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gorret" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M.G.C. Renard" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Maubois" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895503v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laligant" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2003018" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263103v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0958-6946(02)00176-0" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681862v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Gassi" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Camier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895488v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2003003" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03627936v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895493v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2003008" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895506v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Caussin" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Maubois" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2003021" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680877v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Graet" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Michel" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Richoux" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263112v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Boutrou" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gaucheron" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Le Graet" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02244983v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Fraga-Dubreuil" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bazureau" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/op020027y" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263109v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Roset" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Kerjean" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2001150" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895362v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Roset" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895451v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lina Daviau" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pierre" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Goud&#233;dranche" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jacob" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2000103" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693765v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daviau" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pierre" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Goudedranche" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jacob" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895445v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2000145" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263108v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693971v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895427v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2000134" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895428v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2000135" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693972v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263100v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Raulot" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0958-6946(99)00077-1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693846v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briard" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piot" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693788v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chapron" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brul&#233;" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durier" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693812v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roignant" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Davenel" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694272v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Surel" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689164v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578788v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929595v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693813v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693792v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariette" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Raulot" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580089v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gaucheron" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693945v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580090v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694217v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693943v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696665v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lepesant" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929497v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lepesant" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gaucheron" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Le Graet" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Schuck" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929486v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Maubois" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716177v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Ducruet" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lamberet" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711837v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711846v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711882v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2621.1994.tb05559.x" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0SWZWL0F-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711834v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929148v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hardy" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02725001v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Hardy" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02198136v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929115v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727235v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouillanne" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Kobilinsky" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desmazeaud" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727520v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04557257v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04630174v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593517v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Juste" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ognjean Razov Radic" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04194808v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mtibaa" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Aubert-Frogerais" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03657419v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tanguy" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Gousse" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03852725v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03841437v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03707062v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03845369v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03370387v2" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garnier" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Loiseleux" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gelebart" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chevalier" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279359v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hachfi  Soussi Rima" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03265975v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03428277v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279366v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03030755v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338185v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Loiseleux" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107862v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338174v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lambrouin" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736668v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165425v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Ars&#232;ne" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114757v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097220v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737910v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107864v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saint-Jalmes" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925623v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709342v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tabuteau" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5021215" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02198135v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02198131v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618407v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02215895v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Anton" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626524v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209823v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743117v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;lia Lacou" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Kolotuev" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209824v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu-Lacanal" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740966v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02215950v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209506v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849258v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gulzar" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lechevalier-Datin" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454208v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454377v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729358v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jeanson" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lortal" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454243v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454241v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454242v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02215935v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02198122v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495848v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boutaleb" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495831v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02215924v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zh Simov" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Simova" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02215878v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tomazewski" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02244971v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chapron" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Brule" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02244981v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05501456v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05542252v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barrucand" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gaborit" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04608094v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Perrignon" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Richoux" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04630213v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05543492v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rondeau-Mouro" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04555804v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150248v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kerjouh" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ebongu&#233;" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03841539v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03841660v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Martin" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03256703v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279352v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279380v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357826v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334240v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107859v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Malanina" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889274v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Queveau" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788126v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887278v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lopez Torrez" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dalmas" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887279v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887272v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Rannou" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938420v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizeth Lopez Torres" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698129v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617663v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551064v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656658v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02198138v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209822v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briard-Bion" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlan Caldas Pereira Silveira" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454533v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209750v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209637v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209594v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Sinet" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209418v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209536v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209432v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209383v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Bouzerzour" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209378v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454211v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454213v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/170511.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454236v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454238v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454410v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jeanson" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454257v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Emerson Cayemitte" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/195927.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454404v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454408v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Ibrahim Tawfik" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02198124v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02215968v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Le Tilly" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02215957v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Renan" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Paquet" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02215972v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02244979v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02198130v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph J. Kehoe" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02244972v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Arnoult-Delest" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D P&#226;quet" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02215911v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02215943v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delaunay" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02244977v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02215918v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02244976v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Laligant" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Lem&#232;nager" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02244980v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02215983v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Brul&#233;" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02244973v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02244968v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02244978v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02244982v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02244970v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034901v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Turgeon" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Jan" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gu&#233;don" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/lait-et-produits-laitiers/" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04673803v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roustel" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9781394312405.ch4" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394312405.ch4" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666951v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Pasquier" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-1-0716-3758-6" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3758-6_25" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04673768v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9781394312405.ch3" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394312405.ch3" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954408v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yrj&#246; Roos" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Afrassiabian" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khashayar Saleh" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Audebert" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/e/9781351119504" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781351119504-3" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315850v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dymocks.com.au/book/handbook-of-food-structure-development-by-fotis-spyropoulos-and-aris-lazidis-and-ian-norton-9781788012164" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392867v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/academic/product/the-oxford-companion-to-cheese-9780199330881?cc=fr&amp;amp;lang=en&amp;amp;" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02215902v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786505v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209600v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729581v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie No&#235;lle Madec" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786363v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02198134v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02198133v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02857117v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05488556v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Famelart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sevrin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Schong" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rousseau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Hamon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsfoodscitech.5c01081" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863490v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Hachfi Soussi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazi Ben Messaoud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2024.139121" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04862809v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islem Mtibaa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Perrignon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Richoux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2024.112457" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05055972v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Gholamian" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym Loginov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Garnier-Lambrouin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods13213480" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638791v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Monaretto" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Quellec" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Cambert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janushan Christy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2024.112088" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04120099v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bauland" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leocmach" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Croguennec" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2SM01556K" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04023433v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Soussi Hachfi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bouhallab" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12051040" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03865060v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeehyun Lee" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Azevedo-Scudeller" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Paul" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delaplace" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2022.112030" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03638167v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Canon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Maillard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thierry" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gagnaire" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crfs.2022.03.011" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03682487v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2022.113577" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03622993v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouchoux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guyomarc'H" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2022.107577" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654347v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Faiveley" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2022.107739" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02905785v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2020.110221" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03394364v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma B A Hinderink" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Boire" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Renard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Riaublanc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard M C Sagis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cocis.2021.101507" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03099687v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Arvisenet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie-Marie Deutsch" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2020.12.010" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02976249v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Lesme" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Alleaume" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marzin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2020.109491" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306102v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courcoux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2019.103789" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491445v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rannou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Prost" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2020.02.006" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317186v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashkan Madadlou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pezennec" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Floury" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2019.104556" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02969338v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bauland" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jeantet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roustel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2020-18749" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867984v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2018.08.018" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02215870v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Obeid" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Francius" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Guillemin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxi Wu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2019.110363" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098680v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2019.04.001" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048856v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Gelebart" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jonchere" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Beaumal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2019.02.007" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014941v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Loisel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2019.01.004" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399317v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Doudies" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Arsene" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods8120652" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854608v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2018.07.004" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906541v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia M&#233;nard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Deglaire" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gouar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guerin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu10091308" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621177v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2017.12.010" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02044447v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lorieau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Septier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laguerre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Roux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hazart" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2018.05.013" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02044445v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405408v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lopez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cauty" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Blot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antin&#233;a Margolis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2016.11.025" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581644v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2017.08.057" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209834v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Foligne" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parayre-Breton" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Cheddani" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Madec" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2015.04.002" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454591v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robi Andoyo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13594-015-0260-3" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535341v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariotti" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Valette" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fouillet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.115.216812" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209713v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaele Henry" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Gulzar" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle L&#233;onil" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13594-014-0190-5" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209825v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Burel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2015.04.031" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190608v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Barbe" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Buffi&#232;re" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2013.07.100" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209631v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chever" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beaucher" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2014.02.011" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209518v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2013.10.019" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019831v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2012.09.022" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLFD46FL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209468v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Huyen Tran Le" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijfs.12174" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-07VPLWG4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209305v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Morand" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assiba Dekkari" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2012.03.002" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N7X4Q5ZF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189599v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Legland" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2011.10.006" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454176v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2011.01.012" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MGMWTCK9-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930572v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morand" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13594-011-0013-x" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174828v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Christen" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174310v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bargain" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454173v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Novales" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/79qw-3z86" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729283v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aly" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Madec" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dupont" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf2008474" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454156v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Violleau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Surel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf102808f" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664239v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Hogan" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. O'Callaghan" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schuck" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895714v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Hannon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lortal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Tissier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/dst/2009035" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00742008v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouaud" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Poullennec" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2009.06.002" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N37P7RKD-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454081v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Gauvin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Paquet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Brul&#233;" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/dst/2009014" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895806v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis P&#226;quet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454089v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Debbou" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G&#233;san-Guiziou" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Doublier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3245956" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494452v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jemin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Tilly" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454078v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Le Poullennec" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454061v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Renan" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Arnoult-Delest" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2008.09.007" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G4H1N65B-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454072v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Jemin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Tilly" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf804042k" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730065v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Camier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousseau" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Tissier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2009.05.026" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4P26HDK8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895683v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Gassi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454062v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454094v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Arnoult-Delest" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S002202990800352X" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6FD3FE372B95D98973C940ABFD4A7239432233B8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454042v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895682v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454025v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlane Mahieux" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chatriot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gamerre" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2007003" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454014v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf0705771" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-2ML29DN4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454031v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Kehoe" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Brodkorb" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moll&#233;" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Yokoyama" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf070397r" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453999v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mimouni" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Naegele" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2007015" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661384v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Michalski" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte B. Camier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves J.-Y. Gassi" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Briard-Bion" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Leconte" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2006.09.011" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7QN3C2G6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895639v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454007v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf0722304" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7N435C3F-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453981v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Jean" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2005.04.001" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZGTJR5D6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453909v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Mekmene" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022029905001627" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453929v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mejean" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dolivet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2005014" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895611v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge M&#233;jean" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263102v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Tomazewski" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piot" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2003.10.009" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895488v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Camier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2003003" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263103v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0958-6946(02)00176-0" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681862v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Gassi" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675221v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gorret" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M.G.C. Renard" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Maubois" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895503v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laligant" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2003018" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03627936v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895493v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2003008" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895506v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Caussin" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Maubois" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2003021" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680877v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Graet" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Michel" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Richoux" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263112v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Boutrou" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gaucheron" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Le Graet" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02244983v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Fraga-Dubreuil" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bazureau" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/op020027y" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263109v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Roset" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Kerjean" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2001150" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895362v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Roset" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895427v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lina Daviau" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pierre" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Goud&#233;dranche" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2000134" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693971v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daviau" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pierre" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Goudedranche" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263108v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jacob" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2000145" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895445v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693765v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jacob" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895451v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2000103" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895428v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2000135" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693972v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263100v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Raulot" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0958-6946(99)00077-1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693846v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briard" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piot" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689164v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694272v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Surel" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693788v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chapron" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brul&#233;" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durier" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693812v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roignant" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Davenel" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578788v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929595v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580089v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gaucheron" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariette" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Raulot" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693792v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693813v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693945v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580090v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693943v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694217v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696665v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lepesant" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929497v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lepesant" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gaucheron" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Le Graet" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Schuck" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929486v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Maubois" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716177v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Ducruet" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lamberet" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711837v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711882v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2621.1994.tb05559.x" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0SWZWL0F-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711846v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711834v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929148v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hardy" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02725001v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Hardy" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02198136v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929115v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727235v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouillanne" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Kobilinsky" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desmazeaud" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727520v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04557257v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04630174v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593517v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Juste" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ognjean Razov Radic" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04194808v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mtibaa" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Aubert-Frogerais" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03845369v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03707062v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03657419v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tanguy" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Gousse" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03841437v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03852725v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03370387v2" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garnier" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Loiseleux" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gelebart" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chevalier" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279359v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hachfi  Soussi Rima" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03428277v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03265975v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279366v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03030755v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338185v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Loiseleux" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736668v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107862v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338174v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lambrouin" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165425v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Ars&#232;ne" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114757v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097220v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737910v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107864v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saint-Jalmes" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709342v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tabuteau" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5021215" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925623v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02198135v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02198131v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02215895v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Anton" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618407v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626524v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209823v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743117v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;lia Lacou" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Kolotuev" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209824v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu-Lacanal" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740966v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02215950v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209506v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454208v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849258v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gulzar" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lechevalier-Datin" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729358v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jeanson" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lortal" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454377v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454243v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454241v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454242v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02215935v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02198122v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495848v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boutaleb" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495831v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02215924v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zh Simov" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Simova" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02215878v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tomazewski" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02244971v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chapron" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Brule" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02244981v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05501456v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04608094v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Perrignon" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Richoux" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05542252v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barrucand" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gaborit" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04630213v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05543492v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rondeau-Mouro" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04555804v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150248v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kerjouh" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ebongu&#233;" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03841539v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03841660v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Martin" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279380v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03256703v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279352v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357826v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334240v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107859v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Malanina" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887278v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lopez Torrez" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dalmas" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889274v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Queveau" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788126v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887279v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887272v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Rannou" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938420v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizeth Lopez Torres" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698129v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617663v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551064v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656658v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02198138v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209822v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briard-Bion" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlan Caldas Pereira Silveira" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454533v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209637v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209750v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209594v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Sinet" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209418v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209536v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209432v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454213v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/170511.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454211v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Bouzerzour" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209383v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209378v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454236v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454238v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454410v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jeanson" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454404v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454257v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Emerson Cayemitte" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/195927.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454408v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Ibrahim Tawfik" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02215968v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Le Tilly" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02198124v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02215957v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Renan" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Paquet" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02215972v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02244979v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02198130v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph J. Kehoe" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02244972v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Arnoult-Delest" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D P&#226;quet" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02215911v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02215943v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delaunay" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02244977v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02215918v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02244980v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02244976v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Laligant" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Lem&#232;nager" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02215983v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Brul&#233;" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02244973v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02244978v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02244968v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02244982v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02244970v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034901v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Turgeon" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Jan" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gu&#233;don" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/lait-et-produits-laitiers/" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04673803v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roustel" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9781394312405.ch4" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394312405.ch4" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666951v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Pasquier" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-1-0716-3758-6" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3758-6_25" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04673768v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9781394312405.ch3" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394312405.ch3" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954408v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yrj&#246; Roos" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Afrassiabian" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khashayar Saleh" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Audebert" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/e/9781351119504" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781351119504-3" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315850v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dymocks.com.au/book/handbook-of-food-structure-development-by-fotis-spyropoulos-and-aris-lazidis-and-ian-norton-9781788012164" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392867v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/academic/product/the-oxford-companion-to-cheese-9780199330881?cc=fr&amp;amp;lang=en&amp;amp;" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02215902v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786505v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209600v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729581v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie No&#235;lle Madec" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786363v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02198134v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02198133v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02857117v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>