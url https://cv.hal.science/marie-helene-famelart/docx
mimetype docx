--- v1 (2026-04-08)
+++ v2 (2026-05-02)
@@ -502,295 +502,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04862809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Component Distribution, Shear-Flow Behavior, and Sol–Gel Transition in Mixed Dispersions of Casein Micelles and Serum Proteins</w:t>
+                <w:t xml:space="preserve">Understand and characterize draining of acid milk gels using Magnetic Resonance Imaging and Time Domain-Nuclear Magnetic Resonance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hossein Gholamian</w:t>
+                <w:t xml:space="preserve">Tatiana Monaretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maksym Loginov</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florence Rousseau</w:t>
+                <w:t xml:space="preserve">Stephane Quellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Garnier-Lambrouin</w:t>
+                <w:t xml:space="preserve">Mireille Cambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Richoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janushan Christy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/foods13213480⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 377, pp.112088. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2024.112088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05055972v1</w:t>
+                <w:t xml:space="preserve">hal-04638791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understand and characterize draining of acid milk gels using Magnetic Resonance Imaging and Time Domain-Nuclear Magnetic Resonance</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Component Distribution, Shear-Flow Behavior, and Sol–Gel Transition in Mixed Dispersions of Casein Micelles and Serum Proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Quellec</w:t>
+                <w:t xml:space="preserve">Hossein Gholamian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Cambert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Richoux</w:t>
+                <w:t xml:space="preserve">Maksym Loginov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janushan Christy</w:t>
+                <w:t xml:space="preserve">Fabienne Garnier-Lambrouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 377, pp.112088. </w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (21), pp.3480. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2024.112088⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/foods13213480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04638791v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05055972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-linear properties and yielding of enzymatic milk gels</w:t>
               </w:r>
@@ -1017,291 +1017,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04023433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat treatment of milk protein concentrates affects enzymatic coagulation properties</w:t>
+                <w:t xml:space="preserve">Mixed dairy and plant-based yogurt alternatives: Improving their physical and sensorial properties through formulation and lactic acid bacteria cocultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Martin</w:t>
+                <w:t xml:space="preserve">Fanny Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeehyun Lee</w:t>
+                <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luisa Azevedo-Scudeller</w:t>
+                <w:t xml:space="preserve">Anne Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Paul</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valérie Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2022.112030⟩</w:t>
+              <w:t xml:space="preserve">Current Research in Food Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5, pp.665-676. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crfs.2022.03.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03865060v1</w:t>
+                <w:t xml:space="preserve">hal-03638167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed dairy and plant-based yogurt alternatives: Improving their physical and sensorial properties through formulation and lactic acid bacteria cocultures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Heat treatment of milk protein concentrates affects enzymatic coagulation properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Canon</w:t>
+                <w:t xml:space="preserve">Jeehyun Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
+                <w:t xml:space="preserve">Luisa Azevedo-Scudeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Thierry</w:t>
+                <w:t xml:space="preserve">Arnaud Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Gagnaire</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guillaume Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Research in Food Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 5, pp.665-676. </w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 162, pp.112030. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crfs.2022.03.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2022.112030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03638167v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03865060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheological characterization of β-lactoglobulin/lactoferrin complex coacervates</w:t>
               </w:r>
@@ -1945,51 +1945,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Arvisenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2708,343 +2708,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02969338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of lactose on the formation of whey protein microparticles obtained by dry heating at alkaline pH</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The surface properties of milk fat globules govern their interactions with the caseins: Role of homogenization and pH probed by AFM force spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sameh Obeid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Francius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoxi Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2018.08.018⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 182, pp.110363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2019.110363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01867984v1</w:t>
+                <w:t xml:space="preserve">hal-02215870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The surface properties of milk fat globules govern their interactions with the caseins: Role of homogenization and pH probed by AFM force spectroscopy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of casein on the formation of whey protein microparticles obtained by dry heating at an alkaline pH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Schong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 182, pp.110363. </w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 122, pp.96-104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2019.110363⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2019.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02215870v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02098680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of casein on the formation of whey protein microparticles obtained by dry heating at an alkaline pH</w:t>
+                <w:t xml:space="preserve">Influence of lactose on the formation of whey protein microparticles obtained by dry heating at alkaline pH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Schong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 122, pp.96-104. </w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 87, pp.477-486. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2019.04.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2018.08.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02098680v1</w:t>
+                <w:t xml:space="preserve">hal-01867984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protein aggregates modulate the texture of emulsified and acidified acid milk gels</w:t>
               </w:r>
@@ -3324,51 +3324,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Doudies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Arsene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Garnier-Lambrouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3426,490 +3426,490 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02399317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dry heating of whey proteins leads to formation of microspheres with useful functional properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dry heating a freeze-dried whey protein powder: Formation of microparticles at pH 9.5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Schong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 113, pp.210-220. </w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 224, pp.112-120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2018.07.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2017.12.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01854608v1</w:t>
+                <w:t xml:space="preserve">hal-02621177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gastric Emptying and Dynamic In Vitro Digestion of Drinkable Yogurts: Effect of Viscosity and Composition</w:t>
+                <w:t xml:space="preserve">Bolus quality and food comfortability of model cheeses for the elderly as influenced by their texture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivia Ménard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
+                <w:t xml:space="preserve">L. Lorieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Deglaire</w:t>
+                <w:t xml:space="preserve">C. Septier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Le Gouar</w:t>
+                <w:t xml:space="preserve">A. Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Guerin</w:t>
+                <w:t xml:space="preserve">L. Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hazart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu10091308⟩</w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 111, pp.31-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2018.05.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01906541v1</w:t>
+                <w:t xml:space="preserve">hal-02044447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dry heating a freeze-dried whey protein powder: Formation of microparticles at pH 9.5</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gastric Emptying and Dynamic In Vitro Digestion of Drinkable Yogurts: Effect of Viscosity and Composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Deglaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Gouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (9), pp.1308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu10091308⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2017.12.010⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02621177v1</w:t>
+                <w:t xml:space="preserve">hal-01906541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bolus quality and food comfortability of model cheeses for the elderly as influenced by their texture</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dry heating of whey proteins leads to formation of microspheres with useful functional properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Schong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Research International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 111, pp.31-38. </w:t>
+              <w:t xml:space="preserve">, 2018, 113, pp.210-220. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2018.05.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2018.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02044447v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01854608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dry heating a freeze-dried whey protein powder: Formation of microparticles at pH 9.5</w:t>
               </w:r>
@@ -4447,295 +4447,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Casein compared with whey proteins affects the organization of dietary fat during digestion and attenuates the postprandial triglyceride response to a mixed high-fat meal in healthy, overweight men</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Current ways to modify the structure of whey proteins for specific functionalities—a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Mariotti</w:t>
+                <w:t xml:space="preserve">Gwenaele Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Valette</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christelle Lopez</w:t>
+                <w:t xml:space="preserve">Muhammad Gulzar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Fouillet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
+                <w:t xml:space="preserve">Joelle Léonil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 145 (12), pp.2657-2664. </w:t>
+              <w:t xml:space="preserve">Dairy Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 95 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3945/jn.115.216812⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13594-014-0190-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01535341v1</w:t>
+                <w:t xml:space="preserve">hal-01209713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current ways to modify the structure of whey proteins for specific functionalities—a review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
+                <w:t xml:space="preserve">Casein compared with whey proteins affects the organization of dietary fat during digestion and attenuates the postprandial triglyceride response to a mixed high-fat meal in healthy, overweight men</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mariotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Joelle Léonil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dairy Science &amp; Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 95 (6), </w:t>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 145 (12), pp.2657-2664. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13594-014-0190-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3945/jn.115.216812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209713v1</w:t>
+                <w:t xml:space="preserve">hal-01535341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial arrangement of casein micelles and whey protein aggregate in acid gels: Insight on mechanisms</w:t>
               </w:r>
@@ -4851,64 +4851,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acid and rennet gels exhibit strong differences in the kinetics of milk protein digestion and amino acid bioavailability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Buffière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5219,64 +5219,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The heat treatment and the gelation are strong determinants of the kinetics of milk proteins digestion and of the peripheral availability of amino acids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Buffière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5721,437 +5721,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On how k-casein affects the interactions between the heat-induced whey protein/k-casein complexes and the casein micelles during the acid gelation of skim milk</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Morand</w:t>
+                <w:t xml:space="preserve">How to tailor heat-induced whey protein/κ-casein complexes as a means to investigate the acid gelation of milk--a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Pezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Dairy Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.idairyj.2011.01.012⟩</w:t>
+              <w:t xml:space="preserve">Dairy Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 91 (2), pp.97-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13594-011-0013-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01454176v1</w:t>
+                <w:t xml:space="preserve">hal-00930572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to tailor heat-induced whey protein/κ-casein complexes as a means to investigate the acid gelation of milk--a review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Protéines laitières l'inra vise des fonctionnalités ciblées.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morand</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
+                <w:t xml:space="preserve">Pierre Christen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dairy Science &amp; Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Process</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1281, pp.55</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00930572v1</w:t>
+                <w:t xml:space="preserve">hal-01174828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protéines laitières l'inra vise des fonctionnalités ciblées.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les Agrégats protéiques, des vecteurs de molécules.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Bouhallab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Christen</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bargain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Process</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 1281, pp.55</w:t>
+              <w:t xml:space="preserve">Revue Laitière Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 716, pp.38-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01174828v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01174310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Agrégats protéiques, des vecteurs de molécules.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Said Bouhallab</w:t>
+                <w:t xml:space="preserve">On how k-casein affects the interactions between the heat-induced whey protein/k-casein complexes and the casein micelles during the acid gelation of skim milk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Morand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Bargain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Laitière Française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Dairy Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21 (9), pp.670-678. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.idairyj.2011.01.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01174310v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agrégation protéique et propriétés gélifiantes et moussantes des protéines laitières - Quoi de neuf sur le plan des connaissances ?</w:t>
               </w:r>
@@ -6382,1107 +6382,1107 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of heat-induced changes in skim milk using asymmetrical flow field-flow fractionation coupled with multiangle laser light scattering</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A novel technique for determining glass-rubber transition in dairy powders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Violleau</w:t>
+                <w:t xml:space="preserve">S.A. Hogan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Surel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
+                <w:t xml:space="preserve">D.J. O'Callaghan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Schuck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 99, pp.76-82</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01454156v1</w:t>
+                <w:t xml:space="preserve">hal-02664239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel technique for determining glass-rubber transition in dairy powders</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of heat-induced changes in skim milk using asymmetrical flow field-flow fractionation coupled with multiangle laser light scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.A. Hogan</w:t>
+                <w:t xml:space="preserve">Frédéric Violleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Surel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Schuck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 58 (24), pp.12592-12601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf102808f⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02664239v1</w:t>
+                <w:t xml:space="preserve">hal-01454156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limited ripening of low-fat UF-cheese due to CaPO4 barrier?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acid gelation of colloidal calcium phosphate-depleted preheated milk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John A. Hannon</w:t>
+                <w:t xml:space="preserve">Géraldine Gauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Lortal</w:t>
+                <w:t xml:space="preserve">Denis Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Tissier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
+                <w:t xml:space="preserve">Gérard Brulé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dairy Science &amp; Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 89 (6), pp.555-568. </w:t>
+              <w:t xml:space="preserve">, 2009, 89, pp.335-348. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/dst/2009035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/dst/2009014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00895714v1</w:t>
+                <w:t xml:space="preserve">hal-01454081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing salt level in food: Part 2. Modelling salt diffusion in model cheese systems with regards to their composition.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juliane Floury</w:t>
+                <w:t xml:space="preserve">Acid gelation of colloidal calcium phosphate-depleted preheated milk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Gauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Rouaud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
+                <w:t xml:space="preserve">Denis Pâquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Brulé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Dairy Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 89 (3-4), pp.335-348</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00742008v1</w:t>
+                <w:t xml:space="preserve">hal-00895806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acid gelation of colloidal calcium phosphate-depleted preheated milk</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rheology and phase behavior of dense casein micelle dispersions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belkacem Debbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Doublier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dairy Science &amp; Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/dst/2009014⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 131, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3245956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454081v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acid gelation of colloidal calcium phosphate-depleted preheated milk</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Role of the Heat-Induced Whey Protein/K-Casein Complexes in the Formation of Acid Milk Gels: A Kinetic Study Using Rheology and Confocal Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Le Tilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.N. Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gérard Brulé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dairy Science &amp; Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 89 (3-4), pp.335-348</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 57, pp.5910-5917</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00895806v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00494452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheology and phase behavior of dense casein micelle dispersions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
+                <w:t xml:space="preserve">Reducing salt level in food: Part 2. Modelling salt diffusion in model cheese systems with regards to their composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliane Floury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rouaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Le Poullennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3245956⟩</w:t>
+              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 42 (10), pp.1621-1628. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lwt.2009.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454089v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the Heat-Induced Whey Protein/K-Casein Complexes in the Formation of Acid Milk Gels: A Kinetic Study Using Rheology and Confocal Microscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
+                <w:t xml:space="preserve">Limited ripening of low-fat UF-cheese due to CaPO4 barrier?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John A. Hannon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lortal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Jemin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M.N. Madec</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Tissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Dairy Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 89 (6), pp.555-568. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/dst/2009035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00494452v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00895714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing salt level in food: Part 2. Modelling salt diffusion in model cheese systems with regards to their composition</w:t>
+                <w:t xml:space="preserve">Reducing salt level in food: Part 2. Modelling salt diffusion in model cheese systems with regards to their composition.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rouaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëva Le Poullennec</w:t>
+                <w:t xml:space="preserve">M. Le Poullennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 42 (10), pp.1621-1628. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.lwt.2009.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01454078v1</w:t>
+                <w:t xml:space="preserve">hal-00742008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheological properties of stirred yoghurt as affected by gel pH on stirring, storage temperature and pH changes after stirring</w:t>
               </w:r>
@@ -7507,64 +7507,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Arnoult-Delest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pâquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Brulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Dairy Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 19, pp.142-148. </w:t>
@@ -8119,64 +8119,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Arnoult-Delest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pâquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Brulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 75, pp.450-456. </w:t>
@@ -8252,64 +8252,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Renan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Arnoult-Delest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pâquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Brulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8373,64 +8373,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Renan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Arnoult-Delest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pâquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Brulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8930,51 +8930,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Naegele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Schuck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 90 (1), pp.57-65. </w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9678,278 +9678,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01453909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pump amperage: a new method for monitoring viscosity of dairy concentrates before spry drying</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
+                <w:t xml:space="preserve">Pump amperage: a new method for monitoring viscosity of dairy concentrates before spray drying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Schuck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Mejean</w:t>
+                <w:t xml:space="preserve">Serge Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Beaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lait</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Lait</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 85 (4-5), pp.361-367</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01453929v1</w:t>
+                <w:t xml:space="preserve">hal-00895611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pump amperage: a new method for monitoring viscosity of dairy concentrates before spray drying</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
+                <w:t xml:space="preserve">Pump amperage: a new method for monitoring viscosity of dairy concentrates before spry drying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Schuck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Serge Méjean</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Mejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Beaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Lait</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lait</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 85 (4/5), pp.361-367. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lait:2005014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00895611v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01453929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprehensive study of acid gelation of heated milk with model protein systems</w:t>
               </w:r>
@@ -10046,723 +10046,723 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02263102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The size of native milk fat globules affects physico-chemical and sensory properties of Camembert cheese</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of rheological properties of acid gels made from heated casein combined with β-lactoglobulin or egg ovalbumin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Tomazewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Piot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pezennec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Lait</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/lait:2003003⟩</w:t>
+              <w:t xml:space="preserve">International Dairy Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 13 (2-3), pp.123-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0958-6946(02)00176-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00895488v1</w:t>
+                <w:t xml:space="preserve">hal-02263103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of rheological properties of acid gels made from heated casein combined with β-lactoglobulin or egg ovalbumin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The size of native milk fat globules affects physico-chemical and sensory properties of Camembert cheese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Caroline Michalski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.Y. Gassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Camier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Dairy Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Lait</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 83, pp.131-143</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02263103v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02681862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The size of native milk fat globules affects physico-chemical and sensory properties of Camembert cheese</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rheological characterization of the EPS produced by P. acidi-propionici on milk microfiltrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.Y. Gassi</w:t>
+                <w:t xml:space="preserve">Nathalie Gorret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.M.G.C. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Maubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Doublier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lait</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 83, pp.131-143</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 51 (2), pp.149-158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02681862v1</w:t>
+                <w:t xml:space="preserve">hal-02675221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheological characterization of the EPS produced by P. acidi-propionici on milk microfiltrate</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C.M.G.C. Renard</w:t>
+                <w:t xml:space="preserve">Fermentation by lactic bacteria at two temperatures of pre-heated reconstituted milk. II - Dynamic approach of the gel construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laligant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Louis Doublier</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Brulé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le Lait</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 83 (4), pp.307-320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lait:2003018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02675221v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00895503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermentation by lactic bacteria at two temperatures of pre-heated reconstituted milk. II - Dynamic approach of the gel construction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Laligant</w:t>
+                <w:t xml:space="preserve">The size of native milk fat globules affects physico-chemical and sensory properties of Camembert cheese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Caroline Michalski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Gassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Camier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Lait</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 83 (4), pp.307-320. </w:t>
+              <w:t xml:space="preserve">, 2003, 83 (2), pp.131-143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/lait:2003018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/lait:2003003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00895503v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00895488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheological characterization of the EPS produced by P. acidi-propionici on milk microfiltrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gorret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.M.G.C. Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Gorret</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">J.L. Maubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Doublier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 51 (2), pp.149-158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10787,103 +10787,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fermentation by lactic acid bacteria at two temperatures of pre-heated reconstituted milk. I - Behaviour of proteins and minerals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laligant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Brulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Paquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Lait</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 83 (3), pp.181-192. </w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11612,302 +11612,310 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00895362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rennet coagulation of skim milk and curd drainage: effect of pH, casein concentration, ionic strength and heat treatment</w:t>
+                <w:t xml:space="preserve">Whey drainage during soft cheese manufacture and properties of drained curd as modified by casein concentration, whey protein to casein ratio, and pasteurisation of milk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célina Daviau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Goudédranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Lait</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 80 (4), pp.397-415. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/lait:2000134⟩</w:t>
+              <w:t xml:space="preserve">, 2000, 80 (6), pp.573-587. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lait:2000145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00895427v1</w:t>
+                <w:t xml:space="preserve">hal-00895445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rennet coagulation of skim milk and curd drainage : effect of pH, casein concentration, ionic strenght and heat treatment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId364" w:history="1">
+                <w:t xml:space="preserve">Residual amount of water in a draining curd of camembert cheese and physicochemical characteristics of the drained curd as modified by the pH at renneting, the casein concentration and the ionic strenght of milk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Daviau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Goudedranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lait</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 80 (4), pp.397-415</w:t>
+              <w:t xml:space="preserve">, 2000, 80, pp.555-571</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02693971v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02693765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whey drainage during soft cheese manufacture and properties of drained curd as modified by casein concentration, whey protein to casein ratio, and pasteurisation of milk</w:t>
+                <w:t xml:space="preserve">Residual amount of water in a draining curd of camembert cheese and physicochemical characteristics of the drained curd as modified by the pH at renneting, the casein concentration and the ionic strength of milk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célina Daviau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Pierre</w:t>
@@ -11921,119 +11929,119 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Goudédranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lait</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le Lait</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 80 (6), pp.555-571. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lait:2000103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/lait:2000145⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02263108v1</w:t>
+                <w:t xml:space="preserve">hal-00895451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whey drainage during soft cheese manufacture and properties of drained curd as modified by casein concentration, whey protein to casein ratio, and pasteurisation of milk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célina Daviau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12055,362 +12063,354 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Goudédranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Lait</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId369" w:history="1">
+              <w:t xml:space="preserve">Lait</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 80 (6), pp.573 - 587. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/lait:2000145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00895445v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02263108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residual amount of water in a draining curd of camembert cheese and physicochemical characteristics of the drained curd as modified by the pH at renneting, the casein concentration and the ionic strenght of milk</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId364" w:history="1">
+                <w:t xml:space="preserve">Rennet coagulation of skim milk and curd drainage : effect of pH, casein concentration, ionic strenght and heat treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Daviau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Goudedranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Maubois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lait</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 80, pp.555-571</w:t>
+              <w:t xml:space="preserve">, 2000, 80 (4), pp.397-415</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02693765v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02693971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residual amount of water in a draining curd of camembert cheese and physicochemical characteristics of the drained curd as modified by the pH at renneting, the casein concentration and the ionic strength of milk</w:t>
+                <w:t xml:space="preserve">Rennet coagulation of skim milk and curd drainage: effect of pH, casein concentration, ionic strength and heat treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célina Daviau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Goudédranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Maubois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Lait</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 80 (6), pp.555-571. </w:t>
+              <w:t xml:space="preserve">, 2000, 80 (4), pp.397-415. </w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/lait:2000103⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/lait:2000134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00895451v1</w:t>
+                <w:t xml:space="preserve">hal-00895427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of whey drainage kinetics during soft cheese manufacture in relation with the physicochemical and technological factors, pH at renneting, casein concentration and ionic strength of milk</w:t>
               </w:r>
@@ -12448,51 +12448,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Goudédranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Lait</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 80 (4), pp.417-432. </w:t>
@@ -12530,103 +12530,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of whey drainage kinetics during soft cheese manufacture in relation with the physicochemical and technological factors, pH and renneting, casein concentration and ionic strength of milk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Daviau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Goudedranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lait</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 80 (4), pp.417-432</w:t>
@@ -12759,77 +12759,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dehydration by desorption and by spray drying of dairy proteins: influence of the mineral environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Schuck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Briard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Mejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12878,545 +12878,545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02693846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition, yield, texture and aroma compounds of goat cheeses as related to the A and O variants of alpha s1 casein in milk</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Séparation des lipides par microfiltration sur membranes minérales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Le Quéré</w:t>
+                <w:t xml:space="preserve">O. Surel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lait</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 3, pp.291-301</w:t>
+              <w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 115 (mai), pp.20-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02689164v1</w:t>
+                <w:t xml:space="preserve">hal-02694272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séparation des lipides par microfiltration sur membranes minérales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High pressure-induced gel formation of milk and whey concentrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Surel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
+                <w:t xml:space="preserve">L. Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Piot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Brulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Durier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 115 (mai), pp.20-24</w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 36, pp.149-164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02694272v1</w:t>
+                <w:t xml:space="preserve">hal-02693788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High pressure-induced gel formation of milk and whey concentrates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulation of water transfer in spray drying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Schuck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Roignant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Brulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Davenel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 36, pp.149-164</w:t>
+              <w:t xml:space="preserve">Drying Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 16 (7), pp.1371-1393</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02693788v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02693812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of water transfer in spray drying</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Brulé</w:t>
+                <w:t xml:space="preserve">Composition, yield, texture and aroma compounds of goat cheeses as related to the A and O variants of alpha s1 casein in milk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Davenel</w:t>
+                <w:t xml:space="preserve">Jean-Luc Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Riaublanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drying Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 16 (7), pp.1371-1393</w:t>
+              <w:t xml:space="preserve">Lait</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 3, pp.291-301</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02693812v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02689164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of water transfer in spray drying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Schuck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Roignant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Brulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Davenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13471,51 +13471,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composition, yield, texture and aroma compounds of goat cheeses as related to the A and O variants of αsl casein in milk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13573,168 +13573,125 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00929595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined effects of temperature and high-pressure treatments on physicochemical characteristics of skim milk</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Gaucheron</w:t>
+                <w:t xml:space="preserve">Fouling of ceramic membranes during microfiltration of model solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Surel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 59 (3), pp.439-447</w:t>
+              <w:t xml:space="preserve">Bioseparation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 7, pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02580089v1</w:t>
+                <w:t xml:space="preserve">hal-02693813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acidification of pressure-treated milk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13793,139 +13750,182 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Dairy Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 7, pp.325-330</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02693792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouling of ceramic membranes during microfiltration of model solutions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O. Surel</w:t>
+                <w:t xml:space="preserve">Combined effects of temperature and high-pressure treatments on physicochemical characteristics of skim milk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gaucheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Raulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioseparation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 7, pp.1-7</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 59 (3), pp.439-447</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02693813v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02580089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined effects of temperature and high-pressure treatments on physicochemical characteristics of skim milk</w:t>
               </w:r>
@@ -14049,51 +14049,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acidification of pressure-treated milk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gaucheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14174,77 +14174,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt de la nanofiltration dans la production de poudres de lactosérum déminéralisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Jeantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Schuck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Maubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lait</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 76, pp.283-301</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14416,51 +14416,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Gaucheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Le Graet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Schuck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lait</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 76, pp.445-460</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14714,51 +14714,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification des lipides de produits laitiers à faible teneur en matière grasse à l'aide du détecteur à diffusion de lumière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Surel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Ducruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14822,51 +14822,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ability of ceramic membranes to reject lipids of dairy products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Surel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14898,212 +14898,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02711837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caseinate at low temperatures: calcium use in B-casein extraction by microfiltration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microfiltration of long chain carboxylates: relationship between rejection and micellization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Surel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O. Surel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Desalination</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 95, pp.11-25</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02711882v1</w:t>
+                <w:t xml:space="preserve">hal-02711846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microfiltration of long chain carboxylates: relationship between rejection and micellization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId387" w:history="1">
+                <w:t xml:space="preserve">Caseinate at low temperatures: calcium use in B-casein extraction by microfiltration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Surel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Desalination</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Food Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 59 (3), pp.548-587. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2621.1994.tb05559.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02711846v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02711882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rennet coagulation of milk in the presence of sucrose</w:t>
               </w:r>
@@ -15184,51 +15184,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Brulé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Lait</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, 69 (1), pp.47-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15279,51 +15279,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Brulé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lait</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, 69 (1), pp.47-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15443,51 +15443,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de l'évolution de l'indice de réfraction et de la viscosité au cours de la gélification lactique du lait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Maubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Lait</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1988, 68 (1), pp.1-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15720,51 +15720,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02727520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (52)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (53)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -15879,2762 +15879,2770 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04557257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex coacervation in heteroprotein systems: formation mechanism, rheology, and potential applications.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
+                <w:t xml:space="preserve">Role of milk serum proteins in the rheological behaviour of casein micelles dispersion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossein Gholamian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maksym Loginov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Lambrouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rousseau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascaline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10èmes Rencontres Biologie-Physique du Grand Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Unités de recherche du grand ouest qui développent des activités à l’interface Biologie – Physique et appartenant aux universités, INRAE, CNRS et/ou INSERM, Jul 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">, Jun 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04630174v1</w:t>
+                <w:t xml:space="preserve">hal-04626680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déterminants mécanistiques de l'évolution de la structure et des propriétés viscoélastiques des gels laitiers enzymatiques</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ognjean Razov Radic</w:t>
+                <w:t xml:space="preserve">Complex coacervation in heteroprotein systems: formation mechanism, rheology, and potential applications.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghazi Ben Messaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rima Hachfi Soussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jeehyun Lee</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque STELA Incontournable Lait</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, STELA, May 2024, Quebec (Canada), Canada</w:t>
+              <w:t xml:space="preserve">10èmes Rencontres Biologie-Physique du Grand Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Unités de recherche du grand ouest qui développent des activités à l’interface Biologie – Physique et appartenant aux universités, INRAE, CNRS et/ou INSERM, Jul 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04593517v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04630174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheology of acid cheese during its drainage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Déterminants mécanistiques de l'évolution de la structure et des propriétés viscoélastiques des gels laitiers enzymatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bauland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Juste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ognjean Razov Radic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeehyun Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The XIXth Congress on Rheology (ICR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, https://www.erasmus.gr/microsites/1221/committees, Jul 2023, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">Colloque STELA Incontournable Lait</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, STELA, May 2024, Quebec (Canada), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04194808v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04593517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les AMI, Assemblages MIcroniques de protéines sériques</w:t>
+                <w:t xml:space="preserve">Rheology of acid cheese during its drainage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Mtibaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Richoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Aubert-Frogerais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Breizh CarnoTech: Journée chercheurs/entreprises Rencontrez l’excellence scientifique en région !</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Valorial, Nov 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">The XIXth Congress on Rheology (ICR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, https://www.erasmus.gr/microsites/1221/committees, Jul 2023, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03845369v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04194808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into ionic strength-modulated complex coacervation between Lactoferrin/β-lactoglobulin</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Heat treatment of concentrated milk protein system affect viscosity and enzymatic coagulation properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Azevedo-Scudeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Gousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RBPGO 9 : Les 9ièmes Rencontres de Biologie~Physique du Grand-Ouest 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Comité RBPGO, Jun 2022, Brest, France</w:t>
+              <w:t xml:space="preserve">Annual European Rheology Conference (AERC 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Séville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03707062v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03657419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat treatment of concentrated milk protein system affect viscosity and enzymatic coagulation properties</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ionic strength and temperature effects on the rheological properties of Lactoferrin/β-lactoglobulin coacervates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rima Soussi Hachfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Bouhallab</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual European Rheology Conference (AERC 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Séville, Spain</w:t>
+              <w:t xml:space="preserve">56ème Congrès du GFR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGCGM, Université Rennes 1, INRAE stlo, Université Rennes 1, Oct 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03657419v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03841437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionic strength and temperature effects on the rheological properties of Lactoferrin/β-lactoglobulin coacervates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rima Soussi Hachfi</w:t>
+                <w:t xml:space="preserve">Rheological properties of mixed dispersions of milk serum proteins and casein micelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossein Gholamian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maksym Loginov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Garnier-Lambrouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">56ème Congrès du GFR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LGCGM, Université Rennes 1, INRAE stlo, Université Rennes 1, Oct 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journées Plénières du GDR SLAMM (Solliciter LA Matière Molle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS, INRAE, Nov 2022, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03841437v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03852725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheological properties of mixed dispersions of milk serum proteins and casein micelles</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nadine Leconte</w:t>
+                <w:t xml:space="preserve">Insights into ionic strength-modulated complex coacervation between Lactoferrin/β-lactoglobulin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rima Soussi Hachfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Bouhallab</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Plénières du GDR SLAMM (Solliciter LA Matière Molle)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS, INRAE, Nov 2022, Roscoff, France</w:t>
+              <w:t xml:space="preserve">RBPGO 9 : Les 9ièmes Rencontres de Biologie~Physique du Grand-Ouest 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité RBPGO, Jun 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03852725v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03707062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring dairy protein aggregate structure allows to control the texture of emulsions</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les AMI, Assemblages MIcroniques de protéines sériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WUR Rheology Course, Emulsion Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Graduate School VLAG, in co-operation with Physical chemistry and soft matter, and Physics and physical chemistry of foods, Wageningen University &amp; Research, Sep 2021, Wageningen, Netherlands</w:t>
+              <w:t xml:space="preserve">Breizh CarnoTech: Journée chercheurs/entreprises Rencontrez l’excellence scientifique en région !</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Valorial, Nov 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03370387v2</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03845369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheological properties of lactoferrin/β-lactoglobulin complex coacervates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monitoring dairy protein aggregate structure allows to control the texture of emulsions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Loiseleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Gelebart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hachfi  Soussi Rima</w:t>
+                <w:t xml:space="preserve">M Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmes Journées de la Matière Condensée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, la Division de Physique de la Matière Condensée de la Société Française de Physique, Aug 2021, Rennes Edition virtuelle, France</w:t>
+              <w:t xml:space="preserve">WUR Rheology Course, Emulsion Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Graduate School VLAG, in co-operation with Physical chemistry and soft matter, and Physics and physical chemistry of foods, Wageningen University &amp; Research, Sep 2021, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03279359v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03370387v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheological properties of the enzymatic casein gel: dependence with the ion distribution in casein micelles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Bauland</w:t>
+                <w:t xml:space="preserve">Rheological properties of lactoferrin/β-lactoglobulin complex coacervates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hachfi  Soussi Rima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thomas Croguennec</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Plénières du GDR SLAMM (Solliciter LA Matière Molle)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS. INRAE, Nov 2021, Biarritz, France</w:t>
+              <w:t xml:space="preserve">17èmes Journées de la Matière Condensée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, la Division de Physique de la Matière Condensée de la Société Française de Physique, Aug 2021, Rennes Edition virtuelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03428277v1</w:t>
+                <w:t xml:space="preserve">hal-03279359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinctive yielding of dilute colloidal gel</w:t>
+                <w:t xml:space="preserve">Rheological properties of the enzymatic casein gel: dependence with the ion distribution in casein micelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bauland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Leocmach</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Large deformations GDR SLAMM workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS,INRAE, Jun 2021, webinare, France</w:t>
+              <w:t xml:space="preserve">Journées Plénières du GDR SLAMM (Solliciter LA Matière Molle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS. INRAE, Nov 2021, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03265975v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03428277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheological properties of lactoferrin /β-lactoglobulin complex coacervates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hachfi  Soussi Rima</w:t>
+                <w:t xml:space="preserve">Distinctive yielding of dilute colloidal gel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bauland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Said Bouhallab</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Leocmach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques Ecole doctorale EGAAL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Yannick OUTREMAN, Professeur Agrocampus Ouest, Alain VIAN, Professeur Université d’Angers; Hervé PREVOST, Professeur Oniris Nantes; Annick CHAUVIN, Professeure Université Rennes 1, Jun 2021, Rennes édition virtuelle, France</w:t>
+              <w:t xml:space="preserve">Large deformations GDR SLAMM workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS,INRAE, Jun 2021, webinare, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03279366v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03265975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gelation of whey proteins at alkaline pH</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rheological properties of lactoferrin /β-lactoglobulin complex coacervates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hachfi  Soussi Rima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICR 2020 : 18th International congress on Rhéology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Rio De Janeiro (Virtual Congress), France</w:t>
+              <w:t xml:space="preserve">Journées scientifiques Ecole doctorale EGAAL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Yannick OUTREMAN, Professeur Agrocampus Ouest, Alain VIAN, Professeur Université d’Angers; Hervé PREVOST, Professeur Oniris Nantes; Annick CHAUVIN, Professeure Université Rennes 1, Jun 2021, Rennes édition virtuelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03030755v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03279366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment la compétition pour l’adsorption à l’interface, entre protéines solubles et agrégées, permet de contrôler la texture des émulsions laitières</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gelation of whey proteins at alkaline pH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54.congrès annuel du Groupe Français de Rhéologie (GFR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">ICR 2020 : 18th International congress on Rhéology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Rio De Janeiro (Virtual Congress), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02338185v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03030755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les protéines solubles du lait pour texturer les aliments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment la compétition pour l’adsorption à l’interface, entre protéines solubles et agrégées, permet de contrôler la texture des émulsions laitières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Loiseleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Gelebart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Plénières du GDR SLAMM (Solliciter LA Matière Molle)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Roscoff, France</w:t>
+              <w:t xml:space="preserve">54.congrès annuel du Groupe Français de Rhéologie (GFR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02736668v1</w:t>
+                <w:t xml:space="preserve">hal-02338185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dry heating of beta-lactoglobulin generates microparticles: role of pH and lactose</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les protéines solubles du lait pour texturer les aliments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Schong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sevrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Edible Soft Matter – a SoftComp Topical Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Le Mans, France</w:t>
+              <w:t xml:space="preserve">Journées Plénières du GDR SLAMM (Solliciter LA Matière Molle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02107862v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de la température sur les interactions et le comportement rhéologique de dispersions de micelles de caséines concentrées</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Arsene</w:t>
+                <w:t xml:space="preserve">Dry heating of beta-lactoglobulin generates microparticles: role of pH and lactose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sevrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Schong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54.congrès annuel du Groupe Français de Rhéologie (GFR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Edible Soft Matter – a SoftComp Topical Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02338174v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of low temperature on interactions and rheology of dense casein micelles dispersions</w:t>
+                <w:t xml:space="preserve">Effet de la température sur les interactions et le comportement rhéologique de dispersions de micelles de caséines concentrées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Doudies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Arsène</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Arsene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Lambrouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XX EuroFood Chem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">54.congrès annuel du Groupe Français de Rhéologie (GFR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02165425v1</w:t>
+                <w:t xml:space="preserve">hal-02338174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les protéines solubles du lait pour texturer les aliments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of low temperature on interactions and rheology of dense casein micelles dispersions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Doudies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Arsène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Lambrouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journée scientifique "science des aliments et valorisation des bio-produits"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR UMR INRA / AgroCampus Rennes : Science et Technologie du Lait et de l'?uf (1253)., Apr 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">XX EuroFood Chem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02114757v1</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02165425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein Interactions / assemblies and subsequent properties</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les protéines solubles du lait pour texturer les aliments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STLOpendays</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR UMR INRA / AgroCampus Rennes : Science et Technologie du Lait et de l'?uf (1253)., Mar 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">journée scientifique "science des aliments et valorisation des bio-produits"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR UMR INRA / AgroCampus Rennes : Science et Technologie du Lait et de l'?uf (1253)., Apr 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02097220v1</w:t>
+                <w:t xml:space="preserve">hal-02114757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connectivité des gouttes de matières grasse par des agrégats de protéiques et texturation des émulsions.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Protein Interactions / assemblies and subsequent properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymerix 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">STLOpendays</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR UMR INRA / AgroCampus Rennes : Science et Technologie du Lait et de l'?uf (1253)., Mar 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737910v1</w:t>
+                <w:t xml:space="preserve">hal-02097220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acid-induced gel properties of an alginate-in-whey protein emulsion</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Pezennec</w:t>
+                <w:t xml:space="preserve">Connectivité des gouttes de matières grasse par des agrégats de protéiques et texturation des émulsions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Loiseleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Gelebart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Edible Soft Matter – a SoftComp Topical Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Le Mans, France</w:t>
+              <w:t xml:space="preserve">Polymerix 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02107864v1</w:t>
+                <w:t xml:space="preserve">hal-02737910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insight on the formation of whey protein microbeads by a microfluidic system</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hervé Tabuteau</w:t>
+                <w:t xml:space="preserve">Acid-induced gel properties of an alginate-in-whey protein emulsion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashkan Madadlou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. International Conference and exhibition on powder tecchnology INDONESIA (ICePTi) 2017</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Edible Soft Matter – a SoftComp Topical Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Le Mans, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01709342v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des assemblages fonctionnels obtenus par étuvage de poudres laitières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18676,206 +18684,198 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIe journée de l'animation transversale "glande mammaire, lait"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01925623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein aggregates modulate the texture of emulsified and acidified dairy model systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Riaublanc</w:t>
+                <w:t xml:space="preserve">New insight on the formation of whey protein microbeads by a microfluidic system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robi Andoyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tabuteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Food Colloids Conference - Food Colloids 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1. International Conference and exhibition on powder tecchnology INDONESIA (ICePTi) 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Bandung, Indonesia. pp.030022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5021215⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02198135v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01709342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How protein aggregates can modulate the texture of emulsified and acidified dairy model systems?</w:t>
+                <w:t xml:space="preserve">Protein aggregates modulate the texture of emulsified and acidified dairy model systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Gelebart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
@@ -18910,2718 +18910,2843 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Beaumal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Food structure and functionality forum symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">17. Food Colloids Conference - Food Colloids 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Leeds, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02198131v1</w:t>
+                <w:t xml:space="preserve">hal-02198135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of the texture of emulsified and acidified model systems by the addition of protein aggregates</w:t>
+                <w:t xml:space="preserve">How protein aggregates can modulate the texture of emulsified and acidified dairy model systems?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Gelebart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Jonchere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Beaumal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Biopolymers 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Nantes, France</w:t>
+              <w:t xml:space="preserve">3. Food structure and functionality forum symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02215895v1</w:t>
+                <w:t xml:space="preserve">hal-02198131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An original way to produce functional particles by dry heating whey proteins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elise Schong</w:t>
+                <w:t xml:space="preserve">Modulation of the texture of emulsified and acidified model systems by the addition of protein aggregates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Gelebart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. NIZO Dairy Conference Innovations in Dairy Ingredients</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Papendal, Netherlands</w:t>
+              <w:t xml:space="preserve">Colloque Biopolymers 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01618407v1</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02215895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriétés d’écoulement d’assemblages microniques produits par étuvage d’une poudre d’isolat de protéines sériques à pH alcalin</w:t>
+                <w:t xml:space="preserve">An original way to produce functional particles by dry heating whey proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Schong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52. Congrès du Groupe Français de Rhéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Nice, France</w:t>
+              <w:t xml:space="preserve">10. NIZO Dairy Conference Innovations in Dairy Ingredients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Papendal, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01626524v1</w:t>
+                <w:t xml:space="preserve">hal-01618407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation, structures and properties of whey protein aggregates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Propriétés d’écoulement d’assemblages microniques produits par étuvage d’une poudre d’isolat de protéines sériques à pH alcalin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Schong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Nutrition Infantile, Spectralys Innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">52. Congrès du Groupe Français de Rhéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209823v1</w:t>
+                <w:t xml:space="preserve">hal-01626524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheological properties of milk derived peptides in high-protein matrices</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Formation, structures and properties of whey protein aggregates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Croguennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Bouhallab</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 7. International Symposium on Food Rheology and Structure - ISFRS 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Zurich, Switzerland</w:t>
+              <w:t xml:space="preserve">Séminaire Nutrition Infantile, Spectralys Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743117v1</w:t>
+                <w:t xml:space="preserve">hal-01209823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two rheological methods to approach the gastric behavior of infant formulas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Chever</w:t>
+                <w:t xml:space="preserve">Rheological properties of milk derived peptides in high-protein matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lélia Lacou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Cauty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Kolotuev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 7. International Symposium on Food Rheology and Structure - ISFRS 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209824v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation, structure and properties of whey protein aggregates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two rheological methods to approach the gastric behavior of infant formulas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chever</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2.international Conference on Sustainable Agriculture and Food Security - A comprehensive approach</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Jatinangor, Indonesia</w:t>
+              <w:t xml:space="preserve">The 7. International Symposium on Food Rheology and Structure - ISFRS 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740966v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation, structure et propriétés des agrégats de protéines</w:t>
+                <w:t xml:space="preserve">Formation, structure and properties of whey protein aggregates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Croguennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop "structurationdes gels laitiers : addition d'(exo)polysaccharides, proteines d'origine végétale,.."</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">2.international Conference on Sustainable Agriculture and Food Security - A comprehensive approach</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Jatinangor, Indonesia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02215950v1</w:t>
+                <w:t xml:space="preserve">hal-02740966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La structure des yaourts : des mélanges modèles pour révéler les rôles respectifs des particules de protéines sériques et des micelles de caséine</w:t>
+                <w:t xml:space="preserve">Formation, structure et propriétés des agrégats de protéines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Chantal Cauty</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48ème Congrès du GFR 2013 – session Rhéométrie &amp; caractérisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Nantes, France</w:t>
+              <w:t xml:space="preserve">Workshop "structurationdes gels laitiers : addition d'(exo)polysaccharides, proteines d'origine végétale,.."</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209506v1</w:t>
+                <w:t xml:space="preserve">hal-02215950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale characterisation of in vitro and in vivo digested foods</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La structure des yaourts : des mélanges modèles pour révéler les rôles respectifs des particules de protéines sériques et des micelles de caséine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robi Andoyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Cauty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Food structures, Digestion &amp; health conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Palmerston North, New Zealand</w:t>
+              <w:t xml:space="preserve">48ème Congrès du GFR 2013 – session Rhéométrie &amp; caractérisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01454208v1</w:t>
+                <w:t xml:space="preserve">hal-01209506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dry heating of whey proteins: Structures, Aggregation and Gelling properties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Said Bouhallab</w:t>
+                <w:t xml:space="preserve">Multi-scale characterisation of in vitro and in vivo digested foods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Gouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noelle Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Symposium on Spray Dried Dairy Products</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Saint Malo (FR), France</w:t>
+              <w:t xml:space="preserve">1st Food structures, Digestion &amp; health conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Palmerston North, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00849258v1</w:t>
+                <w:t xml:space="preserve">hal-01454208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First assessment of diffusion coefficients in model cheese by Fluorescence Recovery after Photobleaching (FRAP) analysis.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M.N. Madec</w:t>
+                <w:t xml:space="preserve">Dry heating of whey proteins: Structures, Aggregation and Gelling properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gulzar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Lortal</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">congrès annuel de l'American dairy science association (ADSA) et de l'American society of animal science (ASAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, New Orleans (US), United States</w:t>
+              <w:t xml:space="preserve">5. International Symposium on Spray Dried Dairy Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Saint Malo (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729358v1</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00849258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale characterization of in vitro and in vivo digested foods</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie-Noelle Madec</w:t>
+                <w:t xml:space="preserve">First assessment of diffusion coefficients in model cheese by Fluorescence Recovery after Photobleaching (FRAP) analysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliane Floury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.N. Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jeanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lortal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Management Committee &amp; Working Group Meetings of COST ACTION FA1005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Le Croisic, France</w:t>
+              <w:t xml:space="preserve">congrès annuel de l'American dairy science association (ADSA) et de l'American society of animal science (ASAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, New Orleans (US), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454377v1</w:t>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On how heat-induced whey protein/κ-casein complexes affect interactions during the acid gelation of milk</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Pezennec</w:t>
+                <w:t xml:space="preserve">Multi-scale characterization of in vitro and in vivo digested foods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Gouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noelle Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDF Dairy Science and Technology Week 2010 - IDF Symposium on Science and Technology of Fermented Milk</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Tromsö, Norway</w:t>
+              <w:t xml:space="preserve">2nd Management Committee &amp; Working Group Meetings of COST ACTION FA1005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Le Croisic, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01454243v1</w:t>
+                <w:t xml:space="preserve">hal-01454377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingénierie des nanostructures protéiques et propriétés rhéologiques des gels acides de lait</w:t>
+                <w:t xml:space="preserve">On how heat-induced whey protein/κ-casein complexes affect interactions during the acid gelation of milk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45 iéme colloque du GFR Rhéologie des matériaux nanostructurés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Lyon, France</w:t>
+              <w:t xml:space="preserve">IDF Dairy Science and Technology Week 2010 - IDF Symposium on Science and Technology of Fermented Milk</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Tromsö, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01454241v1</w:t>
+                <w:t xml:space="preserve">hal-01454243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing the heat-induced whey protein complexes: a key to engineer the interactions in acid milk gels</w:t>
+                <w:t xml:space="preserve">Ingénierie des nanostructures protéiques et propriétés rhéologiques des gels acides de lait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDF World Dairy Summit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Auckland, New Zealand</w:t>
+              <w:t xml:space="preserve">45 iéme colloque du GFR Rhéologie des matériaux nanostructurés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01454242v1</w:t>
+                <w:t xml:space="preserve">hal-01454241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of heat treatment on the formation of acid milk gel: a kinetic study using rheology and confocal microscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Designing the heat-induced whey protein complexes: a key to engineer the interactions in acid milk gels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Morand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Le Tilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Symposium on Food Rheology and Structure, ISFRS 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Zurick, Switzerland</w:t>
+              <w:t xml:space="preserve">IDF World Dairy Summit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Auckland, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02215935v1</w:t>
+                <w:t xml:space="preserve">hal-01454242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheology and phase behavior of dense casein micelle dispersions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
+                <w:t xml:space="preserve">Effect of heat treatment on the formation of acid milk gel: a kinetic study using rheology and confocal microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Jemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noelle Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Le Tilly</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Symposium on Food Rheology and Structure, ISFRS 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2009, Zurich, Switzerland</w:t>
+              <w:t xml:space="preserve">, Jun 2009, Zurick, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02198122v1</w:t>
+                <w:t xml:space="preserve">hal-02215935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellular and molecular imaging by confocal microscopy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thomas Croguennec</w:t>
+                <w:t xml:space="preserve">Rheology and phase behavior of dense casein micelle dispersions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belkacem Debbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Doublier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third SMBBM International Congress of Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">5. International Symposium on Food Rheology and Structure, ISFRS 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00495848v1</w:t>
+                <w:t xml:space="preserve">hal-02198122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of heat treatment on the formation of acid milk gel: a kinetic study using rheology and confocal microscopy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId245" w:history="1">
+                <w:t xml:space="preserve">Cellular and molecular imaging by confocal microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Le Tilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M.N. Madec</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Bouhallab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Boutaleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Symposium on Food Rheology and Structure-ISFRS 2009-Zurich</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Switzerland</w:t>
+              <w:t xml:space="preserve">Third SMBBM International Congress of Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00495831v1</w:t>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00495848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of enriching milk with native micellar casein upon the quality and biological values of Kashkaval cheese</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E Simova</w:t>
+                <w:t xml:space="preserve">Effect of heat treatment on the formation of acid milk gel: a kinetic study using rheology and confocal microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Le Tilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.N. Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUFoST 13th World Congress of Food Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Nantes, France</w:t>
+              <w:t xml:space="preserve">The International Symposium on Food Rheology and Structure-ISFRS 2009-Zurich</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02215924v1</w:t>
+                <w:t xml:space="preserve">hal-00495831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive study of acid gelation of heated milk with model protein systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of enriching milk with native micellar casein upon the quality and biological values of Kashkaval cheese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zh Simov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Maubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Simova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Pezennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd NIZO Dairy Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2004, Papendal, Netherlands</w:t>
+              <w:t xml:space="preserve">IUFoST 13th World Congress of Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02215878v1</w:t>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02215924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obtention de gel par application de hautes pressions à un concentré de protéines de lait</w:t>
+                <w:t xml:space="preserve">Comprehensive study of acid gelation of heated milk with model protein systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Maubois</w:t>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Tomazewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Piot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pezennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">congrès annuel du GFR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1997, Nantes, France</w:t>
+              <w:t xml:space="preserve">3rd NIZO Dairy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Papendal, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02244971v1</w:t>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02215878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Obtention de gel par application de hautes pressions à un concentré de protéines de lait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Brule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Maubois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">congrès annuel du GFR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1997, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02244971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Microfiltration of sodium caseinate on ceramic membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Surel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on Inorganic Membranes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1991, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02244981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21631,410 +21756,410 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MRI and TD-NMR to monitor and quantify the draining of acid milk gels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Monaretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Quellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Cambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janushan Christy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GERM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Autrans, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05501456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drainage of acid-rennet gels from preheated milk</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">WHAT FACTORS ARE RESPONSIBLE FOR THE LIMITATION OF THE DRAINAGE OF ACID-RENNET GEL ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Barrucand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Gaborit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Richoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janushan Christy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">R Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDF Cheese Science &amp; Technology Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Bergen, Norway. , 2024</w:t>
+              <w:t xml:space="preserve">IDF World Dairy Summit 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04608094v1</w:t>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05542252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WHAT FACTORS ARE RESPONSIBLE FOR THE LIMITATION OF THE DRAINAGE OF ACID-RENNET GEL ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Barrucand</w:t>
+                <w:t xml:space="preserve">Drainage of acid-rennet gels from preheated milk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Islem Mtibaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Perrignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Gaborit</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
+                <w:t xml:space="preserve">R Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDF World Dairy Summit 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Paris, France. </w:t>
+              <w:t xml:space="preserve">IDF Cheese Science &amp; Technology Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Bergen, Norway. , 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05542252v1</w:t>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04608094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheological properties of Lactoferrin/β-Lactoglobulin Coacervates</w:t>
               </w:r>
@@ -22162,77 +22287,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Draining of acid milk gels monitored by MRI and TD-NMR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Monaretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Quellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Cambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -22666,51 +22791,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeehyun Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22759,63 +22884,63 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03841660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The rheological properties of rennet gels depend on the divalent cation distribution in the casein micelles.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Bauland</w:t>
+                <w:t xml:space="preserve">Les propriétés rhéologiques des gels présure dépendent de la répartition des cations bivalents dans les micelles de caséine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bauland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -22838,401 +22963,401 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques Ecole Doctorale EGAAL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Rennes Edition virtuelle, France</w:t>
+              <w:t xml:space="preserve">IDF International Cheese Science and Technology Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, 100% virtual edition, France. , 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03279380v1</w:t>
+                <w:t xml:space="preserve">hal-03256703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les propriétés rhéologiques des gels présure dépendent de la répartition des cations bivalents dans les micelles de caséine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Bauland</w:t>
+                <w:t xml:space="preserve">Lactoferrin/β-lactoglobulin complex coacervates: rheological properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hachfi  Soussi Rima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Romain Jeantet</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDF International Cheese Science and Technology Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, 100% virtual edition, France. , 2021</w:t>
+              <w:t xml:space="preserve">Genova Colloids 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Edition virtuelle, Switzerland. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03256703v1</w:t>
+                <w:t xml:space="preserve">hal-03279352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lactoferrin/β-lactoglobulin complex coacervates: rheological properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hachfi  Soussi Rima</w:t>
+                <w:t xml:space="preserve">The rheological properties of rennet gels depend on the divalent cation distribution in the casein micelles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bauland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascaline Hamon</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Jeantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genova Colloids 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Edition virtuelle, Switzerland. </w:t>
+              <w:t xml:space="preserve">Journées scientifiques Ecole Doctorale EGAAL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Rennes Edition virtuelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03279352v1</w:t>
+                <w:t xml:space="preserve">hal-03279380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Property improvement of mixed dairy and plant-based yogurt alternatives using formulation and lactic acid bacteria co-cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFM Microbes 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Nantes, France. , 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23471,168 +23596,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02107859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multisensory approach to study texture and flavour perception in low-fat yogurts</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Propriétés rhéologiques des coacervats de propriétés rhéologiques des coacervats de b-lactoglobuline et de lactoferrine utilisés pour l’encapsulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Bouhallab</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32. EFFoST International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Nantes, France. , 2018</w:t>
+              <w:t xml:space="preserve">53ème Congrès National du Groupe Français de Rhéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Brest, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01887278v1</w:t>
+                <w:t xml:space="preserve">hal-02788126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of whey protein aggregates on texture perception of low-fat set-type yogurts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Lesme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -23641,215 +23749,232 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Rannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Queveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. Food Colloids Conference - Food Colloids 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Leeds, United Kingdom. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01889274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriétés rhéologiques des coacervats de propriétés rhéologiques des coacervats de b-lactoglobuline et de lactoferrine utilisés pour l’encapsulation</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A multisensory approach to study texture and flavour perception in low-fat yogurts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Lesme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Rannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Alleaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Lopez Torrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Dalmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">53ème Congrès National du Groupe Français de Rhéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Brest, France. 2018</w:t>
+              <w:t xml:space="preserve">32. EFFoST International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Nantes, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02788126v1</w:t>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01887278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To what extent protein-flavour binding has an impact on flavour perception in low-fat yogurts?</w:t>
               </w:r>
@@ -24249,51 +24374,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Rannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Queveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -24620,64 +24745,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée PROFIL - La plasticité des protéines du lait : un atout majeur pour concevoir des assemblages fonctionnels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Rennes, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24702,77 +24827,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheological properties of milk derived peptides in high-protein matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lélia Lacou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24827,103 +24952,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhéological properties of milk derived peptides in high-concentrated casein matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lélia Lacou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Cauty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Kolotuev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IDF World Dairy Summit 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Vilnius, Lithuania. , 2015</w:t>
@@ -24946,191 +25071,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and rheological properties of casein micelles and whey protein aggregates acid gels</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PRA SEL « Réduction de la teneur en sel des aliments : une étude intégrée de la libération et de la perception du sel dans des aliments modèles et réels »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Rencontres de Biologie Physique du Grand Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Le Mans, France. 2014</w:t>
+              <w:t xml:space="preserve">Journée sur la capitalisation des données à l'aide d'ontologies, cas des gels laitiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Paris, France. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209637v1</w:t>
+                <w:t xml:space="preserve">hal-01209750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PRA SEL « Réduction de la teneur en sel des aliments : une étude intégrée de la libération et de la perception du sel dans des aliments modèles et réels »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure and rheological properties of casein micelles and whey protein aggregates acid gels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robi Andoyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée sur la capitalisation des données à l'aide d'ontologies, cas des gels laitiers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Paris, France. , 2014</w:t>
+              <w:t xml:space="preserve">6. Rencontres de Biologie Physique du Grand Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Le Mans, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209750v1</w:t>
+                <w:t xml:space="preserve">hal-01209637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Addition of citrate to casein micelles: Modifications of their physico-chemistry and acid gelation.</w:t>
               </w:r>
@@ -25168,51 +25293,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Minerals &amp; Dairy Products Symposium 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Auckland, New Zealand. 2014</w:t>
@@ -25362,64 +25487,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative [i]in vitro[/i] dynamic digestion of powder/liquid infant formulas: characterization of structure, proteolysis and lipolysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chever</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25487,64 +25612,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative in vitro dynamic digestion of powder/liquid infant formulas: characterization of structure, proteolysis and lipolysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chever</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25593,511 +25718,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering of heat-induced milk protein particles for acid gels</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
+                <w:t xml:space="preserve">Multi-scale characterization of the evolution of the food structure during digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Bouzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISFRS (6. International Symposium on Food Rhéologie and Structure)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2012</w:t>
+              <w:t xml:space="preserve">ISFRS ( International symposium on food rheology and structure)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Zurich, Switzerland. , 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01454213v1</w:t>
+                <w:t xml:space="preserve">hal-01454211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale characterization of the evolution of the food structure during digestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Bouzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISFRS ( International symposium on food rheology and structure)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Zurich, Switzerland. , 2012</w:t>
+              <w:t xml:space="preserve">5.International Symposium on the Spray Dried Dairy Product</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, SaintMalo, France. , 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01454211v1</w:t>
+                <w:t xml:space="preserve">hal-01209383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale characterization of the evolution of the food structure during digestion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivia Ménard</w:t>
+                <w:t xml:space="preserve">Dry heating of whey proteins: Structures, Aggregation and Gelling properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Gulzar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Didier Dupont</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5.International Symposium on the Spray Dried Dairy Product</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, SaintMalo, France. , 2012</w:t>
+              <w:t xml:space="preserve">5. International Symposium on Spray Dried Dairy Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Saint Malo, France. , 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209383v1</w:t>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dry heating of whey proteins: Structures, Aggregation and Gelling properties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Said Bouhallab</w:t>
+                <w:t xml:space="preserve">Engineering of heat-induced milk protein particles for acid gels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Morand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assiba Dekkari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Symposium on Spray Dried Dairy Products</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Saint Malo, France. , 2012</w:t>
+              <w:t xml:space="preserve">ISFRS (6. International Symposium on Food Rhéologie and Structure)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Zurich, Switzerland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Fisher, Erich J. Windhab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209378v1</w:t>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingénierie des nanoparticules protéiques et propriétés rhéologiques des gels acides laitiers</w:t>
               </w:r>
@@ -26351,51 +26476,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lortal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADSA ASAS Joint Annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, nouvelle Orléans, United States. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -26459,51 +26584,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noelle Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lortal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -26554,77 +26679,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Casein micelles as sticky colloidal microgel particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Emerson Cayemitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -26731,51 +26856,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noelle Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lortal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biopolymères' 2010 Matrices alimentaires : Construction, déconstruction, propriétés sensorielles et nutritionnelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Le Croisic, France. , 2010</w:t>
@@ -26938,90 +27063,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheology and phase behavior of dense casein micelle dispersions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belkacem Debbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Doublier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De Gennes Discussion Conference Chamonix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2009, Chamonix, France. 2009</w:t>
@@ -27102,51 +27227,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Arnoult-Delest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Brulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food colloids 2008 : creating structure, delivering functionality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Le Mans, France. 2008</w:t>
@@ -27296,64 +27421,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Arnoult-Delest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pâquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Brule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IDF World Dairy Summit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Dublin, Ireland. 2007</w:t>
@@ -28079,325 +28204,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02215918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure development of soft cheese curd</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Physico-chemical changes during acidification by a yoghurt starter of heat-treated milk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Joelle Léonil</w:t>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Laligant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Lemènager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Brulé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26 ème congrès international de laiterie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2002, Paris, France. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02244980v1</w:t>
+                <w:t xml:space="preserve">hal-02244976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physico-chemical changes during acidification by a yoghurt starter of heat-treated milk</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure development of soft cheese curd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Boutrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId607" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Gérard Brulé</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Gaucheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Léonil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26 ème congrès international de laiterie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2002, Paris, France. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId606" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02244976v1</w:t>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02244980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The structure of casein in heated suspensions affects the acid gelification of milk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Laligant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId607" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Lemènager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Brulé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -28929,51 +29054,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Turgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -29326,51 +29451,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Turgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -29602,64 +29727,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Role of Proteins in the Development of Food Structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -29818,51 +29943,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption of long chain sodium carboxylates on membrane materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Surel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -29958,51 +30083,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Schuck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Schong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -30179,64 +30304,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Noëlle Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lortal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -30817,51 +30942,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05488556v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Famelart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sevrin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Schong" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rousseau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Hamon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsfoodscitech.5c01081" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863490v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Hachfi Soussi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazi Ben Messaoud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2024.139121" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04862809v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islem Mtibaa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Perrignon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Richoux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2024.112457" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05055972v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Gholamian" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym Loginov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Garnier-Lambrouin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods13213480" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638791v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Monaretto" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Quellec" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Cambert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janushan Christy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2024.112088" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04120099v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bauland" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leocmach" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Croguennec" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2SM01556K" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04023433v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Soussi Hachfi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bouhallab" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12051040" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03865060v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeehyun Lee" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Azevedo-Scudeller" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Paul" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delaplace" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2022.112030" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03638167v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Canon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Maillard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thierry" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gagnaire" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crfs.2022.03.011" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03682487v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2022.113577" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03622993v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouchoux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guyomarc'H" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2022.107577" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654347v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Faiveley" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2022.107739" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02905785v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2020.110221" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03394364v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma B A Hinderink" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Boire" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Renard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Riaublanc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard M C Sagis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cocis.2021.101507" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03099687v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Arvisenet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie-Marie Deutsch" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2020.12.010" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02976249v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Lesme" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Alleaume" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marzin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2020.109491" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306102v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courcoux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2019.103789" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491445v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rannou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Prost" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2020.02.006" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317186v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashkan Madadlou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pezennec" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Floury" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2019.104556" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02969338v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bauland" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jeantet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roustel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2020-18749" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867984v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2018.08.018" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02215870v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Obeid" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Francius" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Guillemin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxi Wu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2019.110363" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098680v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2019.04.001" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048856v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Gelebart" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jonchere" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Beaumal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2019.02.007" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014941v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Loisel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2019.01.004" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399317v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Doudies" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Arsene" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods8120652" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854608v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2018.07.004" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906541v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia M&#233;nard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Deglaire" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gouar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guerin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu10091308" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621177v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2017.12.010" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02044447v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lorieau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Septier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laguerre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Roux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hazart" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2018.05.013" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02044445v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405408v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lopez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cauty" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Blot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antin&#233;a Margolis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2016.11.025" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581644v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2017.08.057" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209834v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Foligne" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parayre-Breton" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Cheddani" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Madec" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2015.04.002" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454591v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robi Andoyo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13594-015-0260-3" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535341v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariotti" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Valette" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fouillet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.115.216812" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209713v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaele Henry" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Gulzar" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle L&#233;onil" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13594-014-0190-5" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209825v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Burel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2015.04.031" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190608v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Barbe" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Buffi&#232;re" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2013.07.100" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209631v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chever" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beaucher" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2014.02.011" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209518v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2013.10.019" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019831v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2012.09.022" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLFD46FL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209468v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Huyen Tran Le" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijfs.12174" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-07VPLWG4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209305v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Morand" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assiba Dekkari" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2012.03.002" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N7X4Q5ZF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189599v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Legland" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2011.10.006" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454176v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2011.01.012" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MGMWTCK9-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930572v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morand" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13594-011-0013-x" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174828v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Christen" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174310v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bargain" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454173v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Novales" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/79qw-3z86" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729283v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aly" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Madec" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dupont" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf2008474" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454156v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Violleau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Surel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf102808f" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664239v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Hogan" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. O'Callaghan" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schuck" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895714v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Hannon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lortal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Tissier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/dst/2009035" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00742008v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouaud" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Poullennec" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2009.06.002" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N37P7RKD-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454081v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Gauvin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Paquet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Brul&#233;" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/dst/2009014" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895806v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis P&#226;quet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454089v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Debbou" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G&#233;san-Guiziou" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Doublier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3245956" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494452v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jemin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Tilly" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454078v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Le Poullennec" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454061v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Renan" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Arnoult-Delest" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2008.09.007" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G4H1N65B-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454072v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Jemin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Tilly" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf804042k" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730065v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Camier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousseau" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Tissier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2009.05.026" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4P26HDK8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895683v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Gassi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454062v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454094v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Arnoult-Delest" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S002202990800352X" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6FD3FE372B95D98973C940ABFD4A7239432233B8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454042v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895682v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454025v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlane Mahieux" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chatriot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gamerre" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2007003" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454014v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf0705771" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-2ML29DN4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454031v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Kehoe" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Brodkorb" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moll&#233;" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Yokoyama" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf070397r" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453999v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mimouni" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Naegele" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2007015" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661384v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Michalski" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte B. Camier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves J.-Y. Gassi" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Briard-Bion" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Leconte" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2006.09.011" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7QN3C2G6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895639v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454007v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf0722304" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7N435C3F-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453981v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Jean" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2005.04.001" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZGTJR5D6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453909v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Mekmene" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022029905001627" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453929v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mejean" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dolivet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2005014" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895611v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge M&#233;jean" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263102v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Tomazewski" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piot" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2003.10.009" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895488v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Camier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2003003" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263103v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0958-6946(02)00176-0" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681862v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Gassi" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675221v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gorret" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M.G.C. Renard" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Maubois" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895503v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laligant" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2003018" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03627936v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895493v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2003008" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895506v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Caussin" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Maubois" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2003021" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680877v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Graet" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Michel" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Richoux" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263112v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Boutrou" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gaucheron" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Le Graet" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02244983v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Fraga-Dubreuil" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bazureau" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/op020027y" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263109v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Roset" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Kerjean" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2001150" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895362v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Roset" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895427v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lina Daviau" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pierre" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Goud&#233;dranche" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2000134" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693971v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daviau" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pierre" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Goudedranche" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263108v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jacob" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2000145" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895445v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693765v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jacob" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895451v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2000103" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895428v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2000135" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693972v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263100v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Raulot" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0958-6946(99)00077-1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693846v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briard" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piot" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689164v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694272v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Surel" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693788v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chapron" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brul&#233;" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durier" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693812v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roignant" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Davenel" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578788v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929595v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580089v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gaucheron" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariette" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Raulot" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693792v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693813v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693945v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580090v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693943v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694217v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696665v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lepesant" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929497v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lepesant" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gaucheron" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Le Graet" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Schuck" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929486v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Maubois" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716177v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Ducruet" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lamberet" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711837v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711882v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2621.1994.tb05559.x" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0SWZWL0F-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711846v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711834v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929148v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hardy" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02725001v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Hardy" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02198136v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929115v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727235v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouillanne" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Kobilinsky" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desmazeaud" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727520v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04557257v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04630174v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593517v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Juste" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ognjean Razov Radic" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04194808v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mtibaa" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Aubert-Frogerais" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03845369v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03707062v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03657419v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tanguy" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Gousse" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03841437v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03852725v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03370387v2" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garnier" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Loiseleux" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gelebart" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chevalier" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279359v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hachfi  Soussi Rima" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03428277v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03265975v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279366v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03030755v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338185v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Loiseleux" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736668v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107862v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338174v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lambrouin" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165425v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Ars&#232;ne" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114757v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097220v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737910v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107864v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saint-Jalmes" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709342v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tabuteau" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5021215" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925623v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02198135v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02198131v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02215895v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Anton" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618407v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626524v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209823v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743117v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;lia Lacou" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Kolotuev" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209824v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu-Lacanal" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740966v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02215950v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209506v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454208v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849258v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gulzar" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lechevalier-Datin" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729358v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jeanson" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lortal" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454377v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454243v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454241v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454242v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02215935v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02198122v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495848v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boutaleb" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495831v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02215924v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zh Simov" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Simova" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02215878v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tomazewski" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02244971v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chapron" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Brule" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02244981v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05501456v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04608094v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Perrignon" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Richoux" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05542252v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barrucand" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gaborit" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04630213v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05543492v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rondeau-Mouro" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04555804v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150248v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kerjouh" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ebongu&#233;" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03841539v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03841660v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Martin" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279380v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03256703v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279352v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357826v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334240v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107859v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Malanina" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887278v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lopez Torrez" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dalmas" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889274v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Queveau" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788126v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887279v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887272v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Rannou" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938420v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizeth Lopez Torres" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698129v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617663v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551064v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656658v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02198138v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209822v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briard-Bion" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlan Caldas Pereira Silveira" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454533v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209637v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209750v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209594v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Sinet" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209418v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209536v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209432v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454213v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/170511.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454211v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Bouzerzour" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209383v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209378v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454236v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454238v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454410v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jeanson" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454404v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454257v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Emerson Cayemitte" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/195927.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454408v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Ibrahim Tawfik" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02215968v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Le Tilly" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02198124v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02215957v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Renan" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Paquet" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02215972v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02244979v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02198130v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph J. Kehoe" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02244972v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Arnoult-Delest" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D P&#226;quet" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02215911v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02215943v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delaunay" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02244977v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02215918v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02244980v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02244976v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Laligant" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Lem&#232;nager" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02215983v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Brul&#233;" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02244973v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02244978v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02244968v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02244982v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02244970v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034901v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Turgeon" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Jan" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gu&#233;don" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/lait-et-produits-laitiers/" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04673803v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roustel" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9781394312405.ch4" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394312405.ch4" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666951v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Pasquier" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-1-0716-3758-6" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3758-6_25" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04673768v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9781394312405.ch3" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394312405.ch3" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954408v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yrj&#246; Roos" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Afrassiabian" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khashayar Saleh" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Audebert" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/e/9781351119504" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781351119504-3" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315850v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dymocks.com.au/book/handbook-of-food-structure-development-by-fotis-spyropoulos-and-aris-lazidis-and-ian-norton-9781788012164" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392867v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/academic/product/the-oxford-companion-to-cheese-9780199330881?cc=fr&amp;amp;lang=en&amp;amp;" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02215902v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786505v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209600v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729581v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie No&#235;lle Madec" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786363v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02198134v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02198133v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02857117v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05488556v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Famelart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sevrin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Schong" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rousseau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Hamon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsfoodscitech.5c01081" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863490v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Hachfi Soussi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazi Ben Messaoud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2024.139121" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04862809v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islem Mtibaa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Perrignon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Richoux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2024.112457" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638791v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Monaretto" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Quellec" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Cambert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janushan Christy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2024.112088" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05055972v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Gholamian" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym Loginov" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Garnier-Lambrouin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods13213480" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04120099v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bauland" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leocmach" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Croguennec" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2SM01556K" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04023433v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Soussi Hachfi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bouhallab" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12051040" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03638167v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Canon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Maillard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thierry" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gagnaire" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crfs.2022.03.011" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03865060v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeehyun Lee" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Azevedo-Scudeller" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Paul" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delaplace" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2022.112030" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03682487v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2022.113577" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03622993v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouchoux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guyomarc'H" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2022.107577" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654347v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Faiveley" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2022.107739" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02905785v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2020.110221" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03394364v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma B A Hinderink" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Boire" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Renard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Riaublanc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard M C Sagis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cocis.2021.101507" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03099687v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Arvisenet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie-Marie Deutsch" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2020.12.010" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02976249v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Lesme" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Alleaume" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marzin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2020.109491" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306102v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courcoux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2019.103789" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491445v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rannou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Prost" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2020.02.006" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317186v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashkan Madadlou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pezennec" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Floury" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2019.104556" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02969338v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bauland" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jeantet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roustel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2020-18749" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02215870v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Obeid" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Francius" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Guillemin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxi Wu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2019.110363" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098680v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2019.04.001" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867984v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2018.08.018" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048856v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Gelebart" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jonchere" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Beaumal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2019.02.007" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014941v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Loisel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2019.01.004" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399317v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Doudies" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Arsene" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods8120652" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621177v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2017.12.010" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02044447v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lorieau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Septier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laguerre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Roux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hazart" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2018.05.013" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906541v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia M&#233;nard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Deglaire" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gouar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guerin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu10091308" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854608v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2018.07.004" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02044445v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405408v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lopez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cauty" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Blot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antin&#233;a Margolis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2016.11.025" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581644v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2017.08.057" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209834v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Foligne" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parayre-Breton" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Cheddani" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Madec" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2015.04.002" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454591v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robi Andoyo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13594-015-0260-3" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209713v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaele Henry" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Gulzar" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle L&#233;onil" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13594-014-0190-5" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535341v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariotti" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Valette" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fouillet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.115.216812" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209825v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Burel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2015.04.031" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190608v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Barbe" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Buffi&#232;re" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2013.07.100" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209631v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chever" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beaucher" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2014.02.011" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209518v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2013.10.019" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019831v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2012.09.022" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLFD46FL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209468v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Huyen Tran Le" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijfs.12174" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-07VPLWG4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209305v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Morand" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assiba Dekkari" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2012.03.002" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N7X4Q5ZF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189599v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Legland" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2011.10.006" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930572v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morand" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13594-011-0013-x" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174828v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Christen" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174310v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bargain" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454176v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2011.01.012" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MGMWTCK9-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454173v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Novales" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/79qw-3z86" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729283v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aly" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Madec" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dupont" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf2008474" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664239v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Hogan" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. O'Callaghan" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schuck" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454156v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Violleau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Surel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf102808f" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454081v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Gauvin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Paquet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Brul&#233;" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/dst/2009014" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895806v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis P&#226;quet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454089v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Debbou" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G&#233;san-Guiziou" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Doublier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3245956" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494452v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jemin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Tilly" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454078v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouaud" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Le Poullennec" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2009.06.002" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N37P7RKD-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895714v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Hannon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lortal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Tissier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/dst/2009035" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00742008v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Poullennec" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454061v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Renan" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Arnoult-Delest" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2008.09.007" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G4H1N65B-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454072v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Jemin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Tilly" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf804042k" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730065v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Camier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousseau" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Tissier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2009.05.026" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4P26HDK8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895683v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Gassi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454062v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454094v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Arnoult-Delest" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S002202990800352X" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6FD3FE372B95D98973C940ABFD4A7239432233B8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454042v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895682v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454025v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlane Mahieux" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chatriot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gamerre" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2007003" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454014v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf0705771" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-2ML29DN4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454031v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Kehoe" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Brodkorb" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moll&#233;" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Yokoyama" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf070397r" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453999v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mimouni" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Naegele" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2007015" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661384v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Michalski" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte B. Camier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves J.-Y. Gassi" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Briard-Bion" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Leconte" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2006.09.011" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7QN3C2G6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895639v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454007v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf0722304" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7N435C3F-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453981v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Jean" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2005.04.001" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZGTJR5D6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453909v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Mekmene" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022029905001627" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895611v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge M&#233;jean" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dolivet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453929v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mejean" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2005014" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263102v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Tomazewski" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piot" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2003.10.009" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263103v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0958-6946(02)00176-0" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681862v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Gassi" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Camier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675221v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gorret" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M.G.C. Renard" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Maubois" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895503v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laligant" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2003018" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895488v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2003003" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03627936v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895493v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2003008" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895506v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Caussin" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Maubois" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2003021" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680877v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Graet" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Michel" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Richoux" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263112v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Boutrou" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gaucheron" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Le Graet" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02244983v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Fraga-Dubreuil" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bazureau" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/op020027y" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263109v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Roset" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Kerjean" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2001150" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895362v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Roset" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895445v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lina Daviau" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pierre" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Goud&#233;dranche" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jacob" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2000145" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693765v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daviau" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pierre" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Goudedranche" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jacob" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895451v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2000103" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263108v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693971v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895427v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2000134" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895428v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2000135" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693972v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263100v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Raulot" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0958-6946(99)00077-1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693846v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briard" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piot" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694272v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Surel" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693788v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chapron" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brul&#233;" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durier" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693812v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roignant" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Davenel" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689164v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578788v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929595v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693813v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693792v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariette" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Raulot" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580089v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gaucheron" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693945v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580090v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693943v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694217v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696665v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lepesant" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929497v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lepesant" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gaucheron" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Le Graet" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Schuck" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929486v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Maubois" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716177v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Ducruet" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lamberet" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711837v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711846v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711882v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2621.1994.tb05559.x" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0SWZWL0F-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711834v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929148v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hardy" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02725001v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Hardy" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02198136v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929115v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727235v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouillanne" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Kobilinsky" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desmazeaud" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727520v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04557257v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04626680v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lambrouin" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04630174v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593517v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Juste" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ognjean Razov Radic" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04194808v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mtibaa" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Aubert-Frogerais" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03657419v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tanguy" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Gousse" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03841437v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03852725v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03707062v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03845369v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03370387v2" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garnier" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Loiseleux" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gelebart" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chevalier" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279359v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hachfi  Soussi Rima" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03428277v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03265975v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279366v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03030755v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338185v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Loiseleux" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736668v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107862v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338174v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165425v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Ars&#232;ne" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114757v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097220v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737910v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107864v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saint-Jalmes" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925623v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709342v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tabuteau" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5021215" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02198135v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02198131v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02215895v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Anton" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618407v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626524v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209823v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743117v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;lia Lacou" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Kolotuev" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209824v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu-Lacanal" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740966v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02215950v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209506v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454208v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849258v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gulzar" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lechevalier-Datin" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729358v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jeanson" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lortal" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454377v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454243v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454241v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454242v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02215935v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02198122v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495848v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boutaleb" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495831v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02215924v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zh Simov" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Simova" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02215878v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tomazewski" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02244971v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chapron" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Brule" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02244981v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05501456v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05542252v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barrucand" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gaborit" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04608094v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Richoux" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04630213v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05543492v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rondeau-Mouro" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04555804v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150248v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kerjouh" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ebongu&#233;" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03841539v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03841660v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Martin" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03256703v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279352v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279380v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357826v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334240v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107859v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Malanina" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788126v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889274v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Queveau" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887278v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lopez Torrez" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dalmas" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887279v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887272v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Rannou" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938420v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizeth Lopez Torres" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698129v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617663v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551064v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656658v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02198138v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209822v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briard-Bion" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlan Caldas Pereira Silveira" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454533v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209750v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209637v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209594v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Sinet" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209418v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209536v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209432v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454211v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Bouzerzour" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209383v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209378v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454213v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/170511.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454236v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454238v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454410v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jeanson" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454404v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454257v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Emerson Cayemitte" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/195927.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454408v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Ibrahim Tawfik" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02215968v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Le Tilly" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02198124v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02215957v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Renan" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Paquet" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02215972v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02244979v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02198130v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph J. Kehoe" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02244972v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Arnoult-Delest" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D P&#226;quet" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02215911v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02215943v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delaunay" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02244977v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02215918v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02244976v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Laligant" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Lem&#232;nager" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02244980v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02215983v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Brul&#233;" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02244973v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02244978v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02244968v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02244982v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02244970v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034901v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Turgeon" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Jan" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gu&#233;don" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/lait-et-produits-laitiers/" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04673803v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roustel" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9781394312405.ch4" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394312405.ch4" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666951v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Pasquier" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-1-0716-3758-6" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3758-6_25" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04673768v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9781394312405.ch3" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394312405.ch3" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954408v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yrj&#246; Roos" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Afrassiabian" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khashayar Saleh" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Audebert" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/e/9781351119504" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781351119504-3" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315850v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dymocks.com.au/book/handbook-of-food-structure-development-by-fotis-spyropoulos-and-aris-lazidis-and-ian-norton-9781788012164" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392867v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/academic/product/the-oxford-companion-to-cheese-9780199330881?cc=fr&amp;amp;lang=en&amp;amp;" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02215902v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786505v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209600v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729581v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie No&#235;lle Madec" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786363v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02198134v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02198133v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02857117v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>