--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -66,2691 +66,2691 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’intelligence artificielle : un véritable assistant pour la conception des sujets du CLES B2 ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Brouttier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Fries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le plurilinguisme en action : former, évaluer, certifier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Coordination Nationale CLES, Oct 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05330299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A corpus of spontaneous L2 English speech for real-situation speaking assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Coulange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Fries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Masperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Rossato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Turin, Italy. pp.293-297</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04595927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“From Language Needs to Professional and Disciplinary Cultures in French Companies: An Ethnographic Study”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Fries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Manoïlov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Bordin Dal Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESSE 2024, seminar 58: Professional and Disciplinary Cultures in English for Specific Purposes (ESP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lausanne, Aug 2024, Lausanne ( CH), Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04987694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Advantages and limitations of digital technologies for scenario-based assessment: the case of the French Language Certificates for Higher Education (Certificats de compétences en langues de l’enseignement supérieur – CLES) ”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Fries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Rivens Mompean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rouveyrol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Languages for Specific Purposes and digital technologies (LSP-num)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sara Alvarez-Martinez, Sophie Belan, Marie-Hélène Fries, AudeLabetoullle, Evgueniya Lyu, Oct 2024, St Martin d'Hères (université Grenoble Alpes), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04969382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">–“How far does language assessment need to go to meet employers' needs?”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Fries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Manoïlov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Bordin Dal Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Didactique de l’anglais langue étrangère en contexte éducatif : enjeux et spécificités (TeachLEng). Colloque international de l'Association pour la recherche endidactique eacquisition de l’anglais (ARDAA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour la recherche en didactique et acquisition de l’anglais (ARDAA), Jun 2024, Paris, université de la Sorbonne nouvelle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04969362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un environnement numérique pour le Certificat de compétences en langues de l’enseignement supérieur (CLES) ? Défis et opportunités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Fries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Brouttier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Pradat-Paz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Tinchant Benrahho</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transition(s) dans et pour les centres de Langues et de ressources en Langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Emilie Magnat, Université Lyon 2; Sophie Dufour, Université Lyon 2; Cécile Ehrhart, INSA Lyon; Angeline Durand-Vallot, Université Lyon 1, Nov 2023, Lyon, France. https://ranacles2023.sciencesconf.org/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04605915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’approche par compétences dans les BUT : et si le Certificat de compétences en langues de l’enseignement supérieur (CLES) avait une place à part ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Fries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l'association des professeurs de langues en IUT (APLIUT) : « Les pédagogies innovantes en langues de spécialité »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ’IUT Louis Pasteur, Schiltigheim, IUT Robert Schumann d’Illkirch, Jun 2022, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04963975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Multimédialité, évaluation et compréhension de l’oral : l’exemple du CLES B2 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Fries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Dahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rouveyrol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque 2022 du Groupe d'enseignement et de recherche en anglais de spécialité (GERAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Camille Biros, Caroline Peynaud, Inesa Sahakyan (Laboratoire ILCEA4, UGA), Mar 2022, St Martin d'Hères (Grenoble), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04963884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Tasks and scenarios in the ACERT exams in Poland and the CLES tests in France”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bardière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Fries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards croisés sur l'évaluation en langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, webnaire organisé par Mare-Hélène Fries et Monica Masperi, Université Grenoble Alpes, Jan 2022, Grenoble (38000), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04535785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La place du multilinguisme dans l’avenir des centres de langues : et si le CLES était un atout ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Fries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodica Brighidin-Charlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Bordin Dal Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Tinchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Navarrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Perspectives d'avenir des centres de langues et centres de ressources en langues: quelle(s) viison(s) du futur? " Colloque du rassemblement national des centres de langues de l'enseignement supérieur (RANACLES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine, Nov 2022, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Is the scientific method always scientific? Lessons of the Lancetgate for ESP”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Fries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Culture(s) littéraire et scientifique : Ruptures et continuités en anglais de spécialité" Colloque du GERAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nicolas Molle, Mar 2021, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le corps au prisme des métaphores : représentations métaphoriques des nanoparticules ingérées par le corps humain dans La Proie de Michael Crichton »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Fries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque en ligne « Nommer le corps, nommer la maladie »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anaïs Carnet, Mar 2021, DIJON, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Certification, enseignement supérieur, recherche et innovation : mon CLES en 180 secondes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Brouttier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine de Coëtlogon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Fries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Hocquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXVIIIe Congrès RANACLES - (Dis)continuité des apprentissages en langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Annick Rivens Mompean, Centre de langues de l'université de Lille (CLIL), Nov 2021, Villeneuve d'Ascq, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03536510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Au fondement des langues de spécialité, le spécialisé »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Fries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ressources linguistiques, méthodes et applications didactiques en langues de spécialité (RADELAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, laboratoires LIDILEM et ILCEA4, université Grenoble Alpes, Feb 2020, St Martin d'Hères (université Grenoble Alpes), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04969393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Characterising a ‘zero degree’ of manipulation through the reports of the International Panel on Climate Change”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Fries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Metaphor and manipulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Denis Jamet et Adeline Terry, May 2019, Université de Lyon 3, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04931234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Theory constitutive metaphors and environmental ethics in the IPCC assessment reports”.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Fries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque du GERAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fanny Domenec et Catherine Resche, Mar 2019, Université de Paris 2, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04931211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benchmarking a specialised reading comprehension examination on the CEF a posteriori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Thevenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Biros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Jouannaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Fries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">38e colloque international du GERAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01913173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anglais de spécialité et numérique : relation privilégiée et changement paradigmatique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Labetoulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgueniya Lyu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Belan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Fries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASp - La revue du GERAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 88, pp.199-206. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/15c2e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05431567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Certificat de compétences en langues de l’enseignement supérieur (Cles) a-t-il une place particulière dans l’approche par compétences ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Fries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et pratiques pédagogiques en langues. Cahiers de l’APLIUT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 43 (1), http://journals.openedition.org/apliut/11390 ; DOI : https://doi.org/10.4000/11sa8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/11sa8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04969134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartes mentales et évaluation en langues : expérimentation à partir du Cles (Certificat de compétences en langues de l’enseignement supérieur)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgueniya Lyu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Fries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Considérer les représentations iconographiques dans l’enseignement-apprentissage de l’anglais, 42 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/apliut.10520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04221517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métaphores constitutives des théories et style spécialisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Fries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études de stylistique anglaise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 17, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/esa.5001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04969274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartes mentales et évaluation en langues : expérimentation à partir du Cles (Certificat de compétences en langues de l'enseignement supérieur)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Fries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgueniya Evgueniya Lyu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Considérer les représentations iconographiques dans l’enseignement-apprentissage de l’anglais, 42 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/apliut.10520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04135627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les différents prismes de la Fiction à substrat professionnel (FASP) — Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Nallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Fries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ILCEA: Revue de l’Institut des langues et cultures d'Europe, Amérique, Afrique, Asie et Australie </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 47, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/ilcea.15349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03698937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IPCC vs. NIPCC : l’interprétation des données climatiques, entre légitimation et manipulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Fries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éclats. Revue des doctorantes et doctorants de l’école doctorale 592 LECLA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, La recherche et le discours scientifique, n°2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58335/eclats.297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04278604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'utilité du Certificat de compétences en langues de l'enseignement supérieur (CLES) pour les &amp;quot;langues au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Fries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes en didactique des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Les langues au travail / Languages at work, 38, pp.26-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04383192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’évaluation des compétences langagières à travers le prisme des genres spécialisés en anglais de spécialité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Biros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Fries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASp - La revue du GERAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 79, pp.49-74. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/asp.7004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03831849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explicit and implicit ethical issues in the reports of the Intergovernmental Panel on Climate Change: the example of the “tipping points” metaphor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Fries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASp - La revue du GERAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 76, pp.9-27. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/asp.5945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04931180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanotechnology and the Gray Goo Scenario: Narratives of Doom?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Benchmarking comprehension exams on the CEFR a posteriori: an exploratory experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Jouannaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Thevenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Biros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Fries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ILCEA: Revue de l’Institut des langues et cultures d'Europe, Amérique, Afrique, Asie et Australie </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/ilcea.4687⟩</w:t>
+              <w:t xml:space="preserve">ASp - La revue du GERAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/asp.5507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02017645v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01924435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmarking comprehension exams on the CEFR a posteriori: an exploratory experiment</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Nanotechnology and the Gray Goo Scenario: Narratives of Doom?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Fries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASp - La revue du GERAS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/asp.5507⟩</w:t>
+              <w:t xml:space="preserve">ILCEA: Revue de l’Institut des langues et cultures d'Europe, Amérique, Afrique, Asie et Australie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 31, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ilcea.4687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...1416 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...157 lines deleted...]
-                <w:t xml:space="preserve">hal-01913173v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02017645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2768,90 +2768,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anglais de spécialité et numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Labetoulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgueniya Lyu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Belan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Fries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASp - La revue du GERAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 88 (88), 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2885,64 +2885,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visiting specialised fiction (FASP) through the prism of authors, experts, readers and viewers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Fries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Nallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ILCEA: Revue de l’Institut des langues et cultures d'Europe, Amérique, Afrique, Asie et Australie </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 47, 2022, 978-2-37747-361-8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3008,90 +3008,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A corpus of spontaneous L2 English speech for real-situation speaking assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Coulange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Fries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Masperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">the 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Torino, Italy. , A corpus of spontaneous L2 English speech for real-situation speaking assessment, pp.293-297, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3148,51 +3148,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le corps humain aux prises avec les nanotechnologies dans la fiction à substrat professionnel et la science-fiction, aux États-unis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Fries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anaïs Carnet, Lucie Bernard, Véronique Liard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nommer le corps, nommer la maladie, modèles de représentation.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lambert Lucas, 2024, 978-2-35935-440-9</w:t>
@@ -3253,51 +3253,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Développer des formations en langues adaptées aux besoins spécifiques des étudiants en LANSAD/LSP et adosser leur validation au CECRL ? Étude de cas. »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Fries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La gouvernance linguistique des universités et établissements d'enseignement supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Paris, France. Editions de l'école polytechnique., p.341-354, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3354,90 +3354,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benchmarking comprehension exams on the CEFR a posteriori: an exploratory experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Fries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Jouannaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Thevenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Biros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3487,51 +3487,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les métaphores comme voie d’accès à l’anglais scientifique et technique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Fries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistique. Université Paris IV - Paris Sorbonne, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3581,51 +3581,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanomonde et Nouveau monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Fries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ELLUG (Éditions littéraires et linguistiques de l'université de Grenoble). , 2016, Savoirs littéraires et imaginaires scientifiques., Yves Citton, 978-2843103315</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3812,51 +3812,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431567v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Labetoulle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgueniya Lyu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Belan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Fries" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15c2e" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04969134v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11sa8" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221517v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.10520" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969274v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/esa.5001" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135627v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgueniya Evgueniya Lyu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698937v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Nallet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.15349" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278604v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58335/eclats.297" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383192v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831849v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Biros" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.7004" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931180v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.5945" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02017645v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.4687" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924435v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Jouannaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thevenon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.5507" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330299v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Roussel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Brouttier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595927v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coulange" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Masperi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rossato" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04987694v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mano&#239;lov" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Bordin Dal Pont" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04969382v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Rivens Mompean" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rouveyrol" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04969362v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605915v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Pradat-Paz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Tinchant Benrahho" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963975v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963884v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dahan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535785v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bardi&#232;re" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04968536v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Brighidin-Charlin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Tinchant" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Navarrete" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04968586v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04968611v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03536510v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine de Co&#235;tlogon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Fischer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Hocquez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04969393v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931234v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931211v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01913173v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431568v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15c2v" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886348v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.14868" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595945v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04969192v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04969237v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02936163v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/tel-02017782v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02017747v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330299v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Roussel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Brouttier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Fries" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595927v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coulange" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Masperi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rossato" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04987694v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mano&#239;lov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Bordin Dal Pont" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04969382v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Rivens Mompean" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rouveyrol" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04969362v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605915v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Pradat-Paz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Tinchant Benrahho" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963975v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963884v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dahan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535785v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bardi&#232;re" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04968536v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Brighidin-Charlin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Tinchant" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Navarrete" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04968586v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04968611v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03536510v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine de Co&#235;tlogon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Fischer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Hocquez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04969393v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931234v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931211v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01913173v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thevenon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Biros" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Jouannaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431567v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Labetoulle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgueniya Lyu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Belan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15c2e" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04969134v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11sa8" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221517v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.10520" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969274v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/esa.5001" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135627v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgueniya Evgueniya Lyu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698937v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Nallet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.15349" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278604v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58335/eclats.297" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383192v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831849v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.7004" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931180v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.5945" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924435v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.5507" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02017645v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.4687" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431568v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15c2v" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886348v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.14868" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595945v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04969192v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04969237v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02936163v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/tel-02017782v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02017747v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>