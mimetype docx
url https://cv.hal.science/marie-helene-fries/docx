--- v1 (2026-04-07)
+++ v2 (2026-05-08)
@@ -696,273 +696,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04605915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’approche par compétences dans les BUT : et si le Certificat de compétences en langues de l’enseignement supérieur (CLES) avait une place à part ?</w:t>
+                <w:t xml:space="preserve">« Multimédialité, évaluation et compréhension de l’oral : l’exemple du CLES B2 »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Fries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Dahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rouveyrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'association des professeurs de langues en IUT (APLIUT) : « Les pédagogies innovantes en langues de spécialité »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ’IUT Louis Pasteur, Schiltigheim, IUT Robert Schumann d’Illkirch, Jun 2022, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Colloque 2022 du Groupe d'enseignement et de recherche en anglais de spécialité (GERAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Camille Biros, Caroline Peynaud, Inesa Sahakyan (Laboratoire ILCEA4, UGA), Mar 2022, St Martin d'Hères (Grenoble), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04963975v1</w:t>
+                <w:t xml:space="preserve">hal-04963884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Multimédialité, évaluation et compréhension de l’oral : l’exemple du CLES B2 »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Tasks and scenarios in the ACERT exams in Poland and the CLES tests in France”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bardière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Fries</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Rouveyrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque 2022 du Groupe d'enseignement et de recherche en anglais de spécialité (GERAS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Camille Biros, Caroline Peynaud, Inesa Sahakyan (Laboratoire ILCEA4, UGA), Mar 2022, St Martin d'Hères (Grenoble), France</w:t>
+              <w:t xml:space="preserve">Regards croisés sur l'évaluation en langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, webnaire organisé par Mare-Hélène Fries et Monica Masperi, Université Grenoble Alpes, Jan 2022, Grenoble (38000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04963884v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04535785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Tasks and scenarios in the ACERT exams in Poland and the CLES tests in France”</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’approche par compétences dans les BUT : et si le Certificat de compétences en langues de l’enseignement supérieur (CLES) avait une place à part ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Fries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regards croisés sur l'évaluation en langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, webnaire organisé par Mare-Hélène Fries et Monica Masperi, Université Grenoble Alpes, Jan 2022, Grenoble (38000), France</w:t>
+              <w:t xml:space="preserve">Congrès de l'association des professeurs de langues en IUT (APLIUT) : « Les pédagogies innovantes en langues de spécialité »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ’IUT Louis Pasteur, Schiltigheim, IUT Robert Schumann d’Illkirch, Jun 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04535785v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04963975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place du multilinguisme dans l’avenir des centres de langues : et si le CLES était un atout ?</w:t>
               </w:r>
@@ -1868,196 +1868,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04969134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartes mentales et évaluation en langues : expérimentation à partir du Cles (Certificat de compétences en langues de l’enseignement supérieur)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Métaphores constitutives des théories et style spécialisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Fries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Considérer les représentations iconographiques dans l’enseignement-apprentissage de l’anglais, 42 (1), </w:t>
+              <w:t xml:space="preserve">Études de stylistique anglaise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17, </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/apliut.10520⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/esa.5001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04221517v1</w:t>
+                <w:t xml:space="preserve">hal-04969274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métaphores constitutives des théories et style spécialisé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cartes mentales et évaluation en langues : expérimentation à partir du Cles (Certificat de compétences en langues de l’enseignement supérieur)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgueniya Lyu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Fries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études de stylistique anglaise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 17, </w:t>
+              <w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Considérer les représentations iconographiques dans l’enseignement-apprentissage de l’anglais, 42 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/esa.5001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/apliut.10520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04969274v1</w:t>
+                <w:t xml:space="preserve">hal-04221517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartes mentales et évaluation en langues : expérimentation à partir du Cles (Certificat de compétences en langues de l'enseignement supérieur)</w:t>
               </w:r>
@@ -2079,51 +2079,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgueniya Evgueniya Lyu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Considérer les représentations iconographiques dans l’enseignement-apprentissage de l’anglais, 42 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/apliut.10520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04135627v1</w:t>
@@ -3812,51 +3812,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330299v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Roussel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Brouttier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Fries" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595927v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coulange" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Masperi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rossato" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04987694v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mano&#239;lov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Bordin Dal Pont" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04969382v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Rivens Mompean" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rouveyrol" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04969362v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605915v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Pradat-Paz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Tinchant Benrahho" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963975v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963884v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dahan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535785v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bardi&#232;re" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04968536v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Brighidin-Charlin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Tinchant" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Navarrete" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04968586v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04968611v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03536510v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine de Co&#235;tlogon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Fischer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Hocquez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04969393v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931234v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931211v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01913173v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thevenon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Biros" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Jouannaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431567v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Labetoulle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgueniya Lyu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Belan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15c2e" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04969134v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11sa8" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221517v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.10520" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969274v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/esa.5001" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135627v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgueniya Evgueniya Lyu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698937v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Nallet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.15349" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278604v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58335/eclats.297" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383192v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831849v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.7004" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931180v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.5945" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924435v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.5507" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02017645v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.4687" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431568v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15c2v" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886348v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.14868" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595945v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04969192v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04969237v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02936163v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/tel-02017782v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02017747v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330299v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Roussel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Brouttier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Fries" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595927v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coulange" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Masperi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rossato" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04987694v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mano&#239;lov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Bordin Dal Pont" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04969382v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Rivens Mompean" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rouveyrol" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04969362v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605915v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Pradat-Paz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Tinchant Benrahho" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963884v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dahan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535785v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bardi&#232;re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963975v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04968536v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Brighidin-Charlin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Tinchant" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Navarrete" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04968586v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04968611v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03536510v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine de Co&#235;tlogon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Fischer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Hocquez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04969393v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931234v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931211v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01913173v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thevenon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Biros" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Jouannaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431567v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Labetoulle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgueniya Lyu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Belan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15c2e" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04969134v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11sa8" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969274v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/esa.5001" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221517v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.10520" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135627v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgueniya Evgueniya Lyu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698937v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Nallet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.15349" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278604v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58335/eclats.297" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383192v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831849v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.7004" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931180v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.5945" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924435v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.5507" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02017645v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.4687" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431568v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15c2v" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886348v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.14868" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595945v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04969192v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04969237v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02936163v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/tel-02017782v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02017747v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>