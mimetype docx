--- v0 (2026-03-16)
+++ v1 (2026-05-03)
@@ -636,491 +636,491 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02093901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Un personnage à la croisée des regards: Hannon dans le Poenulus de Plaute.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Garelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers des Études Anciennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Vision et regard dans la comédie antique, 51, pp.183-201</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02093615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La Danse de Lucien : défense d’une cause ou trait d’esprit ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Garelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers FoReLLIS – Formes et Représentations en Linguistique, Littérature et dans les arts de l'Image et de la Scène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Lucien (de Samosate) et nous, Dialogue et Théâtralité / Lucien (de Samosate) et nous</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04488354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un personnage à la croisée des regards: Hannon dans le Poenulus de Plaute.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Garelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers des Études Anciennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Vision et regard dans la comédie antique, LI, pp.183-201</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01168625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Un personnage à la croisée des regards: Hannon dans le Poenulus de Plaute.</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le spectacle de l'intime. Espace et circulation de la parole dans l'OEdipe de Sénèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Garelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers des Études Anciennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Vision et regard dans la comédie antique, 51, pp.183-201</w:t>
+              <w:t xml:space="preserve">Vita Latina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 187-188, pp.164-177</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02094301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Métamorphoses d'Ovide: un texte à danser dans l'Antiquité?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Garelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Caesarodunum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Présence de la Danse dans l'Antiquité-Présence de l'Antiquité dans la Danse (XLII-XLIII biss), p. 93-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00918458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Le spectacle de l'intime. Espace et circulation de la parole dans l'OEdipe de Sénèque</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Danza di Luciano : dagli artifici dell’elogio parodico ai dibattiti contemporanei sull'identità greca.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Garelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dionysus ex machina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, RITMO, PAROLA, IMMAGINE, 1, pp.24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01168105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ante ostium Thaidis- « Devant la porte de Thaïs - Espace et représentation dans l'Eunuque de Térence »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Garelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vita Latina</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 187-188, pp.164-177</w:t>
-[...136 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2007, 177, pp.2-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00514265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -1395,441 +1395,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00514300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Introduction » au recueil « D'un genre à l'autre »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Garelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers du GITA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 14, pp.IX-XXII (théâtre latin)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00514361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pantomime entre danse et drame : le geste et l'écriture.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Garelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers du GITA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 14, pp.229-247</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00514362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le geste et la parole : mime et pantomime dans l'Empire romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Garelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agora 2 / Mascaras, Vozes e Gestos : nos caminhos do teatro classico</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, pp.285-303</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00514299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">« Introduction » au recueil « D'un genre à l'autre »</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le ludus talarius et les représentations dramatiques à Rome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Garelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers du GITA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 14, pp.IX-XXII (théâtre latin)</w:t>
+              <w:t xml:space="preserve">Revue de philologie, de littérature et d'histoire anciennes </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, t.74, pp.87-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...89 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00514365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludions, histrions, pantomimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Garelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des études anciennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 102, pp.501-509</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04302582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludions, histrions, pantomimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Garelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des études anciennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 102 (n°3-4), pp.501-509</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00514363v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00514365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tradition littéraire et création dramatique dans les tragédies de Sénèque : l'exemple des récits de messagers</w:t>
               </w:r>
@@ -2488,372 +2488,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02093816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Énonces gnomiques, sentences, réflexions générales dans le mime latin : lectures antiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Garelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Énonces gnomiques, sentences, réflexions générales dans le mime latin : lectures antiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, -, France. pp.219-233</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00972550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Proverbes et sentences dans le mime romain : lectures antiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Garelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proverbes et maximes dans l'Antiquité : réécritures, remplois, détournements / Colloque international de Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Lyon 3 et ENS Lyon, 2008, Lyon, France. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00514277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Métamorphoses d'Ovide, un texte à danser pour l'Antiquité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Garelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Présence de la danse dans l'Antiquité, présence de l'Antiquité dans la danse / Colloque de Clermont-Ferrand décembre 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Clermont-Ferrand, France. pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00514274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Énonces gnomiques, sentences, réflexions générales dans le mime latin : lectures antiques</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'acteur laid ou le physique de l'emploi : une fiction ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Garelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Énonces gnomiques, sentences, réflexions générales dans le mime latin : lectures antiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, -, France. pp.219-233</w:t>
+              <w:t xml:space="preserve">Corps en jeu, Colloque international de Toulouse des 9, 10 et 11 octobre 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Toulouse, France. pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00514273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jupiter, l'eunuque et la pluie d'or</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Garelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque La Mythologie en question</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2008, Toulouse, France. pp.73-83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00514270v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00514273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jupiter, l'eunuque et la pluie d'or (Térence Eunuque v. 550-614)</w:t>
               </w:r>
@@ -3040,165 +3040,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00514267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'intrigue dans l'Andrienne de Térence. L'argumentum et la vérité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Garelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Intrigue et représentation dans le théâtre sanskrit et le théâtre gréco-romain, colloque du CRATA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2002, Toulouse, France. pp.107-125</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00514296v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Néron et la pantomime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Garelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le statut de l'acteur dans l'antiquité grecque et romaine, Colloque de Tours de mai 2002</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2002, Tours, France. pp.353-368</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00514294v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00514296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des soldats sur la scène comique : espace dramatique et espace civique sous les Sévères dans l'Empire romain</w:t>
               </w:r>
@@ -3247,165 +3247,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00514301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rome et le tragique : questions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Garelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque du CRATA : Rome et le tragique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 1998, Toulouse, France. pp.9-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00514371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">À propos du Thyeste d'Ennius : tragédie et histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Garelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du CRATA Rome et le tragique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1998, Toulouse, France. pp.159-171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00514373v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00514371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le personnage entre deux regards. Réflexions à partir des Troyennes de Sénèque</w:t>
               </w:r>
@@ -3452,1920 +3452,2133 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00514381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (7)</w:t>
+        <w:t xml:space="preserve">Ouvrages (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Observateurs et spectateurs dans l'art et la littérature de l'Antiquité au XVIIe s.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Luce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Farout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Sauron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Marc Luce. Presses universitaires de Rennes, 2025, Interférences, 978-2-7535-9785-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05083204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Térence -L'Héautontimorouménos Ed. Atlande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Garelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Salamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Atlande, 2018, Silves Latines</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02094376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corps en jeu de l'Antiquité à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Garelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Corps en jeu de l'Antiquité à nos jours, 978-2-7535-0989-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00514260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danser le mythe.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Garelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peeters (Louvain-Paris-Dudley), pp.511, 2007, Bibliothèque d'Études Classiques, 978-90-429-1841-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00514242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danser le mythe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Garelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peeters Publishers, VIII-511p, 2007, Bibliothèque d'Etudes Classiques 51, J. Dangel, 978-90-429-1841-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00918511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intrigue et représentation dans le théâtre sanskrit et le théâtre gréco-romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Garelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Coll. Les Travaux du CRATA, 2004, 2950731589</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00514286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D'un « genre » à l'autre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Garelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sauzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de la Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 14, 426 p., 2002, Cahiers du GITA</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00514280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rome et le tragique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Garelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pallas 49</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00514285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (18)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multilinguisme et biinguisme dans les comédies de Plaute : jeux culturels et expérimentation théâtrale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Garelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Etienne Wolf; Bernard Bortolussi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un empire plusieurs langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ausonius éditions, pp.115-130, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04842422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le voisinage des dieux. Fonction dramatique et religieuse des sanctuaires dans la palliata à Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Garelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre-alain Caltot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Du paysage quotidien à l'espace poétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ausonius éditions, pp.149-166, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04715463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Caligula et les discrimina ordinum au théâtre. La lecture politique et morale de Flavius Josèphe (AJ, 19.1-273)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Garelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Bajard, Sylvain Forichon, Sinclair Bell. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un public ou des publics ? La réception des spectacles dans le monde romain entre pluralité et unanimité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, https://una-editions.fr/un-public-ou-des-publics/, Ausonius, pp.143-162, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04299025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Pierre-alain Caltot. </w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caligula et les Discrimina ordinum au théâtre. La lecture politique et morale de Flavius Josephe (AJ, 19.1-273)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Garelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne Bajard, Sylvain Forichon, Sinclair Bell. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Du paysage quotidien à l'espace poétique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Un public ou des publics ? La réception des spectacles dans le monde romain entre pluralité et unanimité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ausonius éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.143-162, 2024, PrimaLun@, 978-2-35613-549-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46608/primaluna23.9782356135490.7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05575235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Language and Literature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Garelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Arcangeli eet M. Briand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cultural History of Dance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapter 7, Bloomsbury, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04303812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Education and Institutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Garelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arcangeli A., Briand M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cultural History of Dance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Antiquity, Bloomsbury, chapter 5, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04303810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeux de mots, jeux de sons, jeux de scène dans les comédies de Plaute.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Garelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Etienne Wolff. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les jeux sur les mots, les lettres et les sons dans les textes latins.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ausonius Editions, pp.13-29, 2023, Scripta receptoria, 978-2-35613-558-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04294039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drama and Power in Rome from Augustus to Marcus Aurelius (first – second centuries AD)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Garelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eric Csapo, Hans Rupprecht Goette, J. Richard Green, Brigitte Le Guen, Elodie Paillard, Jelle Stoop, Peter Wilson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theatre and autocracy in the ancient world</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Gruyter; De Gruyter, pp.105-116, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/9783110980356-007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04294017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La notion de &amp;quot;danse dionysiaque&amp;quot; dans l'Antiquité: forme orchestique, philosophie du mouvement ou contexte libérateur?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Garelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Renaud Bret-Vitoz, Eelise van Haesebroeck, Nathalie Vincent-Arnaud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Danse et Dionysiaque: Histoire, héritages, métamorphosees</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions universitaires de Dijon, pp.17-28, 2020, collection Sociétés, 978-2-36441-365-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04294071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rome: entre passion et condamnation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Garelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laura Cappelle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle Histoire de la Danse en Occident- de la préhistoire à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Seuil, pp.37-48, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04145982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maigreur et esthétique dramatique à Rome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Garelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Estelle Galbois, Sylvie Rougier-Blanc. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maigreur et minceur dans les sociétés anciennes. Grèce, Orient, romee.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ausonius, Scripta antiqua, pp.187-196, 2020, 978-2-35613-343-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02144865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voix, personnage et espace dramatique dans les comédies de Plaute Classiques Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Garelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Bouton-Touboulic. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les effets de voix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Garnier, A paraître, Les effets de voix</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02093920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le danseur dans la cité romaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Garelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire de la danse en Occident</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ed. du Seuil, 20 p., A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02094348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domicile transitoire. Les comédies du &amp;quot;passage&amp;quot; chez Plaute Editions de Boccard Collection Chorégie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Garelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plaute &amp; Aristophane. Confrontations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions de Boccard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 2701805279</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02093590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Comédie Nouvelle: jeu moral ou jeu sur la morale? Chorégie-Editions de Boccard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Garelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle David et Nathalie Lhostis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Codes dramaturgies et normes morales dans la Comédie Nouvelle de Ménandre et de Plaute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boccard, p. 115-123, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02093581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La praetexta à Rome : une autre réception de la tragédie grecque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Garelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À chacun sa tragédie ? Retour sur la tragédie grecque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.141-165, 2007, 978-2-7535-0475-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00514256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présence du Sublime dans les tragédies de Sénèque : hauteurs et précipices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Garelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Littérature et le Sublime</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, P. Marot, pp.59-77, 2007, Cribles, essais de littérature</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00514246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques clefs sénéquiennes pour l'interprétation de Saül le Furieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Garelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. –Y. Boriaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Saül le Furieux- Jean de La Taille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ellipses, pp.2-32, 1999, 2729858784</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00514367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théâtre et politique dans l'œuvre de Sénèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Garelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Menu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Théâtre et cité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collection Les Travaux du CRATA, pp.87-105, 1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00514378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5375,91 +5588,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Théâtre à Rome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Garelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1998, pp.250</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00514282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5469,105 +5682,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malleabilità del mito antico e riscritture sceniche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Garelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01168666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId96"/>
+      <w:footerReference w:type="default" r:id="rId105"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5635,51 +5848,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="241ED4A1"/>
+    <w:nsid w:val="05663DD2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5866,51 +6079,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-helene-garelli" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-1679-2479" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/030958040" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446184v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Forichon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Garelli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715488v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04316922v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04294281v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04294050v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02093901v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488354v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168625v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02093615v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00918458v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02094301v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01168105v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514265v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514261v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514264v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514298v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514300v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514299v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514361v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514362v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04302582v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514363v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514365v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514369v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514375v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514376v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514377v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857271v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chom&#233;ty" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Galbois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02144843v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02094263v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02093548v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02093816v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514277v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514274v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00972550v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514270v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514273v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00972297v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04303075v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514267v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514294v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514296v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514301v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514373v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514371v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514381v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02094376v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Salamon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514260v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-edition.fr" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514242v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00918511v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514286v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514280v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sauzeau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre No&#235;l" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514285v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.persee.fr/issue/palla_0031-0387_1998_num_49_1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04842422v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04299025v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715463v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04303812v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04303810v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04294039v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04294017v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110980356-007" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04145982v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04294071v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02144865v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02093920v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02094348v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02093590v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboccard.com/gb/category/15303-Produit-9782701805276.html" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02093581v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514246v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514256v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=1680" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514367v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514378v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514282v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168666v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-helene-garelli" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-1679-2479" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/030958040" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446184v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Forichon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Garelli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715488v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04316922v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04294281v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04294050v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02093901v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02093615v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488354v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168625v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02094301v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00918458v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01168105v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514265v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514261v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514264v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514298v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514300v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514361v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514362v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514299v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514365v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04302582v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514363v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514369v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514375v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514376v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514377v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857271v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chom&#233;ty" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Galbois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02144843v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02094263v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02093548v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02093816v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00972550v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514277v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514274v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514273v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514270v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00972297v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04303075v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514267v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514296v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514294v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514301v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514371v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514373v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514381v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083204v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Luce" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rabatel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Raynaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Farout" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sauron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02094376v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Salamon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514260v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-edition.fr" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514242v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00918511v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514286v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514280v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sauzeau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre No&#235;l" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514285v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.persee.fr/issue/palla_0031-0387_1998_num_49_1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04842422v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715463v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04299025v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05575235v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/caligula-et-les-discrimina-ordinum-au-theatre/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/primaluna23.9782356135490.7" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04303812v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04303810v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04294039v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04294017v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110980356-007" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04294071v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04145982v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02144865v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02093920v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02094348v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02093590v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboccard.com/gb/category/15303-Produit-9782701805276.html" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02093581v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514256v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=1680" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514246v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514367v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514378v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514282v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168666v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>