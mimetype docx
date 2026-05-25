--- v1 (2026-05-03)
+++ v2 (2026-05-25)
@@ -663,69 +663,69 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Garelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers des Études Anciennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Vision et regard dans la comédie antique, 51, pp.183-201</w:t>
+              <w:t xml:space="preserve">, 2014, Vision et regard dans la comédie antique, LI, pp.183-201</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02093615v1</w:t>
+                <w:t xml:space="preserve">hal-01168625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Danse de Lucien : défense d’une cause ou trait d’esprit ?</w:t>
               </w:r>
@@ -801,69 +801,69 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Garelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers des Études Anciennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Vision et regard dans la comédie antique, LI, pp.183-201</w:t>
+              <w:t xml:space="preserve">, 2014, Vision et regard dans la comédie antique, 51, pp.183-201</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01168625v1</w:t>
+                <w:t xml:space="preserve">hal-02093615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le spectacle de l'intime. Espace et circulation de la parole dans l'OEdipe de Sénèque</w:t>
               </w:r>
@@ -1395,165 +1395,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00514300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Introduction » au recueil « D'un genre à l'autre »</w:t>
+                <w:t xml:space="preserve">La pantomime entre danse et drame : le geste et l'écriture.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Garelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers du GITA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 14, pp.IX-XXII (théâtre latin)</w:t>
+              <w:t xml:space="preserve">, 2001, 14, pp.229-247</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00514361v1</w:t>
+                <w:t xml:space="preserve">halshs-00514362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La pantomime entre danse et drame : le geste et l'écriture.</w:t>
+                <w:t xml:space="preserve">« Introduction » au recueil « D'un genre à l'autre »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Garelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers du GITA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 14, pp.229-247</w:t>
+              <w:t xml:space="preserve">, 2001, 14, pp.IX-XXII (théâtre latin)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00514362v1</w:t>
+                <w:t xml:space="preserve">halshs-00514361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le geste et la parole : mime et pantomime dans l'Empire romain</w:t>
               </w:r>
@@ -2557,303 +2557,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00972550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les Métamorphoses d'Ovide, un texte à danser pour l'Antiquité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Garelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Présence de la danse dans l'Antiquité, présence de l'Antiquité dans la danse / Colloque de Clermont-Ferrand décembre 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Clermont-Ferrand, France. pp.12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00514274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Proverbes et sentences dans le mime romain : lectures antiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Garelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proverbes et maximes dans l'Antiquité : réécritures, remplois, détournements / Colloque international de Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Lyon 3 et ENS Lyon, 2008, Lyon, France. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00514277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Les Métamorphoses d'Ovide, un texte à danser pour l'Antiquité ?</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jupiter, l'eunuque et la pluie d'or</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Garelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Présence de la danse dans l'Antiquité, présence de l'Antiquité dans la danse / Colloque de Clermont-Ferrand décembre 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Clermont-Ferrand, France. pp.12</w:t>
+              <w:t xml:space="preserve">colloque La Mythologie en question</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Toulouse, France. pp.73-83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00514270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'acteur laid ou le physique de l'emploi : une fiction ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Garelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corps en jeu, Colloque international de Toulouse des 9, 10 et 11 octobre 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Toulouse, France. pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00514273v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00514270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jupiter, l'eunuque et la pluie d'or (Térence Eunuque v. 550-614)</w:t>
               </w:r>
@@ -2902,165 +2902,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00972297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pantomime, tragédie et patrimoine littéraire sous l'Empire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Garelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De la tablette à la scène Actes du colloque de Paris X- Nanterre des 30 oct. et 1er nov. 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, J.C. DUMONT, Oct 2004, Paris X-Nanterre, France. pp.113-125</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00514267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pantomime, tragédie et patrimoine littéraire sous l’Empire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Garelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De la tablette à la scène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jean-Christian Dumont, Oct 2004, Paris, France. pp.113-125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04303075v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00514267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'intrigue dans l'Andrienne de Térence. L'argumentum et la vérité</w:t>
               </w:r>
@@ -4282,195 +4282,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04715463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Caligula et les Discrimina ordinum au théâtre. La lecture politique et morale de Flavius Josephe (AJ, 19.1-273)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Garelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne Bajard, Sylvain Forichon, Sinclair Bell. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Un public ou des publics ? La réception des spectacles dans le monde romain entre pluralité et unanimité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ausonius éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.143-162, 2024, PrimaLun@, 978-2-35613-549-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46608/primaluna23.9782356135490.7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05575235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Caligula et les discrimina ordinum au théâtre. La lecture politique et morale de Flavius Josèphe (AJ, 19.1-273)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Garelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Bajard, Sylvain Forichon, Sinclair Bell. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un public ou des publics ? La réception des spectacles dans le monde romain entre pluralité et unanimité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, https://una-editions.fr/un-public-ou-des-publics/, Ausonius, pp.143-162, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04299025v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-05575235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Language and Literature</w:t>
               </w:r>
@@ -4751,173 +4751,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04294017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rome: entre passion et condamnation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Garelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laura Cappelle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle Histoire de la Danse en Occident- de la préhistoire à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Seuil, pp.37-48, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04145982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La notion de &amp;quot;danse dionysiaque&amp;quot; dans l'Antiquité: forme orchestique, philosophie du mouvement ou contexte libérateur?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Garelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Renaud Bret-Vitoz, Eelise van Haesebroeck, Nathalie Vincent-Arnaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Danse et Dionysiaque: Histoire, héritages, métamorphosees</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions universitaires de Dijon, pp.17-28, 2020, collection Sociétés, 978-2-36441-365-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04294071v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04145982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maigreur et esthétique dramatique à Rome</w:t>
               </w:r>
@@ -5848,51 +5848,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="05663DD2"/>
+    <w:nsid w:val="0DCBC56A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6079,51 +6079,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-helene-garelli" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-1679-2479" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/030958040" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446184v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Forichon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Garelli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715488v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04316922v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04294281v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04294050v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02093901v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02093615v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488354v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168625v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02094301v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00918458v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01168105v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514265v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514261v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514264v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514298v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514300v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514361v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514362v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514299v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514365v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04302582v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514363v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514369v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514375v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514376v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514377v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857271v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chom&#233;ty" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Galbois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02144843v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02094263v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02093548v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02093816v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00972550v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514277v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514274v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514273v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514270v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00972297v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04303075v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514267v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514296v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514294v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514301v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514371v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514373v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514381v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083204v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Luce" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rabatel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Raynaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Farout" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sauron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02094376v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Salamon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514260v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-edition.fr" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514242v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00918511v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514286v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514280v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sauzeau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre No&#235;l" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514285v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.persee.fr/issue/palla_0031-0387_1998_num_49_1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04842422v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715463v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04299025v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05575235v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/caligula-et-les-discrimina-ordinum-au-theatre/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/primaluna23.9782356135490.7" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04303812v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04303810v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04294039v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04294017v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110980356-007" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04294071v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04145982v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02144865v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02093920v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02094348v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02093590v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboccard.com/gb/category/15303-Produit-9782701805276.html" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02093581v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514256v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=1680" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514246v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514367v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514378v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514282v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168666v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-helene-garelli" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-1679-2479" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/030958040" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446184v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Forichon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Garelli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715488v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04316922v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04294281v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04294050v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02093901v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168625v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488354v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02093615v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02094301v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00918458v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01168105v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514265v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514261v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514264v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514298v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514300v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514362v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514361v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514299v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514365v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04302582v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514363v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514369v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514375v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514376v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514377v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857271v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chom&#233;ty" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Galbois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02144843v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02094263v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02093548v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02093816v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00972550v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514274v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514277v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514270v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514273v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00972297v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514267v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04303075v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514296v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514294v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514301v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514371v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514373v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514381v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083204v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Luce" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rabatel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Raynaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Farout" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sauron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02094376v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Salamon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514260v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-edition.fr" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514242v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00918511v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514286v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514280v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sauzeau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre No&#235;l" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514285v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.persee.fr/issue/palla_0031-0387_1998_num_49_1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04842422v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715463v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05575235v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/caligula-et-les-discrimina-ordinum-au-theatre/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/primaluna23.9782356135490.7" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04299025v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04303812v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04303810v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04294039v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04294017v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110980356-007" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04145982v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04294071v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02144865v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02093920v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02094348v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02093590v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboccard.com/gb/category/15303-Produit-9782701805276.html" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02093581v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514256v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=1680" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514246v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514367v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514378v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514282v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168666v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>