--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -361,178 +361,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04791923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan des recherches sur la littéracie au travail dans le champ francophone</w:t>
+                <w:t xml:space="preserve">SITUATIONS ET PRATIQUES LITTÉRACIQUES AU TRAVAIL : LE CAS DES MÉTIERS DU NETTOYAGE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Lachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Guernier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scolagram -Revue de didactique de la grammaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03134443v1</w:t>
+                <w:t xml:space="preserve">halshs-03134450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SITUATIONS ET PRATIQUES LITTÉRACIQUES AU TRAVAIL : LE CAS DES MÉTIERS DU NETTOYAGE</w:t>
+                <w:t xml:space="preserve">Bilan des recherches sur la littéracie au travail dans le champ francophone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Lachaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Cécile Guernier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scolagram -Revue de didactique de la grammaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03134450v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03134443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiquer l'entretien d'explicitation à distance : petit ABC</w:t>
               </w:r>
@@ -652,51 +652,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle grammaire des écrits professionnels ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Sautot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Guernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -821,51 +821,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les écrits professionnels en formation d'adultes faiblement qualifiés : de la typologie aux solutions didactiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Guernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Chinours Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -998,51 +998,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les écrits professionnels dans la formation des adultes faiblement qualifiés : quelle didactique du français ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Guernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1115,51 +1115,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyser les pratiques de formation linguistique mises en œuvre dans les formations professionnelles : quelle didactique du français pour articuler maîtrise de la langue, habiletés littératiques et compétences professionnelles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Guernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2034,239 +2034,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01910430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les écrits professionnels en formation d’adultes : quelle didactique du français ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Conceptions linguistiques et démarches pédagogiques : quelle efficience pour l’intégration des adultes migrants ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Sautot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Guernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Lachaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luciane Boganika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Pratiques et l’enseignement du français : bilan et perspectives »</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Symposium, « L’intégration linguistique des migrants adultes : les enseignements de la recherche »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Strasbourg, France. pp.403-410</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01910434v1</w:t>
+                <w:t xml:space="preserve">hal-01910432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conceptions linguistiques et démarches pédagogiques : quelle efficience pour l’intégration des adultes migrants ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les écrits professionnels en formation d’adultes : quelle didactique du français ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Guernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Lachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Sautot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Lachaud</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciane Boganika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium, « L’intégration linguistique des migrants adultes : les enseignements de la recherche »</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">« Pratiques et l’enseignement du français : bilan et perspectives »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherche sur les médiations (CREM), Apr 2015, Metz, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/pratiques.3043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01910432v1</w:t>
+                <w:t xml:space="preserve">hal-01910434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compétences issues de l’expérience : un levier pour les formations à l’écrit ? Le cas des métiers de la propreté</w:t>
               </w:r>
@@ -2672,51 +2672,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conceptions linguistiques et démarches pédagogiques : quelle efficience pour l'intégration des adultes migrants ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Guernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Chinours Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3044,51 +3044,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="281D5166"/>
+    <w:nsid w:val="784C85B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3275,51 +3275,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-helene-lachaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1474-5367" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/17998019X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118612v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Lachaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791923v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/espaces-linguistiques.796" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03134443v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03134450v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Guernier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515048v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Leblanc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Philippon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Magrin-Chagnolleau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Boutrais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02928375v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Sautot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1307" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03134411v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1310" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516349v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Chinours Lachaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003716v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.4128" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01331637v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sautot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciane Boganika" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.3043" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910423v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910417v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910418v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910419v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910426v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rehaili Djamel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910427v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Barrot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910420v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910421v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354210v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690059v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523219v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910430v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910434v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910432v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910431v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03171747v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guernier Marie-C&#233;cile" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03171683v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910429v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/viewbooktoc/product/472830" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110477498-050" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910428v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01295158v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110477498-055" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01070404v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011GRENL021" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00683132v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Chinours-Lachaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-helene-lachaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1474-5367" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/17998019X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118612v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Lachaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791923v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/espaces-linguistiques.796" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03134450v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Guernier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03134443v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515048v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Leblanc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Philippon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Magrin-Chagnolleau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Boutrais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02928375v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Sautot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1307" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03134411v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1310" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516349v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Chinours Lachaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003716v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.4128" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01331637v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sautot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciane Boganika" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.3043" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910423v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910417v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910418v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910419v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910426v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rehaili Djamel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910427v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Barrot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910420v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910421v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354210v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690059v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523219v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910430v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910432v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910434v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910431v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03171747v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guernier Marie-C&#233;cile" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03171683v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910429v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/viewbooktoc/product/472830" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110477498-050" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910428v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01295158v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110477498-055" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01070404v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011GRENL021" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00683132v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Chinours-Lachaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>