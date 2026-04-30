--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -3044,51 +3044,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="784C85B4"/>
+    <w:nsid w:val="08974154"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>