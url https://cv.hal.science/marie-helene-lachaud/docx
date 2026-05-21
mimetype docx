--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -2034,239 +2034,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01910430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conceptions linguistiques et démarches pédagogiques : quelle efficience pour l’intégration des adultes migrants ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les écrits professionnels en formation d’adultes : quelle didactique du français ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Guernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Lachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Sautot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Lachaud</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciane Boganika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium, « L’intégration linguistique des migrants adultes : les enseignements de la recherche »</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">« Pratiques et l’enseignement du français : bilan et perspectives »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherche sur les médiations (CREM), Apr 2015, Metz, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/pratiques.3043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01910432v1</w:t>
+                <w:t xml:space="preserve">hal-01910434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les écrits professionnels en formation d’adultes : quelle didactique du français ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conceptions linguistiques et démarches pédagogiques : quelle efficience pour l’intégration des adultes migrants ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Sautot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Guernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Lachaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luciane Boganika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Pratiques et l’enseignement du français : bilan et perspectives »</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Symposium, « L’intégration linguistique des migrants adultes : les enseignements de la recherche »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Strasbourg, France. pp.403-410</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01910434v1</w:t>
+                <w:t xml:space="preserve">hal-01910432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compétences issues de l’expérience : un levier pour les formations à l’écrit ? Le cas des métiers de la propreté</w:t>
               </w:r>
@@ -3044,51 +3044,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="08974154"/>
+    <w:nsid w:val="4F211DC6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3275,51 +3275,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-helene-lachaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1474-5367" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/17998019X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118612v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Lachaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791923v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/espaces-linguistiques.796" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03134450v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Guernier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03134443v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515048v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Leblanc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Philippon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Magrin-Chagnolleau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Boutrais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02928375v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Sautot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1307" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03134411v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1310" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516349v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Chinours Lachaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003716v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.4128" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01331637v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sautot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciane Boganika" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.3043" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910423v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910417v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910418v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910419v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910426v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rehaili Djamel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910427v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Barrot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910420v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910421v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354210v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690059v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523219v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910430v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910432v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910434v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910431v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03171747v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guernier Marie-C&#233;cile" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03171683v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910429v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/viewbooktoc/product/472830" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110477498-050" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910428v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01295158v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110477498-055" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01070404v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011GRENL021" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00683132v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Chinours-Lachaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-helene-lachaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1474-5367" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/17998019X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118612v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Lachaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791923v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/espaces-linguistiques.796" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03134450v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Guernier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03134443v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515048v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Leblanc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Philippon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Magrin-Chagnolleau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Boutrais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02928375v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Sautot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1307" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03134411v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1310" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516349v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Chinours Lachaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003716v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.4128" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01331637v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sautot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciane Boganika" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.3043" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910423v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910417v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910418v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910419v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910426v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rehaili Djamel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910427v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Barrot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910420v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910421v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354210v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690059v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523219v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910430v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910434v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910432v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910431v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03171747v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guernier Marie-C&#233;cile" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03171683v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910429v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/viewbooktoc/product/472830" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110477498-050" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910428v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01295158v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110477498-055" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01070404v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011GRENL021" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00683132v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Chinours-Lachaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>