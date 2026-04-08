--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -100,338 +100,338 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allez, les pères ! Les conditions de l’engagement des hommes dans le travail domestique et parental</w:t>
+                <w:t xml:space="preserve">Allez, les pères ! Les conditions de l’engagement des hommes dans le travail domestique et parental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sylvie Monchatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Czerny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gilbert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travail, genre et sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 46, pp.33-53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/tgs.046.0033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03704479v1</w:t>
+                <w:t xml:space="preserve">hal-03508146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allez, les pères ! Les conditions de l’engagement des hommes dans le travail domestique et parental</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Allez, les pères ! Les conditions de l’engagement des hommes dans le travail domestique et parental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Czerny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Monchatre</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gilbert</w:t>
+                <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travail, genre et sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 46, pp.33-53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/tgs.046.0033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03508146v1</w:t>
+                <w:t xml:space="preserve">hal-03704479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eux/nous/ils&amp;quot; ? Sociabilités et contacts sociaux en milieu populaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Siblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -482,64 +482,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Amossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -584,308 +584,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03014106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pourquoi les parents préfèrent-ils la crèche ? Les représentations hiérarchisées des modes de garde professionnels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Asseoir sa légitimité professionnelle auprès des parents. Les stratégies de légitimation éducative des assistantes maternelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 2017/2, p. 247-264. </w:t>
+              <w:t xml:space="preserve">, 2017, 2, pp.265-281. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfas.172.0247⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rfas.172.0265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01956249v1</w:t>
+                <w:t xml:space="preserve">hal-02194656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asseoir sa légitimité professionnelle auprès des parents. Les stratégies de légitimation éducative des assistantes maternelles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Pourquoi les parents préfèrent-ils la crèche ? Les représentations hiérarchisées des modes de garde professionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Czerny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pierre Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 2, pp.265-281. </w:t>
+              <w:t xml:space="preserve">, 2017, 2017/2, p. 247-264. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfas.172.0265⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rfas.172.0247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02194656v1</w:t>
+                <w:t xml:space="preserve">hal-01956249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La « sous-activité » des assistantes maternelles : un rapport au métier différencié selon le positionnement social.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle d'Halluin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -945,51 +945,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hommes détenus et femmes soignantes : l'intimité des soins en prison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bessin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnologie française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 32 (1), pp.69. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1055,51 +1055,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idées reçues sur les mondes ruraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
@@ -1133,242 +1133,242 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04948916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subaltern Workers in Contemporary France. To Be like Everyone Else</w:t>
+                <w:t xml:space="preserve">Le je, l'entre-soi, le nous dans les classes populaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">Routledge, 374 p., 2023, 9781032360577. </w:t>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4324/9781003330073⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gérard Mauger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Croquant. 2023, 9782365123310</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03807382v1</w:t>
+                <w:t xml:space="preserve">hal-04306509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le je, l'entre-soi, le nous dans les classes populaires</w:t>
+                <w:t xml:space="preserve">Subaltern Workers in Contemporary France. To Be like Everyone Else</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Amossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Routledge, 374 p., 2023, 9781032360577. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Mauger</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.4324/9781003330073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04306509v1</w:t>
+                <w:t xml:space="preserve">hal-03807382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Être comme tout le monde : employées et ouvriers dans la France contemporaine</w:t>
               </w:r>
@@ -1393,64 +1393,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Amossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Raisons d'agir, 466 p., 2020, Cours et travaux, 979-10-97084-06-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -1485,51 +1485,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociologie de la relation de clientèle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Neyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1586,143 +1586,143 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion : jusqu'où la spécificité des mondes ruraux résiste-t-elle à l'analyse ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Pour aller plus loin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Hélène Lechien; Benoît Leroux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Idées reçues sur les mondes ruraux. Le rural : des vaches et des champs ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Le Cavalier Bleu, pp.177-180, 2025, Idées reçues, 979-10-318-0740-9</w:t>
+              <w:t xml:space="preserve">, Le Cavalier Bleu, pp.201-203, 2025, 979-10-318-0740-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05095383v1</w:t>
+                <w:t xml:space="preserve">hal-05095392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction : un monde rural immobile et homogène ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1758,229 +1758,229 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05095313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour aller plus loin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Rural. De l'histoire du mot « rural » à la construction sociale de la ruralité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Hélène Lechien; Benoît Leroux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Idées reçues sur les mondes ruraux. Le rural : des vaches et des champs ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Le Cavalier Bleu, pp.201-203, 2025, 979-10-318-0740-9</w:t>
+              <w:t xml:space="preserve">, Le Cavalier Bleu, pp.13-14, 2025, Idées reçues, 979-10-318-0740-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05095392v1</w:t>
+                <w:t xml:space="preserve">hal-05095403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rural. De l'histoire du mot « rural » à la construction sociale de la ruralité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Conclusion : jusqu'où la spécificité des mondes ruraux résiste-t-elle à l'analyse ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Hélène Lechien; Benoît Leroux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Idées reçues sur les mondes ruraux. Le rural : des vaches et des champs ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Le Cavalier Bleu, pp.13-14, 2025, Idées reçues, 979-10-318-0740-9</w:t>
+              <w:t xml:space="preserve">, Le Cavalier Bleu, pp.177-180, 2025, Idées reçues, 979-10-318-0740-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05095403v1</w:t>
+                <w:t xml:space="preserve">hal-05095383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holding on. Sparing no effort to stabilise an unstable position</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Pouly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2031,51 +2031,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Avoir le courage de faire des choses ». Usages du « psy» par des ménages des classes populaires stables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Arborio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Hélène Lechien, Olivier Masclet, Gérard Mauger (Dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le « je », l’« entre soi » et le « nous » dans les classes populaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Croquant, pp. 161-197, 2023, 9782365123310</w:t>
@@ -2130,64 +2130,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Amossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Siblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2259,64 +2259,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Amossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Siblot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2352,199 +2352,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03013439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conscience sociale triangulaire et &amp;quot;bonne volonté&amp;quot; institutionnelle</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">« La bonne volonté comme nécessité. Conclusion générale »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Masclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Olivier Masclet et alii. </w:t>
+              <w:t xml:space="preserve">Raisons d'agir. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Être comme tout le monde. Employées et ouvriers dans la France contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Raisons d'agir, 2020, Cours et travaux, 9791097084066</w:t>
+              <w:t xml:space="preserve">, 2020, 9791097084066</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04123319v1</w:t>
+                <w:t xml:space="preserve">hal-04306518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« La bonne volonté comme nécessité. Conclusion générale »</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Conscience sociale triangulaire et &amp;quot;bonne volonté&amp;quot; institutionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Siblot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Raisons d'agir. </w:t>
+              <w:t xml:space="preserve">Olivier Masclet et alii. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Être comme tout le monde. Employées et ouvriers dans la France contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 9791097084066</w:t>
+              <w:t xml:space="preserve">, Raisons d'agir, 2020, Cours et travaux, 9791097084066</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04306518v1</w:t>
+                <w:t xml:space="preserve">halshs-04123319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Como estudar as classes populares contemporâneas ? Da análise estatística de um espaço social a uma pesquisa monográfica a agregados familiares</w:t>
               </w:r>
@@ -2556,64 +2556,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Amossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2685,51 +2685,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Dans les classes populaires, on ne prend pas soin de sa santé »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Arborio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Masclet, Séverine Misset, Tristan Poullaouec. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La France d’en bas ? Idées recues sur les classes populaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -2784,51 +2784,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour sur l’expérience d’une équipe mixte de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bessin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cichelli-Pujeaut C.; Monjaret A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le sexe de l’enquête, approches sociologiques et anthropologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -2915,51 +2915,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eux/nous : sociabilités et contacts sociaux en milieu populaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Siblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 10 (1), 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2997,64 +2997,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiérarchie et conflictualité dans l’accueil des petits enfants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Meuret-Campfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 95, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3071,884 +3071,966 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03093939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les voitures dans l'espace rural. L'enjeu écologique au prisme de l'usage de véhicules usagés à la campagne</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Accéder à la stabilité professionnelle et s'approprier le « métier de mère » : quels rapports aux normes dominantes « psy » chez des femmes de classes populaires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Arborio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Vaquero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement(s) et inégalités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFS; Projet ANR MOTEURS, Jul 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Séminaire de l’axe TAGES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Territoire Travail Âge et Santé (TETRAS), Université de Lorraine, Mar 2026, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05304937v1</w:t>
+                <w:t xml:space="preserve">halshs-05556457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qui peut rouler à bas prix ? Enquête sur les voitures usagées en milieu rural</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Une « culture psychologique » produisant des « je » isolés ? Usages réformateurs du registre « psy » par des travailleuses des services dans la sphère professionnelle et privée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Arborio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Vaquero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Le fait automobile »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MSH de Dijon -LIR3S, Dec 2025, Dijon, France</w:t>
+              <w:t xml:space="preserve">La « culture psychologique » : actualité d’un concept [Journée d'étude]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRIS; CERMES3; CRESPPA-CSU, Nov 2025, Aubervilliers (Campus Condorcet), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05549087v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05372953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une « culture psychologique » produisant des « je » isolés ? Usages réformateurs du registre « psy » par des travailleuses des services dans la sphère professionnelle et privée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Arborio</w:t>
+                <w:t xml:space="preserve">Les voitures dans l'espace rural. L'enjeu écologique au prisme de l'usage de véhicules usagés à la campagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofian Beldjerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Chevalier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
+                <w:t xml:space="preserve">Stéphane Vaquero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La « culture psychologique » : actualité d’un concept [Journée d'étude]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRIS; CERMES3; CRESPPA-CSU, Nov 2025, Aubervilliers (Campus Condorcet), France</w:t>
+              <w:t xml:space="preserve">Environnement(s) et inégalités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFS; Projet ANR MOTEURS, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05372953v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05304937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethnographier les pratiques de la voiture dans un espace social local</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Qui peut rouler à bas prix ? Enquête sur les voitures usagées en milieu rural</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofian Beldjerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vaquero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire ANR MOTEURS#2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Limoges; Gresco (UR 15075), Oct 2025, Limoges, France</w:t>
+              <w:t xml:space="preserve">Colloque « Le fait automobile »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MSH de Dijon -LIR3S, Dec 2025, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05549233v1</w:t>
+                <w:t xml:space="preserve">hal-05549087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bonne volonté sanitaire et psychologique de ménages stables des classes populaires : une proximité plus grande avec l'injonction à prendre soin de soi ? [communication orale]</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Ethnographier les pratiques de la voiture dans un espace social local</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofian Beldjerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vaquero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de l’équipe MEPS (Modes, espaces et processus de socialisation)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre Max Weber, Mar 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">Séminaire ANR MOTEURS#2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Limoges; Gresco (UR 15075), Oct 2025, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04518088v1</w:t>
+                <w:t xml:space="preserve">hal-05549233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La bonne volonté sanitaire des classes populaires. Les ménages ouvriers et employés stables face aux médecins et aux normes sanitaires</w:t>
+                <w:t xml:space="preserve">Bonne volonté sanitaire et psychologique de ménages stables des classes populaires : une proximité plus grande avec l'injonction à prendre soin de soi ? [communication orale]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Arborio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e Journée clermontoise de la sociologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Séminaire de l’équipe MEPS (Modes, espaces et processus de socialisation)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Max Weber, Mar 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03548766v1</w:t>
+                <w:t xml:space="preserve">halshs-04518088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que font les usages du « psy » aux classes populaires ?</w:t>
+                <w:t xml:space="preserve">La bonne volonté sanitaire des classes populaires. Les ménages ouvriers et employés stables face aux médecins et aux normes sanitaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Arborio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Une société d'individus, c'est-à-dire ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CERLIS, Jan 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">3e Journée clermontoise de la sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01985748v1</w:t>
+                <w:t xml:space="preserve">halshs-03548766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels apports de l’enquête par monographie de ménage ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Que font les usages du « psy » aux classes populaires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Arborio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Enquêter auprès de ménages employés et ouvriers, ANR CLASPOP, CERLIS, CMH, CENS, GRESCO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque international Une société d'individus, c'est-à-dire ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CERLIS, Jan 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02001549v1</w:t>
+                <w:t xml:space="preserve">halshs-01985748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quels apports de l’enquête par monographie de ménage ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Enquêter auprès de ménages employés et ouvriers, ANR CLASPOP, CERLIS, CMH, CENS, GRESCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02001549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Asseoir sa légitimité professionnelle auprès des parents : l'enjeu des questions éducatives pour les assistantes maternelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque pluridisciplinaire « Petite enfance : regards croisés sur les modes d'accueil des jeunes enfants » Drees, Ministère des affaires sociales et de la santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02297722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3958,262 +4040,262 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les arrangements conjugaux autour des modes de garde : arbitrages sous contrainte et effet de socialisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Collet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Czerny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Ministère des Affaires sociales et de la Santé. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03364801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les arrangements conjugaux autour de la garde des jeunes enfants : arbitrages sous contrainte et effets de socialisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Czerny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Cartier</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sylvie Monchatre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Drees, ministère des Affaires sociales. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05293430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId80"/>
+      <w:footerReference w:type="default" r:id="rId81"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4360,51 +4442,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704479v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cartier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Collet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Czerny" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gilbert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Lechien" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.046.0033" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03508146v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Monchatre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04123178v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Siblot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014106v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Amoss&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bernard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Masclet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21747/08723419/soctem2019a7" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01956249v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.172.0247" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194656v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.172.0265" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03247478v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle d'Halluin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Rousseau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2012.2882" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02984054v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bessin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.021.0069" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948916v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Leroux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lecavalierbleu.com/livre/idees-recues-mondes-ruraux/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807382v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003330073" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306509v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Mauger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013437v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276926v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Neyrat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Richard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095383v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095313v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095392v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095403v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524339v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Pouly" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03977521v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Arborio" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807388v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013439v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04123319v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306518v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014206v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hdl.handle.net/10216/127339" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02367140v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lecavalierbleu.com/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093195v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://catalogue-editions.ens-lyon.fr/fr/livre/?GCOI=29021100347180" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04123134v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093939v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Meuret-Campfort" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304937v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofian Beldjerd" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vaquero" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549087v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05372953v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chevalier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549233v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04518088v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548766v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01985748v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02001549v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02297722v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364801v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05293430v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03508146v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Monchatre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cartier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Collet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Czerny" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gilbert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.046.0033" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704479v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Lechien" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04123178v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Siblot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014106v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Amoss&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bernard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Masclet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21747/08723419/soctem2019a7" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194656v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.172.0265" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01956249v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.172.0247" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03247478v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle d'Halluin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Rousseau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2012.2882" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02984054v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bessin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.021.0069" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948916v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Leroux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lecavalierbleu.com/livre/idees-recues-mondes-ruraux/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306509v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Mauger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807382v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003330073" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013437v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276926v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Neyrat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Richard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095392v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095313v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095403v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095383v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524339v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Pouly" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03977521v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Arborio" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807388v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013439v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306518v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04123319v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014206v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hdl.handle.net/10216/127339" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02367140v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lecavalierbleu.com/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093195v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://catalogue-editions.ens-lyon.fr/fr/livre/?GCOI=29021100347180" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04123134v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093939v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Meuret-Campfort" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05556457v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05372953v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chevalier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304937v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofian Beldjerd" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vaquero" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549087v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549233v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04518088v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548766v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01985748v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02001549v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02297722v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364801v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05293430v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>