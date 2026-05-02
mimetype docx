--- v1 (2026-04-08)
+++ v2 (2026-05-02)
@@ -100,338 +100,338 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allez, les pères ! Les conditions de l’engagement des hommes dans le travail domestique et parental</w:t>
+                <w:t xml:space="preserve">Allez, les pères ! Les conditions de l’engagement des hommes dans le travail domestique et parental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Monchatre</w:t>
+                <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Cartier</w:t>
+                <w:t xml:space="preserve">Anaïs Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Collet</w:t>
+                <w:t xml:space="preserve">Estelle Czerny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Czerny</w:t>
+                <w:t xml:space="preserve">Pierre Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Gilbert</w:t>
+                <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travail, genre et sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 46, pp.33-53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/tgs.046.0033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03508146v1</w:t>
+                <w:t xml:space="preserve">hal-03704479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allez, les pères ! Les conditions de l’engagement des hommes dans le travail domestique et parental</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Allez, les pères ! Les conditions de l’engagement des hommes dans le travail domestique et parental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Monchatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Cartier</w:t>
+                <w:t xml:space="preserve">Anaïs Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Collet</w:t>
+                <w:t xml:space="preserve">Estelle Czerny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Czerny</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Gilbert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travail, genre et sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 46, pp.33-53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/tgs.046.0033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03704479v1</w:t>
+                <w:t xml:space="preserve">hal-03508146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eux/nous/ils&amp;quot; ? Sociabilités et contacts sociaux en milieu populaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Siblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -482,64 +482,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Amossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -590,64 +590,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asseoir sa légitimité professionnelle auprès des parents. Les stratégies de légitimation éducative des assistantes maternelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 2, pp.265-281. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
@@ -681,103 +681,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi les parents préfèrent-ils la crèche ? Les représentations hiérarchisées des modes de garde professionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Cartier</w:t>
+                <w:t xml:space="preserve">Anaïs Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Collet</w:t>
+                <w:t xml:space="preserve">Estelle Czerny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Czerny</w:t>
+                <w:t xml:space="preserve">Pierre Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 2017/2, p. 247-264. </w:t>
@@ -815,77 +815,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La « sous-activité » des assistantes maternelles : un rapport au métier différencié selon le positionnement social.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle d'Halluin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -945,51 +945,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hommes détenus et femmes soignantes : l'intimité des soins en prison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bessin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnologie française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 32 (1), pp.69. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1055,51 +1055,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idées reçues sur les mondes ruraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
@@ -1133,242 +1133,242 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04948916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le je, l'entre-soi, le nous dans les classes populaires</w:t>
+                <w:t xml:space="preserve">Subaltern Workers in Contemporary France. To Be like Everyone Else</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Amossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Routledge, 374 p., 2023, 9781032360577. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Mauger</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.4324/9781003330073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04306509v1</w:t>
+                <w:t xml:space="preserve">hal-03807382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subaltern Workers in Contemporary France. To Be like Everyone Else</w:t>
+                <w:t xml:space="preserve">Le je, l'entre-soi, le nous dans les classes populaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">Routledge, 374 p., 2023, 9781032360577. </w:t>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4324/9781003330073⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gérard Mauger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Croquant. 2023, 9782365123310</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03807382v1</w:t>
+                <w:t xml:space="preserve">hal-04306509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Être comme tout le monde : employées et ouvriers dans la France contemporaine</w:t>
               </w:r>
@@ -1393,64 +1393,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Amossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Raisons d'agir, 466 p., 2020, Cours et travaux, 979-10-97084-06-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -1485,51 +1485,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociologie de la relation de clientèle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Neyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1552,263 +1552,263 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02276926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour aller plus loin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Introduction : un monde rural immobile et homogène ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Hélène Lechien; Benoît Leroux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Idées reçues sur les mondes ruraux. Le rural : des vaches et des champs ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Le Cavalier Bleu, pp.201-203, 2025, 979-10-318-0740-9</w:t>
+              <w:t xml:space="preserve">, Le Cavalier Bleu, pp.15-17, 2025, Idées reçues, 979-10-318-0740-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05095392v1</w:t>
+                <w:t xml:space="preserve">hal-05095313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction : un monde rural immobile et homogène ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Pour aller plus loin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Hélène Lechien; Benoît Leroux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Idées reçues sur les mondes ruraux. Le rural : des vaches et des champs ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Le Cavalier Bleu, pp.15-17, 2025, Idées reçues, 979-10-318-0740-9</w:t>
+              <w:t xml:space="preserve">, Le Cavalier Bleu, pp.201-203, 2025, 979-10-318-0740-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05095313v1</w:t>
+                <w:t xml:space="preserve">hal-05095392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rural. De l'histoire du mot « rural » à la construction sociale de la ruralité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1850,51 +1850,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion : jusqu'où la spécificité des mondes ruraux résiste-t-elle à l'analyse ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1936,51 +1936,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holding on. Sparing no effort to stabilise an unstable position</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Pouly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2031,51 +2031,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Avoir le courage de faire des choses ». Usages du « psy» par des ménages des classes populaires stables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Arborio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Hélène Lechien, Olivier Masclet, Gérard Mauger (Dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le « je », l’« entre soi » et le « nous » dans les classes populaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Croquant, pp. 161-197, 2023, 9782365123310</w:t>
@@ -2130,64 +2130,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Amossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Siblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2259,64 +2259,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Amossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Siblot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2352,533 +2352,619 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03013439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« La bonne volonté comme nécessité. Conclusion générale »</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Tenir. Stabiliser sa position sans ménager sa peine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Pouly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Raisons d'agir. </w:t>
+              <w:t xml:space="preserve">Olivier Masclet et alii. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Être comme tout le monde. Employées et ouvriers dans la France contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 9791097084066</w:t>
+              <w:t xml:space="preserve">, Seuil, p. 137-150, 2020, 109708406X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04306518v1</w:t>
+                <w:t xml:space="preserve">hal-05583869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conscience sociale triangulaire et &amp;quot;bonne volonté&amp;quot; institutionnelle</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">« La bonne volonté comme nécessité. Conclusion générale »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Masclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Olivier Masclet et alii. </w:t>
+              <w:t xml:space="preserve">Raisons d'agir. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Être comme tout le monde. Employées et ouvriers dans la France contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Raisons d'agir, 2020, Cours et travaux, 9791097084066</w:t>
+              <w:t xml:space="preserve">, 2020, 9791097084066</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04123319v1</w:t>
+                <w:t xml:space="preserve">hal-04306518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Como estudar as classes populares contemporâneas ? Da análise estatística de um espaço social a uma pesquisa monográfica a agregados familiares</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Conscience sociale triangulaire et &amp;quot;bonne volonté&amp;quot; institutionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Siblot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">Virgilio Borges Pereira. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Masclet et alii. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Em (re)construção: elementos para uma sociologia da atividade na indústria da construção em Portugal</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 583 p., 2019, 978-989-8969-51-4</w:t>
+              <w:t xml:space="preserve">Être comme tout le monde. Employées et ouvriers dans la France contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Raisons d'agir, 2020, Cours et travaux, 9791097084066</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03014206v1</w:t>
+                <w:t xml:space="preserve">halshs-04123319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Dans les classes populaires, on ne prend pas soin de sa santé »</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Como estudar as classes populares contemporâneas ? Da análise estatística de um espaço social a uma pesquisa monográfica a agregados familiares</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Amossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Olivier Masclet, Séverine Misset, Tristan Poullaouec. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Masclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Virgilio Borges Pereira. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La France d’en bas ? Idées recues sur les classes populaires</w:t>
+              <w:t xml:space="preserve">Em (re)construção: elementos para uma sociologia da atividade na indústria da construção em Portugal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp. 123-129, 2019, ISBN 979-10-318-0373-9</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faculdade de Letras da Universidade do Porto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 583 p., 2019, 978-989-8969-51-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02367140v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03014206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Dans les classes populaires, on ne prend pas soin de sa santé »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Arborio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Masclet, Séverine Misset, Tristan Poullaouec. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La France d’en bas ? Idées recues sur les classes populaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Cavalier bleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 123-129, 2019, ISBN 979-10-318-0373-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02367140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Retour sur l’expérience d’une équipe mixte de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bessin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cichelli-Pujeaut C.; Monjaret A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le sexe de l’enquête, approches sociologiques et anthropologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ENS éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.149-164, 2014, Sociétés, espaces, temps, 978-2847885613</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02093195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2888,206 +2974,206 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eux/nous : sociabilités et contacts sociaux en milieu populaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Siblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 10 (1), 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04123134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiérarchie et conflictualité dans l’accueil des petits enfants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Meuret-Campfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 95, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03093939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3097,940 +3183,940 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accéder à la stabilité professionnelle et s'approprier le « métier de mère » : quels rapports aux normes dominantes « psy » chez des femmes de classes populaires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Arborio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de l’axe TAGES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire Territoire Travail Âge et Santé (TETRAS), Université de Lorraine, Mar 2026, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05556457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une « culture psychologique » produisant des « je » isolés ? Usages réformateurs du registre « psy » par des travailleuses des services dans la sphère professionnelle et privée</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Les voitures dans l'espace rural. L'enjeu écologique au prisme de l'usage de véhicules usagés à la campagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofian Beldjerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vaquero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La « culture psychologique » : actualité d’un concept [Journée d'étude]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRIS; CERMES3; CRESPPA-CSU, Nov 2025, Aubervilliers (Campus Condorcet), France</w:t>
+              <w:t xml:space="preserve">Environnement(s) et inégalités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFS; Projet ANR MOTEURS, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05372953v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05304937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les voitures dans l'espace rural. L'enjeu écologique au prisme de l'usage de véhicules usagés à la campagne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Qui peut rouler à bas prix ? Enquête sur les voitures usagées en milieu rural</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofian Beldjerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vaquero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement(s) et inégalités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFS; Projet ANR MOTEURS, Jul 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Colloque « Le fait automobile »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MSH de Dijon -LIR3S, Dec 2025, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05304937v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05549087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qui peut rouler à bas prix ? Enquête sur les voitures usagées en milieu rural</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Une « culture psychologique » produisant des « je » isolés ? Usages réformateurs du registre « psy » par des travailleuses des services dans la sphère professionnelle et privée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Arborio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Vaquero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Le fait automobile »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MSH de Dijon -LIR3S, Dec 2025, Dijon, France</w:t>
+              <w:t xml:space="preserve">La « culture psychologique » : actualité d’un concept [Journée d'étude]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRIS; CERMES3; CRESPPA-CSU, Nov 2025, Aubervilliers (Campus Condorcet), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05549087v1</w:t>
+                <w:t xml:space="preserve">halshs-05372953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethnographier les pratiques de la voiture dans un espace social local</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofian Beldjerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vaquero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire ANR MOTEURS#2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Limoges; Gresco (UR 15075), Oct 2025, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05549233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bonne volonté sanitaire et psychologique de ménages stables des classes populaires : une proximité plus grande avec l'injonction à prendre soin de soi ? [communication orale]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Arborio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de l’équipe MEPS (Modes, espaces et processus de socialisation)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre Max Weber, Mar 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04518088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La bonne volonté sanitaire des classes populaires. Les ménages ouvriers et employés stables face aux médecins et aux normes sanitaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Arborio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3e Journée clermontoise de la sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03548766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que font les usages du « psy » aux classes populaires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Arborio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Une société d'individus, c'est-à-dire ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CERLIS, Jan 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01985748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels apports de l’enquête par monographie de ménage ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Enquêter auprès de ménages employés et ouvriers, ANR CLASPOP, CERLIS, CMH, CENS, GRESCO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02001549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asseoir sa légitimité professionnelle auprès des parents : l'enjeu des questions éducatives pour les assistantes maternelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque pluridisciplinaire « Petite enfance : regards croisés sur les modes d'accueil des jeunes enfants » Drees, Ministère des affaires sociales et de la santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02297722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4040,262 +4126,262 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les arrangements conjugaux autour des modes de garde : arbitrages sous contrainte et effet de socialisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Collet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Cartier</w:t>
+                <w:t xml:space="preserve">Estelle Czerny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Czerny</w:t>
+                <w:t xml:space="preserve">Pierre Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Gilbert</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Ministère des Affaires sociales et de la Santé. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03364801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les arrangements conjugaux autour de la garde des jeunes enfants : arbitrages sous contrainte et effets de socialisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Czerny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sylvie Monchatre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Drees, ministère des Affaires sociales. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05293430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId81"/>
+      <w:footerReference w:type="default" r:id="rId82"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4442,51 +4528,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03508146v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Monchatre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cartier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Collet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Czerny" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gilbert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.046.0033" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704479v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Lechien" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04123178v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Siblot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014106v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Amoss&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bernard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Masclet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21747/08723419/soctem2019a7" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194656v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.172.0265" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01956249v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.172.0247" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03247478v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle d'Halluin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Rousseau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2012.2882" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02984054v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bessin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.021.0069" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948916v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Leroux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lecavalierbleu.com/livre/idees-recues-mondes-ruraux/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306509v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Mauger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807382v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003330073" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013437v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276926v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Neyrat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Richard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095392v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095313v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095403v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095383v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524339v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Pouly" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03977521v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Arborio" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807388v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013439v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306518v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04123319v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014206v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hdl.handle.net/10216/127339" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02367140v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lecavalierbleu.com/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093195v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://catalogue-editions.ens-lyon.fr/fr/livre/?GCOI=29021100347180" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04123134v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093939v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Meuret-Campfort" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05556457v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05372953v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chevalier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304937v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofian Beldjerd" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vaquero" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549087v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549233v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04518088v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548766v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01985748v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02001549v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02297722v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364801v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05293430v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704479v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cartier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Collet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Czerny" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gilbert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Lechien" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.046.0033" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03508146v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Monchatre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04123178v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Siblot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014106v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Amoss&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bernard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Masclet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21747/08723419/soctem2019a7" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194656v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.172.0265" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01956249v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.172.0247" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03247478v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle d'Halluin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Rousseau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2012.2882" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02984054v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bessin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.021.0069" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948916v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Leroux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lecavalierbleu.com/livre/idees-recues-mondes-ruraux/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807382v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003330073" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306509v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Mauger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013437v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276926v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Neyrat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Richard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095313v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095392v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095403v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095383v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524339v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Pouly" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03977521v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Arborio" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807388v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013439v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583869v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306518v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04123319v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014206v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hdl.handle.net/10216/127339" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02367140v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lecavalierbleu.com/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093195v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://catalogue-editions.ens-lyon.fr/fr/livre/?GCOI=29021100347180" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04123134v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093939v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Meuret-Campfort" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05556457v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304937v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofian Beldjerd" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vaquero" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549087v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05372953v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chevalier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549233v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04518088v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548766v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01985748v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02001549v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02297722v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364801v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05293430v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>