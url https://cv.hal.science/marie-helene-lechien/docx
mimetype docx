--- v2 (2026-05-02)
+++ v3 (2026-05-27)
@@ -100,338 +100,338 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allez, les pères ! Les conditions de l’engagement des hommes dans le travail domestique et parental</w:t>
+                <w:t xml:space="preserve">Allez, les pères ! Les conditions de l’engagement des hommes dans le travail domestique et parental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sylvie Monchatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Czerny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gilbert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travail, genre et sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 46, pp.33-53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/tgs.046.0033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03704479v1</w:t>
+                <w:t xml:space="preserve">hal-03508146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allez, les pères ! Les conditions de l’engagement des hommes dans le travail domestique et parental</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Allez, les pères ! Les conditions de l’engagement des hommes dans le travail domestique et parental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Czerny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Monchatre</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gilbert</w:t>
+                <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travail, genre et sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 46, pp.33-53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/tgs.046.0033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03508146v1</w:t>
+                <w:t xml:space="preserve">hal-03704479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eux/nous/ils&amp;quot; ? Sociabilités et contacts sociaux en milieu populaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Siblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -482,64 +482,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Amossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -590,64 +590,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asseoir sa légitimité professionnelle auprès des parents. Les stratégies de légitimation éducative des assistantes maternelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 2, pp.265-281. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
@@ -681,103 +681,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi les parents préfèrent-ils la crèche ? Les représentations hiérarchisées des modes de garde professionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Czerny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 2017/2, p. 247-264. </w:t>
@@ -815,77 +815,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La « sous-activité » des assistantes maternelles : un rapport au métier différencié selon le positionnement social.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle d'Halluin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -945,51 +945,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hommes détenus et femmes soignantes : l'intimité des soins en prison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bessin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnologie française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 32 (1), pp.69. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1055,51 +1055,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idées reçues sur les mondes ruraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
@@ -1133,242 +1133,242 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04948916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subaltern Workers in Contemporary France. To Be like Everyone Else</w:t>
+                <w:t xml:space="preserve">Le je, l'entre-soi, le nous dans les classes populaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">Routledge, 374 p., 2023, 9781032360577. </w:t>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4324/9781003330073⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gérard Mauger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Croquant. 2023, 9782365123310</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03807382v1</w:t>
+                <w:t xml:space="preserve">hal-04306509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le je, l'entre-soi, le nous dans les classes populaires</w:t>
+                <w:t xml:space="preserve">Subaltern Workers in Contemporary France. To Be like Everyone Else</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Amossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Routledge, 374 p., 2023, 9781032360577. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Mauger</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.4324/9781003330073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04306509v1</w:t>
+                <w:t xml:space="preserve">hal-03807382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Être comme tout le monde : employées et ouvriers dans la France contemporaine</w:t>
               </w:r>
@@ -1393,64 +1393,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Amossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Raisons d'agir, 466 p., 2020, Cours et travaux, 979-10-97084-06-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -1485,51 +1485,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociologie de la relation de clientèle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Neyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1552,91 +1552,91 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02276926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction : un monde rural immobile et homogène ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1672,1299 +1672,1420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05095313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour aller plus loin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">« A la campagne les femmes ne peuvent trouver du travail que dans le care »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Depoilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Marie-Hélène Lechien; Benoît Leroux. </w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dina Santos Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Hélène Lechien, Benoît Leroux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Idées reçues sur les mondes ruraux. Le rural : des vaches et des champs ?</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Idées reçues sur les mondes ruraux ; : le rural : des vaches et des champs ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Cavalier Bleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.51-58, 2025, Idées reçues. Grand angle, 979-10-318-0740-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lcb.lechi.2025.01.0051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05095392v1</w:t>
+                <w:t xml:space="preserve">hal-05620023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rural. De l'histoire du mot « rural » à la construction sociale de la ruralité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Pour aller plus loin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Hélène Lechien; Benoît Leroux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Idées reçues sur les mondes ruraux. Le rural : des vaches et des champs ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Le Cavalier Bleu, pp.13-14, 2025, Idées reçues, 979-10-318-0740-9</w:t>
+              <w:t xml:space="preserve">, Le Cavalier Bleu, pp.201-203, 2025, 979-10-318-0740-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05095403v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05095392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion : jusqu'où la spécificité des mondes ruraux résiste-t-elle à l'analyse ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Rural. De l'histoire du mot « rural » à la construction sociale de la ruralité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Hélène Lechien; Benoît Leroux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Idées reçues sur les mondes ruraux. Le rural : des vaches et des champs ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Le Cavalier Bleu, pp.177-180, 2025, Idées reçues, 979-10-318-0740-9</w:t>
+              <w:t xml:space="preserve">, Le Cavalier Bleu, pp.13-14, 2025, Idées reçues, 979-10-318-0740-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05095383v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05095403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holding on. Sparing no effort to stabilise an unstable position</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Conclusion : jusqu'où la spécificité des mondes ruraux résiste-t-elle à l'analyse ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Hélène Lechien; Benoît Leroux. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Olivier Masclet et alii (dir.), Subaltern Workers in Contemporary France. To Be Like Everyone Else</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Routledge, p. 106-116, 2023, 9781032360577</w:t>
+              <w:t xml:space="preserve">Idées reçues sur les mondes ruraux. Le rural : des vaches et des champs ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Cavalier Bleu, pp.177-180, 2025, Idées reçues, 979-10-318-0740-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05524339v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05095383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Avoir le courage de faire des choses ». Usages du « psy» par des ménages des classes populaires stables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Arborio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Hélène Lechien, Olivier Masclet, Gérard Mauger (Dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le « je », l’« entre soi » et le « nous » dans les classes populaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Croquant, pp. 161-197, 2023, 9782365123310</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03977521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An exploration of the working classes starting from their middle fractions: A two-pronged approach, through statistics and case studies</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Holding on. Sparing no effort to stabilise an unstable position</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Pouly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Subaltern Workers in Contemporary France. To Be like Everyone Else</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Routledge, pp.204, 2023, 9781032360577</w:t>
+              <w:t xml:space="preserve">Olivier Masclet et alii (dir.), Subaltern Workers in Contemporary France. To Be Like Everyone Else</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, p. 106-116, 2023, 9781032360577</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03807388v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05524339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une exploration des classes populaires à partir de leurs fractions médianes. Un double chantier statistique et monographique</w:t>
+                <w:t xml:space="preserve">An exploration of the working classes starting from their middle fractions: A two-pronged approach, through statistics and case studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Amossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Siblot</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Masclet Olivier, Amossé Thomas, Bernard Lise, Cartier Marie, Lechien Marie-Hélène, Schwartz Olivier, Siblot Yasmine (dir.). </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Masclet; Thomas Amossé; Lise Bernard; et al. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Être comme tout le monde : employées et ouvriers dans la France contemporaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Raisons d'agir, pp.43-79, 2020, 979-10-97084-06-6</w:t>
+              <w:t xml:space="preserve">Subaltern Workers in Contemporary France. To Be like Everyone Else</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, pp.204, 2023, 9781032360577</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03013439v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03807388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tenir. Stabiliser sa position sans ménager sa peine</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Une exploration des classes populaires à partir de leurs fractions médianes. Un double chantier statistique et monographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Amossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Olivier Masclet et alii. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Siblot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Masclet Olivier, Amossé Thomas, Bernard Lise, Cartier Marie, Lechien Marie-Hélène, Schwartz Olivier, Siblot Yasmine (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Être comme tout le monde. Employées et ouvriers dans la France contemporaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Seuil, p. 137-150, 2020, 109708406X</w:t>
+              <w:t xml:space="preserve">Être comme tout le monde : employées et ouvriers dans la France contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Raisons d'agir, pp.43-79, 2020, 979-10-97084-06-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05583869v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« La bonne volonté comme nécessité. Conclusion générale »</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Tenir. Stabiliser sa position sans ménager sa peine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Pouly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Raisons d'agir. </w:t>
+              <w:t xml:space="preserve">Olivier Masclet et alii. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Être comme tout le monde. Employées et ouvriers dans la France contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 9791097084066</w:t>
+              <w:t xml:space="preserve">, Seuil, p. 137-150, 2020, 109708406X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04306518v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05583869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conscience sociale triangulaire et &amp;quot;bonne volonté&amp;quot; institutionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Siblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Masclet et alii. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Être comme tout le monde. Employées et ouvriers dans la France contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Raisons d'agir, 2020, Cours et travaux, 9791097084066</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04123319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Como estudar as classes populares contemporâneas ? Da análise estatística de um espaço social a uma pesquisa monográfica a agregados familiares</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">« La bonne volonté comme nécessité. Conclusion générale »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Masclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">Virgilio Borges Pereira. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Raisons d'agir. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Em (re)construção: elementos para uma sociologia da atividade na indústria da construção em Portugal</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 583 p., 2019, 978-989-8969-51-4</w:t>
+              <w:t xml:space="preserve">Être comme tout le monde. Employées et ouvriers dans la France contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9791097084066</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03014206v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04306518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Dans les classes populaires, on ne prend pas soin de sa santé »</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Como estudar as classes populares contemporâneas ? Da análise estatística de um espaço social a uma pesquisa monográfica a agregados familiares</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Amossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Olivier Masclet, Séverine Misset, Tristan Poullaouec. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Masclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Virgilio Borges Pereira. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La France d’en bas ? Idées recues sur les classes populaires</w:t>
+              <w:t xml:space="preserve">Em (re)construção: elementos para uma sociologia da atividade na indústria da construção em Portugal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp. 123-129, 2019, ISBN 979-10-318-0373-9</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faculdade de Letras da Universidade do Porto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 583 p., 2019, 978-989-8969-51-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02367140v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03014206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Dans les classes populaires, on ne prend pas soin de sa santé »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Arborio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Masclet, Séverine Misset, Tristan Poullaouec. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La France d’en bas ? Idées recues sur les classes populaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Cavalier bleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 123-129, 2019, ISBN 979-10-318-0373-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02367140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Retour sur l’expérience d’une équipe mixte de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bessin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cichelli-Pujeaut C.; Monjaret A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le sexe de l’enquête, approches sociologiques et anthropologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ENS éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.149-164, 2014, Sociétés, espaces, temps, 978-2847885613</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02093195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2974,206 +3095,206 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eux/nous : sociabilités et contacts sociaux en milieu populaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Siblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 10 (1), 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04123134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiérarchie et conflictualité dans l’accueil des petits enfants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Meuret-Campfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 95, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03093939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3183,940 +3304,940 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accéder à la stabilité professionnelle et s'approprier le « métier de mère » : quels rapports aux normes dominantes « psy » chez des femmes de classes populaires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Arborio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de l’axe TAGES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire Territoire Travail Âge et Santé (TETRAS), Université de Lorraine, Mar 2026, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05556457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les voitures dans l'espace rural. L'enjeu écologique au prisme de l'usage de véhicules usagés à la campagne</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Une « culture psychologique » produisant des « je » isolés ? Usages réformateurs du registre « psy » par des travailleuses des services dans la sphère professionnelle et privée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Arborio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Vaquero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement(s) et inégalités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFS; Projet ANR MOTEURS, Jul 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">La « culture psychologique » : actualité d’un concept [Journée d'étude]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRIS; CERMES3; CRESPPA-CSU, Nov 2025, Aubervilliers (Campus Condorcet), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05304937v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05372953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qui peut rouler à bas prix ? Enquête sur les voitures usagées en milieu rural</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Les voitures dans l'espace rural. L'enjeu écologique au prisme de l'usage de véhicules usagés à la campagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofian Beldjerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vaquero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Le fait automobile »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MSH de Dijon -LIR3S, Dec 2025, Dijon, France</w:t>
+              <w:t xml:space="preserve">Environnement(s) et inégalités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFS; Projet ANR MOTEURS, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05549087v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05304937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une « culture psychologique » produisant des « je » isolés ? Usages réformateurs du registre « psy » par des travailleuses des services dans la sphère professionnelle et privée</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Qui peut rouler à bas prix ? Enquête sur les voitures usagées en milieu rural</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofian Beldjerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vaquero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La « culture psychologique » : actualité d’un concept [Journée d'étude]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRIS; CERMES3; CRESPPA-CSU, Nov 2025, Aubervilliers (Campus Condorcet), France</w:t>
+              <w:t xml:space="preserve">Colloque « Le fait automobile »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MSH de Dijon -LIR3S, Dec 2025, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05372953v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05549087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethnographier les pratiques de la voiture dans un espace social local</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofian Beldjerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vaquero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire ANR MOTEURS#2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Limoges; Gresco (UR 15075), Oct 2025, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05549233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bonne volonté sanitaire et psychologique de ménages stables des classes populaires : une proximité plus grande avec l'injonction à prendre soin de soi ? [communication orale]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Arborio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de l’équipe MEPS (Modes, espaces et processus de socialisation)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre Max Weber, Mar 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04518088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La bonne volonté sanitaire des classes populaires. Les ménages ouvriers et employés stables face aux médecins et aux normes sanitaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Arborio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3e Journée clermontoise de la sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03548766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que font les usages du « psy » aux classes populaires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Arborio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Une société d'individus, c'est-à-dire ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CERLIS, Jan 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01985748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels apports de l’enquête par monographie de ménage ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Enquêter auprès de ménages employés et ouvriers, ANR CLASPOP, CERLIS, CMH, CENS, GRESCO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02001549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asseoir sa légitimité professionnelle auprès des parents : l'enjeu des questions éducatives pour les assistantes maternelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque pluridisciplinaire « Petite enfance : regards croisés sur les modes d'accueil des jeunes enfants » Drees, Ministère des affaires sociales et de la santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02297722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4126,262 +4247,262 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les arrangements conjugaux autour des modes de garde : arbitrages sous contrainte et effet de socialisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Collet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Czerny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Ministère des Affaires sociales et de la Santé. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03364801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les arrangements conjugaux autour de la garde des jeunes enfants : arbitrages sous contrainte et effets de socialisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Czerny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Lechien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Cartier</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sylvie Monchatre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Drees, ministère des Affaires sociales. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05293430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId82"/>
+      <w:footerReference w:type="default" r:id="rId87"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4528,51 +4649,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704479v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cartier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Collet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Czerny" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gilbert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Lechien" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.046.0033" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03508146v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Monchatre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04123178v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Siblot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014106v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Amoss&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bernard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Masclet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21747/08723419/soctem2019a7" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194656v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.172.0265" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01956249v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.172.0247" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03247478v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle d'Halluin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Rousseau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2012.2882" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02984054v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bessin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.021.0069" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948916v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Leroux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lecavalierbleu.com/livre/idees-recues-mondes-ruraux/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807382v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003330073" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306509v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Mauger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013437v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276926v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Neyrat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Richard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095313v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095392v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095403v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095383v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524339v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Pouly" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03977521v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Arborio" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807388v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013439v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583869v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306518v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04123319v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014206v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hdl.handle.net/10216/127339" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02367140v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lecavalierbleu.com/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093195v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://catalogue-editions.ens-lyon.fr/fr/livre/?GCOI=29021100347180" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04123134v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093939v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Meuret-Campfort" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05556457v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304937v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofian Beldjerd" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vaquero" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549087v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05372953v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chevalier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549233v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04518088v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548766v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01985748v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02001549v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02297722v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364801v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05293430v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03508146v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Monchatre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cartier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Collet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Czerny" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gilbert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.046.0033" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704479v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Lechien" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04123178v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Siblot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014106v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Amoss&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bernard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Masclet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21747/08723419/soctem2019a7" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194656v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.172.0265" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01956249v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.172.0247" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03247478v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle d'Halluin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Rousseau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2012.2882" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02984054v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bessin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.021.0069" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948916v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Leroux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lecavalierbleu.com/livre/idees-recues-mondes-ruraux/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306509v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Mauger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807382v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003330073" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013437v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276926v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Neyrat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Richard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095313v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05620023v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Depoilly" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Santos Araujo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lecavalierbleu.com/livre/idees-recues-mondes-ruraux/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcb.lechi.2025.01.0051" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095392v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095403v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095383v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03977521v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Arborio" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524339v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Pouly" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807388v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013439v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583869v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04123319v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306518v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014206v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hdl.handle.net/10216/127339" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02367140v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lecavalierbleu.com/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093195v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://catalogue-editions.ens-lyon.fr/fr/livre/?GCOI=29021100347180" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04123134v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093939v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Meuret-Campfort" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05556457v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05372953v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chevalier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304937v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofian Beldjerd" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vaquero" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549087v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549233v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04518088v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548766v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01985748v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02001549v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02297722v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364801v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05293430v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>