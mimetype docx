--- v0 (2026-03-23)
+++ v1 (2026-05-06)
@@ -234,321 +234,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04547830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Mitochondrial Small Heat Shock Protein HSP22 from Pea is a Thermosoluble Chaperone Prone to Co-Precipitate with Unfolding Client Proteins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Arabidopsis seedlings display a remarkable resilience under severe mineral starvation using their metabolic plasticity to remain self‐sufficient for weeks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Réthoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Avelange-Macherel</w:t>
+                <w:t xml:space="preserve">Sabine d'Andrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélia A. Rolland</w:t>
+                <w:t xml:space="preserve">Abdelilah Benamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Hinault</w:t>
+                <w:t xml:space="preserve">Caroline Cukier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Tolleter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms21010097⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 99 (2), pp.302-315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.14325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02431058v1</w:t>
+                <w:t xml:space="preserve">hal-02082435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arabidopsis seedlings display a remarkable resilience under severe mineral starvation using their metabolic plasticity to remain self‐sufficient for weeks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elise Réthoré</w:t>
+                <w:t xml:space="preserve">The Mitochondrial Small Heat Shock Protein HSP22 from Pea is a Thermosoluble Chaperone Prone to Co-Precipitate with Unfolding Client Proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Avelange-Macherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine d'Andrea</w:t>
+                <w:t xml:space="preserve">Aurélia A. Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelilah Benamar</w:t>
+                <w:t xml:space="preserve">Marie-Pierre Hinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Tolleter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Cukier</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David Macherel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 99 (2), pp.302-315. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (97), pp.97. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/tpj.14325⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms21010097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02082435v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02431058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decoding the Divergent Subcellular Location of Two Highly Similar Paralogous LEA Proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Avelange-Macherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Candat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -556,51 +556,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Tolleter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Macherel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 19 (6), pp.1620. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
@@ -634,51 +634,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variability within a pea core collection of LEAM and HSP22, two mitochondrial seed proteins involved in stress tolerance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Avelange-Macherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Payet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1048,90 +1048,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simple system using natural mineral water for high-throughput phenotyping of Arabidopsis thaliana seedlings in liquid culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelilah Benamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Pierart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volker Baecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Avelange-Macherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1182,90 +1182,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrite-nitric oxide control of mitochondrial respiration at the frontier of anoxia.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelilah Benamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hardy Rolletschek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ljudmilla Borisjuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Avelange-Macherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Curien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1328,77 +1328,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Function and stress tolerance of seed mitochondria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Macherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelilah Benamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Avelange-Macherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Tolleter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1716,51 +1716,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NMR metabolite profiling analysis reveals changes in phospholipid metabolism associated with the re-establishment of desiccation tolerance upon osmotic stress in germinated radicles of cucumber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Avelange-Macherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Ly-Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1984,77 +1984,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification in pea seed mitochondria of a late-embryogenesis abundant protein able to protect enzymes from drying.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Grelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelilah Benamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Avelange-Macherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Grunwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2245,90 +2245,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is the heat on for plant mitochondria?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Macherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Beucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Tolleter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Avelange-Macherel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st European Bioenergetics Conference (EBEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Aix en Provence, France. pp.148615, </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2375,77 +2375,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une vie de plantule, c’est pas si facile, mais elle n’est pas si fragile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Réthoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine d'Andrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelilah Benamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Cukier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Tolleter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2500,64 +2500,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prolonging the early seedling stage in Arabidopsis to explore molecular and physiological stress responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Réthoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Avelange-Macherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Macherel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée thématique SFR QUASAV Seeds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2595,64 +2595,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of primary metabolism in response to low oxygen availability as revealed by carbon and nitrogen isotope redistribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Réthoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Avelange-Macherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Macherel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée thématique Biogenouest, Axe Analyse Structurale et Métabolomique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2677,64 +2677,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The suspended state of mitochondria in anhydrobiotes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Macherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelilah Benamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Raveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2802,51 +2802,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why so many LEA proteins?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Macherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jaspard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2966,51 +2966,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Raveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Avelange-Macherel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress on Plant Mitochondrial Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Hohenroda (DE), Germany. non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3061,51 +3061,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Macherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Avelange-Macherel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4rd International Symposium on the Environmental Physiology of Ectotherms and Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Rennes (FR), France. non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3130,51 +3130,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctionnement et protection des mitochondries en situations extrêmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Avelange-Macherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3281,51 +3281,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Candat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Poupart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Avelange-Macherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Macherel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3389,51 +3389,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Macherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Avelange-Macherel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th New Phytologist Symposium, Plant respiration and climate change: scaling from mitochondria to the globe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Oxford (UK), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3458,51 +3458,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité génétique des protéines de stress LEAM et HSP22 s'accumulant dans les mitochondries de graines de pois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Avelange-Macherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Payet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3596,51 +3596,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulatory and metabolic processes in seedlings associated with tolerance to extreme water stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Avelange-Macherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Bolingue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3857,64 +3857,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy metabolism is crucial for heat stress tolerance of Arabidopsis seedlings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Réthoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Avelange-Macherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Macherel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Biology Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Copenhague, Denmark. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3952,64 +3952,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of energy metabolism in acquired thermotolerance of Arabidopsis seedlings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Réthoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Avelange-Macherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Macherel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist Next Generation Scientists meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Norwich, United Kingdom. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4047,77 +4047,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model system using Arabidopsis seedling liquid culture to dissect the mechanisms of heat stress acclimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Réthoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Avelange-Macherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Roulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Macherel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème Colloque National de la Société Française de Biologie Végétale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Angers, France. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4142,90 +4142,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two paralogous proteins differing in subcellular localization reveal essential features of the targeting sequence for mitochondrial import</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Avelange-Macherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Candat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Macherel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress on Plant Mitochondrial Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Wroclaw, Poland. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4282,64 +4282,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seed mitochondria and stress tolerance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Macherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Avelange-Macherel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology on line, Fifth Edition,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L.Taiz and E. Zeiger, pp.Essay 11.4, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4527,51 +4527,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining Arabidopsis late embryogenesis abundant (LEA) proteome for mitochondrial candidates.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Candat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Avelange-Macherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Macherel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4921,51 +4921,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547830v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pelletier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zivy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;h&#233;l&#232;ne Avelange&#8208;macherel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16763" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431058v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Avelange-Macherel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia A. Rolland" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Hinault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Tolleter" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Macherel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21010097" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02082435v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine d'Andrea" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Benamar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cukier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14325" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01809275v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Candat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Neveu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19061620" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392646v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Payet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lalanne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12480" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209997v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Paszkiewicz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gautier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Logan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.114.127316" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209902v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Poupart" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Andrieu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chevrollier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Reynier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2012.10.040" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PVTRGTLP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03194924v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pierart" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Baecker" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Rolland" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/IJHTS.S40565" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338405v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hardy Rolletschek" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljudmilla Borisjuk" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Curien" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2008.06.002" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DHTLX0W8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664308v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2006.00807.x" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X6NS6CD6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667565v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacquinod" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile C. Mangavel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Passirani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Saulnier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.107.050104" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146361v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tolleter" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jaquinod" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mangavel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Passirani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Saulnier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662249v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ly-Vu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Delaunay" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Richomme" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leprince" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2005.01424.x" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677293v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grelet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benamar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Teyssier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Avelange-Macherel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grunwald" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00764327v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Grelet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Teyssier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Grunwald" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.104.052480" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679252v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Loiseau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ly Vu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Macherel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Deunff" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087802v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Beucher" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2022.148615" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02557425v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516631v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516640v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03218734v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Raveneau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03218864v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jaspard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hunault" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729373v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Macherel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Raveneau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729397v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729359v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rolland" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Payet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729402v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Candat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poupart" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729700v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730110v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lalanne" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Burstin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729793v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bolingue" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Buitink" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760664v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Leprince" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Buitink" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ly-Vu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Satour" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516651v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516624v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516618v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roul&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516646v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729701v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00925205v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp. Andrieu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chevrollier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Reynier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729698v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791747v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abad" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vidal Beaudet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blancard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gaelle Cabelguen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charpentier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547830v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pelletier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zivy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;h&#233;l&#232;ne Avelange&#8208;macherel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16763" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02082435v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine d'Andrea" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Benamar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cukier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Tolleter" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14325" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431058v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Avelange-Macherel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia A. Rolland" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Hinault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Macherel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21010097" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01809275v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Candat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Neveu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19061620" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392646v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Payet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lalanne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12480" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209997v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Paszkiewicz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gautier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Logan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.114.127316" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209902v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Poupart" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Andrieu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chevrollier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Reynier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2012.10.040" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PVTRGTLP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03194924v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pierart" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Baecker" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Rolland" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/IJHTS.S40565" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338405v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hardy Rolletschek" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljudmilla Borisjuk" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Curien" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2008.06.002" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DHTLX0W8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664308v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2006.00807.x" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X6NS6CD6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667565v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacquinod" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile C. Mangavel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Passirani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Saulnier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.107.050104" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146361v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tolleter" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jaquinod" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mangavel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Passirani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Saulnier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662249v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ly-Vu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Delaunay" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Richomme" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leprince" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2005.01424.x" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677293v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grelet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benamar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Teyssier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Avelange-Macherel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grunwald" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00764327v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Grelet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Teyssier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Grunwald" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.104.052480" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679252v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Loiseau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ly Vu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Macherel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Deunff" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087802v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Beucher" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2022.148615" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02557425v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516631v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516640v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03218734v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Raveneau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03218864v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jaspard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hunault" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729373v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Macherel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Raveneau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729397v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729359v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rolland" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Payet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729402v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Candat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poupart" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729700v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730110v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lalanne" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Burstin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729793v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bolingue" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Buitink" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760664v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Leprince" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Buitink" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ly-Vu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Satour" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516651v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516624v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516618v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roul&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516646v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729701v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00925205v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp. Andrieu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chevrollier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Reynier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729698v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791747v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abad" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vidal Beaudet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blancard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gaelle Cabelguen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charpentier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>